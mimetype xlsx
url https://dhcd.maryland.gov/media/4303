--- v0 (2026-08-19)
+++ v1 (2026-09-09)
@@ -11,61 +11,61 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Laptop_user\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\6. Construction Finance\Blank Forms\Initial Draw Docs\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A46907F-CA5F-4154-9CBC-451EFA500F41}" xr6:coauthVersionLast="41" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="BOfNw0MkweNJUq6BpvATF9lnaTL2mi+YiEACmCbj43XukgLTNIGJYI3oohM3pPGCovKEztIcdjb3gAj2ninpMg==" workbookSaltValue="AeOrcb0vnrxTlteVC2e5UA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4A4284FF-DC51-4792-869B-F4FD35F3568E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="fwOVHPWogC+DmeChmXVhQupXbUkUomwMoWQKSmWQwZhn/4V0FxGDN2iJk3tOKW3MLeLzaKSNJNv9P/3rr+T1DA==" workbookSaltValue="3fqERQ7Ih7VXIeZ6mGdQyg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2340" yWindow="570" windowWidth="15360" windowHeight="14415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HUD - 406" sheetId="3" r:id="rId1"/>
     <sheet name="MAPPING" sheetId="4" state="hidden" r:id="rId2"/>
     <sheet name="SD_Dropdowns" sheetId="5" state="veryHidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="SD_1x1_12x1_13x1_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$109</definedName>
     <definedName name="SD_1x1_12x1_13x1_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$109</definedName>
     <definedName name="SD_1x1_12x1_13x10_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$118</definedName>
     <definedName name="SD_1x1_12x1_13x10_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$118</definedName>
     <definedName name="SD_1x1_12x1_13x11_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$119</definedName>
     <definedName name="SD_1x1_12x1_13x11_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$119</definedName>
     <definedName name="SD_1x1_12x1_13x12_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$120</definedName>
     <definedName name="SD_1x1_12x1_13x12_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$120</definedName>
     <definedName name="SD_1x1_12x1_13x13_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$121</definedName>
     <definedName name="SD_1x1_12x1_13x13_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$121</definedName>
     <definedName name="SD_1x1_12x1_13x14_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$122</definedName>
     <definedName name="SD_1x1_12x1_13x14_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$122</definedName>
     <definedName name="SD_1x1_12x1_13x15_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$123</definedName>
     <definedName name="SD_1x1_12x1_13x15_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$123</definedName>
     <definedName name="SD_1x1_12x1_13x16_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$124</definedName>
     <definedName name="SD_1x1_12x1_13x16_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$124</definedName>
     <definedName name="SD_1x1_12x1_13x17_36_S_0" localSheetId="1" hidden="1">MAPPING!$N$125</definedName>
     <definedName name="SD_1x1_12x1_13x17_46_S_1" localSheetId="1" hidden="1">MAPPING!$M$125</definedName>
@@ -279,210 +279,67 @@
     <definedName name="SD_62x47_41_G_0" localSheetId="1" hidden="1">MAPPING!$K$155</definedName>
     <definedName name="SD_62x48_37_G_1" localSheetId="1" hidden="1">MAPPING!$J$156</definedName>
     <definedName name="SD_62x48_41_G_0" localSheetId="1" hidden="1">MAPPING!$K$156</definedName>
     <definedName name="SD_62x49_37_G_1" localSheetId="1" hidden="1">MAPPING!$J$157</definedName>
     <definedName name="SD_62x49_41_G_0" localSheetId="1" hidden="1">MAPPING!$K$157</definedName>
     <definedName name="SD_62x5_37_G_1" localSheetId="1" hidden="1">MAPPING!$J$113</definedName>
     <definedName name="SD_62x5_41_G_0" localSheetId="1" hidden="1">MAPPING!$K$113</definedName>
     <definedName name="SD_62x6_37_G_1" localSheetId="1" hidden="1">MAPPING!$J$114</definedName>
     <definedName name="SD_62x6_41_G_0" localSheetId="1" hidden="1">MAPPING!$K$114</definedName>
     <definedName name="SD_62x7_37_G_1" localSheetId="1" hidden="1">MAPPING!$J$115</definedName>
     <definedName name="SD_62x7_41_G_0" localSheetId="1" hidden="1">MAPPING!$K$115</definedName>
     <definedName name="SD_62x8_37_G_1" localSheetId="1" hidden="1">MAPPING!$J$116</definedName>
     <definedName name="SD_62x8_41_G_0" localSheetId="1" hidden="1">MAPPING!$K$116</definedName>
     <definedName name="SD_62x9_37_G_1" localSheetId="1" hidden="1">MAPPING!$J$117</definedName>
     <definedName name="SD_62x9_41_G_0" localSheetId="1" hidden="1">MAPPING!$K$117</definedName>
     <definedName name="SD_D_Blank" hidden="1">SD_Dropdowns!$A$1</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K115" i="3" l="1"/>
-[...145 lines deleted...]
-  <c r="K178" i="3"/>
+  <c r="D195" i="3" l="1"/>
+  <c r="F195" i="3"/>
+  <c r="G195" i="3"/>
+  <c r="E78" i="3"/>
+  <c r="K78" i="3" s="1"/>
   <c r="F137" i="3" l="1"/>
-  <c r="E137" i="3"/>
   <c r="D137" i="3"/>
   <c r="C137" i="3"/>
   <c r="G137" i="3"/>
   <c r="N157" i="4"/>
   <c r="N156" i="4"/>
   <c r="N155" i="4"/>
   <c r="N154" i="4"/>
   <c r="N153" i="4"/>
   <c r="N152" i="4"/>
   <c r="N151" i="4"/>
   <c r="N150" i="4"/>
   <c r="N149" i="4"/>
   <c r="N148" i="4"/>
   <c r="N147" i="4"/>
   <c r="N146" i="4"/>
   <c r="N145" i="4"/>
   <c r="N144" i="4"/>
   <c r="N143" i="4"/>
   <c r="N142" i="4"/>
   <c r="N141" i="4"/>
   <c r="N140" i="4"/>
   <c r="N139" i="4"/>
   <c r="N138" i="4"/>
   <c r="N137" i="4"/>
   <c r="N136" i="4"/>
@@ -534,96 +391,50 @@
   <c r="M136" i="4"/>
   <c r="M135" i="4"/>
   <c r="M134" i="4"/>
   <c r="M133" i="4"/>
   <c r="M132" i="4"/>
   <c r="M131" i="4"/>
   <c r="M130" i="4"/>
   <c r="M129" i="4"/>
   <c r="M128" i="4"/>
   <c r="M127" i="4"/>
   <c r="M126" i="4"/>
   <c r="M125" i="4"/>
   <c r="M124" i="4"/>
   <c r="M123" i="4"/>
   <c r="M122" i="4"/>
   <c r="M121" i="4"/>
   <c r="M120" i="4"/>
   <c r="M119" i="4"/>
   <c r="M118" i="4"/>
   <c r="M117" i="4"/>
   <c r="M116" i="4"/>
   <c r="M115" i="4"/>
   <c r="M114" i="4"/>
   <c r="M113" i="4"/>
   <c r="M112" i="4"/>
-  <c r="E157" i="4"/>
-[...44 lines deleted...]
-  <c r="E109" i="4"/>
   <c r="D145" i="4"/>
   <c r="D143" i="4"/>
   <c r="D142" i="4"/>
   <c r="D141" i="4"/>
   <c r="D125" i="4"/>
   <c r="D124" i="4"/>
   <c r="D123" i="4"/>
   <c r="D122" i="4"/>
   <c r="D121" i="4"/>
   <c r="D118" i="4"/>
   <c r="D115" i="4"/>
   <c r="D114" i="4"/>
   <c r="D113" i="4"/>
   <c r="D110" i="4"/>
   <c r="D109" i="4"/>
   <c r="C110" i="4"/>
   <c r="C111" i="4"/>
   <c r="D111" i="4" s="1"/>
   <c r="C112" i="4"/>
   <c r="D112" i="4" s="1"/>
   <c r="C113" i="4"/>
   <c r="C114" i="4"/>
   <c r="C115" i="4"/>
   <c r="C116" i="4"/>
   <c r="D116" i="4" s="1"/>
@@ -678,375 +489,359 @@
   <c r="C146" i="4"/>
   <c r="D146" i="4" s="1"/>
   <c r="C147" i="4"/>
   <c r="D147" i="4" s="1"/>
   <c r="C148" i="4"/>
   <c r="D148" i="4" s="1"/>
   <c r="C149" i="4"/>
   <c r="D149" i="4" s="1"/>
   <c r="C150" i="4"/>
   <c r="D150" i="4" s="1"/>
   <c r="C151" i="4"/>
   <c r="D151" i="4" s="1"/>
   <c r="C152" i="4"/>
   <c r="D152" i="4" s="1"/>
   <c r="C153" i="4"/>
   <c r="D153" i="4" s="1"/>
   <c r="C154" i="4"/>
   <c r="D154" i="4" s="1"/>
   <c r="C155" i="4"/>
   <c r="D155" i="4" s="1"/>
   <c r="C156" i="4"/>
   <c r="D156" i="4" s="1"/>
   <c r="C157" i="4"/>
   <c r="D157" i="4" s="1"/>
   <c r="C109" i="4"/>
-  <c r="D101" i="4" l="1"/>
-[...134 lines deleted...]
-  <c r="L192" i="3"/>
+  <c r="L192" i="3" l="1"/>
+  <c r="E155" i="4" s="1"/>
   <c r="J192" i="3"/>
   <c r="E192" i="3"/>
+  <c r="K192" i="3" s="1"/>
   <c r="L191" i="3"/>
+  <c r="E154" i="4" s="1"/>
   <c r="J191" i="3"/>
   <c r="E191" i="3"/>
+  <c r="K191" i="3" s="1"/>
   <c r="L176" i="3"/>
+  <c r="E140" i="4" s="1"/>
   <c r="J176" i="3"/>
   <c r="E176" i="3"/>
+  <c r="K176" i="3" s="1"/>
   <c r="L175" i="3"/>
+  <c r="E139" i="4" s="1"/>
   <c r="J175" i="3"/>
   <c r="E175" i="3"/>
+  <c r="K175" i="3" s="1"/>
   <c r="L174" i="3"/>
+  <c r="E138" i="4" s="1"/>
   <c r="J174" i="3"/>
   <c r="E174" i="3"/>
+  <c r="K174" i="3" s="1"/>
   <c r="L173" i="3"/>
+  <c r="E137" i="4" s="1"/>
   <c r="J173" i="3"/>
   <c r="E173" i="3"/>
+  <c r="K173" i="3" s="1"/>
   <c r="L172" i="3"/>
+  <c r="E136" i="4" s="1"/>
   <c r="J172" i="3"/>
   <c r="E172" i="3"/>
+  <c r="K172" i="3" s="1"/>
   <c r="L171" i="3"/>
+  <c r="E135" i="4" s="1"/>
   <c r="J171" i="3"/>
   <c r="E171" i="3"/>
+  <c r="K171" i="3" s="1"/>
   <c r="L170" i="3"/>
+  <c r="E134" i="4" s="1"/>
   <c r="J170" i="3"/>
   <c r="E170" i="3"/>
+  <c r="K170" i="3" s="1"/>
   <c r="L169" i="3"/>
+  <c r="E133" i="4" s="1"/>
   <c r="J169" i="3"/>
   <c r="E169" i="3"/>
+  <c r="K169" i="3" s="1"/>
   <c r="L29" i="3"/>
+  <c r="D16" i="4" s="1"/>
   <c r="J29" i="3"/>
   <c r="E29" i="3"/>
+  <c r="K29" i="3" s="1"/>
   <c r="L28" i="3"/>
+  <c r="D15" i="4" s="1"/>
   <c r="J28" i="3"/>
   <c r="E28" i="3"/>
+  <c r="K28" i="3" s="1"/>
   <c r="L27" i="3"/>
+  <c r="D14" i="4" s="1"/>
   <c r="J27" i="3"/>
   <c r="E27" i="3"/>
+  <c r="K27" i="3" s="1"/>
   <c r="L26" i="3"/>
+  <c r="D13" i="4" s="1"/>
   <c r="J26" i="3"/>
   <c r="E26" i="3"/>
+  <c r="K26" i="3" s="1"/>
   <c r="L25" i="3"/>
+  <c r="D12" i="4" s="1"/>
   <c r="J25" i="3"/>
   <c r="E25" i="3"/>
+  <c r="K25" i="3" s="1"/>
   <c r="L24" i="3"/>
+  <c r="D11" i="4" s="1"/>
   <c r="J24" i="3"/>
   <c r="E24" i="3"/>
+  <c r="K24" i="3" s="1"/>
   <c r="L23" i="3"/>
+  <c r="D10" i="4" s="1"/>
   <c r="J23" i="3"/>
   <c r="E23" i="3"/>
+  <c r="K23" i="3" s="1"/>
   <c r="L22" i="3"/>
+  <c r="D9" i="4" s="1"/>
+  <c r="J9" i="4" s="1"/>
   <c r="J22" i="3"/>
   <c r="E22" i="3"/>
+  <c r="K22" i="3" s="1"/>
   <c r="L21" i="3"/>
+  <c r="D8" i="4" s="1"/>
+  <c r="J8" i="4" s="1"/>
   <c r="J21" i="3"/>
   <c r="E21" i="3"/>
+  <c r="K21" i="3" s="1"/>
   <c r="L20" i="3"/>
+  <c r="D7" i="4" s="1"/>
+  <c r="J7" i="4" s="1"/>
   <c r="J20" i="3"/>
   <c r="E20" i="3"/>
+  <c r="K20" i="3" s="1"/>
   <c r="L19" i="3"/>
+  <c r="D6" i="4" s="1"/>
+  <c r="J6" i="4" s="1"/>
   <c r="J19" i="3"/>
   <c r="E19" i="3"/>
+  <c r="K19" i="3" s="1"/>
   <c r="L18" i="3"/>
+  <c r="D5" i="4" s="1"/>
+  <c r="J5" i="4" s="1"/>
   <c r="J18" i="3"/>
   <c r="E18" i="3"/>
-  <c r="G195" i="3" l="1"/>
+  <c r="J10" i="4" l="1"/>
+  <c r="K18" i="3"/>
   <c r="H137" i="3"/>
   <c r="I137" i="3"/>
-  <c r="F195" i="3" l="1"/>
-[...1 lines deleted...]
-  <c r="C195" i="3"/>
+  <c r="C195" i="3" l="1"/>
   <c r="L194" i="3"/>
+  <c r="E157" i="4" s="1"/>
   <c r="J194" i="3"/>
   <c r="E194" i="3"/>
+  <c r="K194" i="3" s="1"/>
   <c r="L193" i="3"/>
+  <c r="E156" i="4" s="1"/>
   <c r="J193" i="3"/>
   <c r="E193" i="3"/>
+  <c r="K193" i="3" s="1"/>
   <c r="L190" i="3"/>
+  <c r="E153" i="4" s="1"/>
   <c r="J190" i="3"/>
   <c r="E190" i="3"/>
+  <c r="K190" i="3" s="1"/>
   <c r="L189" i="3"/>
+  <c r="E152" i="4" s="1"/>
   <c r="J189" i="3"/>
   <c r="E189" i="3"/>
+  <c r="K189" i="3" s="1"/>
   <c r="L188" i="3"/>
+  <c r="E151" i="4" s="1"/>
   <c r="J188" i="3"/>
   <c r="E188" i="3"/>
+  <c r="K188" i="3" s="1"/>
   <c r="L187" i="3"/>
+  <c r="E150" i="4" s="1"/>
   <c r="J187" i="3"/>
   <c r="E187" i="3"/>
+  <c r="K187" i="3" s="1"/>
   <c r="L186" i="3"/>
+  <c r="E149" i="4" s="1"/>
   <c r="J186" i="3"/>
   <c r="E186" i="3"/>
+  <c r="K186" i="3" s="1"/>
   <c r="L185" i="3"/>
+  <c r="E148" i="4" s="1"/>
   <c r="J185" i="3"/>
   <c r="E185" i="3"/>
+  <c r="K185" i="3" s="1"/>
   <c r="L184" i="3"/>
+  <c r="E147" i="4" s="1"/>
   <c r="J184" i="3"/>
   <c r="E184" i="3"/>
+  <c r="K184" i="3" s="1"/>
   <c r="L183" i="3"/>
+  <c r="E146" i="4" s="1"/>
   <c r="J183" i="3"/>
   <c r="E183" i="3"/>
+  <c r="K183" i="3" s="1"/>
   <c r="L182" i="3"/>
+  <c r="E145" i="4" s="1"/>
   <c r="J182" i="3"/>
   <c r="E182" i="3"/>
+  <c r="K182" i="3" s="1"/>
   <c r="L181" i="3"/>
+  <c r="E144" i="4" s="1"/>
   <c r="J181" i="3"/>
   <c r="E181" i="3"/>
+  <c r="K181" i="3" s="1"/>
   <c r="L180" i="3"/>
+  <c r="E143" i="4" s="1"/>
   <c r="J180" i="3"/>
   <c r="E180" i="3"/>
+  <c r="K180" i="3" s="1"/>
   <c r="L179" i="3"/>
+  <c r="E142" i="4" s="1"/>
   <c r="J179" i="3"/>
   <c r="E179" i="3"/>
+  <c r="K179" i="3" s="1"/>
   <c r="L178" i="3"/>
+  <c r="E141" i="4" s="1"/>
   <c r="J178" i="3"/>
   <c r="E178" i="3"/>
+  <c r="K178" i="3" s="1"/>
   <c r="L168" i="3"/>
+  <c r="E132" i="4" s="1"/>
   <c r="J168" i="3"/>
   <c r="E168" i="3"/>
+  <c r="K168" i="3" s="1"/>
   <c r="L167" i="3"/>
+  <c r="E131" i="4" s="1"/>
   <c r="J167" i="3"/>
   <c r="E167" i="3"/>
+  <c r="K167" i="3" s="1"/>
   <c r="L166" i="3"/>
+  <c r="E130" i="4" s="1"/>
   <c r="J166" i="3"/>
   <c r="E166" i="3"/>
+  <c r="K166" i="3" s="1"/>
   <c r="L165" i="3"/>
+  <c r="E129" i="4" s="1"/>
   <c r="J165" i="3"/>
   <c r="E165" i="3"/>
+  <c r="K165" i="3" s="1"/>
   <c r="L164" i="3"/>
+  <c r="E128" i="4" s="1"/>
   <c r="J164" i="3"/>
   <c r="E164" i="3"/>
+  <c r="K164" i="3" s="1"/>
   <c r="L163" i="3"/>
+  <c r="E127" i="4" s="1"/>
   <c r="J163" i="3"/>
   <c r="E163" i="3"/>
+  <c r="K163" i="3" s="1"/>
   <c r="L162" i="3"/>
+  <c r="E126" i="4" s="1"/>
   <c r="J162" i="3"/>
   <c r="E162" i="3"/>
+  <c r="K162" i="3" s="1"/>
   <c r="L161" i="3"/>
+  <c r="E125" i="4" s="1"/>
   <c r="J161" i="3"/>
   <c r="E161" i="3"/>
+  <c r="K161" i="3" s="1"/>
   <c r="L160" i="3"/>
+  <c r="E124" i="4" s="1"/>
   <c r="J160" i="3"/>
   <c r="E160" i="3"/>
+  <c r="K160" i="3" s="1"/>
   <c r="L159" i="3"/>
+  <c r="E123" i="4" s="1"/>
   <c r="J159" i="3"/>
   <c r="E159" i="3"/>
+  <c r="K159" i="3" s="1"/>
   <c r="L158" i="3"/>
+  <c r="E122" i="4" s="1"/>
   <c r="J158" i="3"/>
   <c r="E158" i="3"/>
+  <c r="K158" i="3" s="1"/>
   <c r="L157" i="3"/>
   <c r="E121" i="4" s="1"/>
   <c r="J157" i="3"/>
   <c r="E157" i="3"/>
+  <c r="K157" i="3" s="1"/>
   <c r="L156" i="3"/>
+  <c r="E120" i="4" s="1"/>
   <c r="J156" i="3"/>
   <c r="E156" i="3"/>
+  <c r="K156" i="3" s="1"/>
   <c r="L155" i="3"/>
+  <c r="E119" i="4" s="1"/>
   <c r="J155" i="3"/>
   <c r="E155" i="3"/>
+  <c r="K155" i="3" s="1"/>
   <c r="L154" i="3"/>
   <c r="E118" i="4" s="1"/>
   <c r="J154" i="3"/>
   <c r="E154" i="3"/>
+  <c r="K154" i="3" s="1"/>
   <c r="L152" i="3"/>
+  <c r="E117" i="4" s="1"/>
   <c r="J152" i="3"/>
   <c r="E152" i="3"/>
+  <c r="K152" i="3" s="1"/>
   <c r="L151" i="3"/>
+  <c r="E116" i="4" s="1"/>
   <c r="J151" i="3"/>
   <c r="E151" i="3"/>
+  <c r="K151" i="3" s="1"/>
   <c r="L150" i="3"/>
+  <c r="E115" i="4" s="1"/>
   <c r="J150" i="3"/>
   <c r="E150" i="3"/>
+  <c r="K150" i="3" s="1"/>
   <c r="L149" i="3"/>
+  <c r="E114" i="4" s="1"/>
   <c r="J149" i="3"/>
   <c r="E149" i="3"/>
+  <c r="K149" i="3" s="1"/>
   <c r="L148" i="3"/>
+  <c r="E113" i="4" s="1"/>
   <c r="J148" i="3"/>
   <c r="E148" i="3"/>
+  <c r="K148" i="3" s="1"/>
   <c r="L147" i="3"/>
+  <c r="E112" i="4" s="1"/>
   <c r="J147" i="3"/>
   <c r="E147" i="3"/>
+  <c r="K147" i="3" s="1"/>
   <c r="L146" i="3"/>
+  <c r="E111" i="4" s="1"/>
   <c r="J146" i="3"/>
   <c r="E146" i="3"/>
+  <c r="K146" i="3" s="1"/>
   <c r="L145" i="3"/>
   <c r="E110" i="4" s="1"/>
-  <c r="G109" i="4" s="1" a="1"/>
   <c r="J145" i="3"/>
   <c r="E145" i="3"/>
+  <c r="K145" i="3" s="1"/>
   <c r="L144" i="3"/>
   <c r="J144" i="3"/>
   <c r="E144" i="3"/>
   <c r="L136" i="3"/>
   <c r="J136" i="3"/>
   <c r="E136" i="3"/>
   <c r="L135" i="3"/>
   <c r="J135" i="3"/>
   <c r="E135" i="3"/>
   <c r="L134" i="3"/>
   <c r="J134" i="3"/>
   <c r="E134" i="3"/>
   <c r="L133" i="3"/>
   <c r="J133" i="3"/>
   <c r="E133" i="3"/>
   <c r="L132" i="3"/>
   <c r="J132" i="3"/>
   <c r="E132" i="3"/>
   <c r="L131" i="3"/>
   <c r="J131" i="3"/>
   <c r="E131" i="3"/>
   <c r="L130" i="3"/>
   <c r="J130" i="3"/>
   <c r="E130" i="3"/>
   <c r="L129" i="3"/>
@@ -1072,330 +867,536 @@
   <c r="E123" i="3"/>
   <c r="L122" i="3"/>
   <c r="J122" i="3"/>
   <c r="E122" i="3"/>
   <c r="L121" i="3"/>
   <c r="J121" i="3"/>
   <c r="E121" i="3"/>
   <c r="L120" i="3"/>
   <c r="J120" i="3"/>
   <c r="E120" i="3"/>
   <c r="L119" i="3"/>
   <c r="J119" i="3"/>
   <c r="E119" i="3"/>
   <c r="L118" i="3"/>
   <c r="J118" i="3"/>
   <c r="E118" i="3"/>
   <c r="L117" i="3"/>
   <c r="J117" i="3"/>
   <c r="E117" i="3"/>
   <c r="L116" i="3"/>
   <c r="J116" i="3"/>
   <c r="E116" i="3"/>
   <c r="L115" i="3"/>
   <c r="J115" i="3"/>
   <c r="E115" i="3"/>
+  <c r="K115" i="3" s="1"/>
   <c r="L114" i="3"/>
+  <c r="D101" i="4" s="1"/>
   <c r="J114" i="3"/>
   <c r="E114" i="3"/>
+  <c r="K114" i="3" s="1"/>
   <c r="L113" i="3"/>
+  <c r="D100" i="4" s="1"/>
   <c r="J113" i="3"/>
   <c r="E113" i="3"/>
+  <c r="K113" i="3" s="1"/>
   <c r="L112" i="3"/>
+  <c r="D99" i="4" s="1"/>
   <c r="J112" i="3"/>
   <c r="E112" i="3"/>
+  <c r="K112" i="3" s="1"/>
   <c r="L111" i="3"/>
+  <c r="D98" i="4" s="1"/>
   <c r="J111" i="3"/>
   <c r="E111" i="3"/>
+  <c r="K111" i="3" s="1"/>
   <c r="L110" i="3"/>
+  <c r="D97" i="4" s="1"/>
   <c r="J110" i="3"/>
   <c r="E110" i="3"/>
+  <c r="K110" i="3" s="1"/>
   <c r="L109" i="3"/>
+  <c r="D96" i="4" s="1"/>
   <c r="J109" i="3"/>
   <c r="E109" i="3"/>
+  <c r="K109" i="3" s="1"/>
   <c r="L108" i="3"/>
+  <c r="D95" i="4" s="1"/>
   <c r="J108" i="3"/>
   <c r="E108" i="3"/>
+  <c r="K108" i="3" s="1"/>
   <c r="L107" i="3"/>
+  <c r="D94" i="4" s="1"/>
+  <c r="J48" i="4" s="1"/>
   <c r="J107" i="3"/>
   <c r="E107" i="3"/>
+  <c r="K107" i="3" s="1"/>
   <c r="L106" i="3"/>
+  <c r="D93" i="4" s="1"/>
   <c r="J106" i="3"/>
   <c r="E106" i="3"/>
+  <c r="K106" i="3" s="1"/>
   <c r="L105" i="3"/>
+  <c r="D92" i="4" s="1"/>
   <c r="J105" i="3"/>
   <c r="E105" i="3"/>
+  <c r="K105" i="3" s="1"/>
   <c r="L104" i="3"/>
+  <c r="D91" i="4" s="1"/>
   <c r="J104" i="3"/>
   <c r="E104" i="3"/>
+  <c r="K104" i="3" s="1"/>
   <c r="L103" i="3"/>
+  <c r="D90" i="4" s="1"/>
+  <c r="J46" i="4" s="1"/>
   <c r="J103" i="3"/>
   <c r="E103" i="3"/>
+  <c r="K103" i="3" s="1"/>
   <c r="L102" i="3"/>
+  <c r="D89" i="4" s="1"/>
   <c r="J102" i="3"/>
   <c r="E102" i="3"/>
+  <c r="K102" i="3" s="1"/>
   <c r="L101" i="3"/>
+  <c r="D88" i="4" s="1"/>
   <c r="J101" i="3"/>
   <c r="E101" i="3"/>
+  <c r="K101" i="3" s="1"/>
   <c r="L100" i="3"/>
+  <c r="D87" i="4" s="1"/>
   <c r="J100" i="3"/>
   <c r="E100" i="3"/>
+  <c r="K100" i="3" s="1"/>
   <c r="L99" i="3"/>
+  <c r="D86" i="4" s="1"/>
+  <c r="J44" i="4" s="1"/>
   <c r="J99" i="3"/>
   <c r="E99" i="3"/>
+  <c r="K99" i="3" s="1"/>
   <c r="L98" i="3"/>
+  <c r="D85" i="4" s="1"/>
   <c r="J98" i="3"/>
   <c r="E98" i="3"/>
+  <c r="K98" i="3" s="1"/>
   <c r="L97" i="3"/>
+  <c r="D84" i="4" s="1"/>
+  <c r="J43" i="4" s="1"/>
   <c r="J97" i="3"/>
   <c r="E97" i="3"/>
+  <c r="K97" i="3" s="1"/>
   <c r="L96" i="3"/>
+  <c r="D83" i="4" s="1"/>
   <c r="J96" i="3"/>
   <c r="E96" i="3"/>
+  <c r="K96" i="3" s="1"/>
   <c r="L95" i="3"/>
+  <c r="D82" i="4" s="1"/>
   <c r="J95" i="3"/>
   <c r="E95" i="3"/>
+  <c r="K95" i="3" s="1"/>
   <c r="L94" i="3"/>
+  <c r="D81" i="4" s="1"/>
   <c r="J94" i="3"/>
   <c r="E94" i="3"/>
+  <c r="K94" i="3" s="1"/>
   <c r="L93" i="3"/>
+  <c r="D80" i="4" s="1"/>
+  <c r="J41" i="4" s="1"/>
   <c r="J93" i="3"/>
   <c r="E93" i="3"/>
+  <c r="K93" i="3" s="1"/>
   <c r="L92" i="3"/>
+  <c r="D79" i="4" s="1"/>
   <c r="J92" i="3"/>
   <c r="E92" i="3"/>
+  <c r="K92" i="3" s="1"/>
   <c r="L91" i="3"/>
+  <c r="D78" i="4" s="1"/>
   <c r="J91" i="3"/>
   <c r="E91" i="3"/>
+  <c r="K91" i="3" s="1"/>
   <c r="L90" i="3"/>
+  <c r="D77" i="4" s="1"/>
+  <c r="J40" i="4" s="1"/>
   <c r="J90" i="3"/>
   <c r="E90" i="3"/>
+  <c r="K90" i="3" s="1"/>
   <c r="L89" i="3"/>
+  <c r="D76" i="4" s="1"/>
+  <c r="J39" i="4" s="1"/>
   <c r="J89" i="3"/>
   <c r="E89" i="3"/>
+  <c r="K89" i="3" s="1"/>
   <c r="L88" i="3"/>
+  <c r="D75" i="4" s="1"/>
   <c r="J88" i="3"/>
   <c r="E88" i="3"/>
+  <c r="K88" i="3" s="1"/>
   <c r="L87" i="3"/>
+  <c r="D74" i="4" s="1"/>
   <c r="J87" i="3"/>
   <c r="E87" i="3"/>
+  <c r="K87" i="3" s="1"/>
   <c r="L86" i="3"/>
+  <c r="D73" i="4" s="1"/>
+  <c r="J37" i="4" s="1"/>
   <c r="J86" i="3"/>
   <c r="E86" i="3"/>
+  <c r="K86" i="3" s="1"/>
   <c r="L85" i="3"/>
+  <c r="D72" i="4" s="1"/>
+  <c r="J36" i="4" s="1"/>
   <c r="J85" i="3"/>
   <c r="E85" i="3"/>
+  <c r="K85" i="3" s="1"/>
   <c r="L84" i="3"/>
+  <c r="D71" i="4" s="1"/>
   <c r="J84" i="3"/>
   <c r="E84" i="3"/>
+  <c r="K84" i="3" s="1"/>
   <c r="L83" i="3"/>
+  <c r="D70" i="4" s="1"/>
   <c r="J83" i="3"/>
   <c r="E83" i="3"/>
+  <c r="K83" i="3" s="1"/>
   <c r="L82" i="3"/>
   <c r="D69" i="4" s="1"/>
-  <c r="J30" i="4" s="1"/>
   <c r="J82" i="3"/>
   <c r="E82" i="3"/>
+  <c r="K82" i="3" s="1"/>
   <c r="L81" i="3"/>
+  <c r="D68" i="4" s="1"/>
   <c r="J81" i="3"/>
   <c r="E81" i="3"/>
+  <c r="K81" i="3" s="1"/>
   <c r="L80" i="3"/>
+  <c r="D67" i="4" s="1"/>
   <c r="J80" i="3"/>
   <c r="E80" i="3"/>
+  <c r="K80" i="3" s="1"/>
   <c r="L79" i="3"/>
+  <c r="D66" i="4" s="1"/>
   <c r="J79" i="3"/>
   <c r="E79" i="3"/>
+  <c r="K79" i="3" s="1"/>
   <c r="L77" i="3"/>
+  <c r="D64" i="4" s="1"/>
   <c r="J77" i="3"/>
   <c r="E77" i="3"/>
+  <c r="K77" i="3" s="1"/>
   <c r="L76" i="3"/>
+  <c r="D63" i="4" s="1"/>
   <c r="J76" i="3"/>
   <c r="E76" i="3"/>
+  <c r="K76" i="3" s="1"/>
   <c r="L75" i="3"/>
+  <c r="D62" i="4" s="1"/>
   <c r="J75" i="3"/>
   <c r="E75" i="3"/>
+  <c r="K75" i="3" s="1"/>
   <c r="L74" i="3"/>
+  <c r="D61" i="4" s="1"/>
   <c r="J74" i="3"/>
   <c r="E74" i="3"/>
+  <c r="K74" i="3" s="1"/>
   <c r="L73" i="3"/>
+  <c r="D60" i="4" s="1"/>
   <c r="J73" i="3"/>
   <c r="E73" i="3"/>
+  <c r="K73" i="3" s="1"/>
   <c r="L72" i="3"/>
+  <c r="D59" i="4" s="1"/>
+  <c r="J34" i="4" s="1"/>
   <c r="J72" i="3"/>
   <c r="E72" i="3"/>
+  <c r="K72" i="3" s="1"/>
   <c r="L71" i="3"/>
+  <c r="D58" i="4" s="1"/>
   <c r="J71" i="3"/>
   <c r="E71" i="3"/>
+  <c r="K71" i="3" s="1"/>
   <c r="L70" i="3"/>
+  <c r="D57" i="4" s="1"/>
   <c r="J70" i="3"/>
   <c r="E70" i="3"/>
+  <c r="K70" i="3" s="1"/>
   <c r="L69" i="3"/>
+  <c r="D56" i="4" s="1"/>
   <c r="J69" i="3"/>
   <c r="E69" i="3"/>
+  <c r="K69" i="3" s="1"/>
   <c r="L78" i="3"/>
+  <c r="D65" i="4" s="1"/>
   <c r="J78" i="3"/>
   <c r="L68" i="3"/>
+  <c r="D55" i="4" s="1"/>
   <c r="J68" i="3"/>
   <c r="E68" i="3"/>
+  <c r="K68" i="3" s="1"/>
   <c r="L67" i="3"/>
+  <c r="D54" i="4" s="1"/>
+  <c r="J32" i="4" s="1"/>
   <c r="J67" i="3"/>
   <c r="E67" i="3"/>
+  <c r="K67" i="3" s="1"/>
   <c r="L66" i="3"/>
+  <c r="D53" i="4" s="1"/>
+  <c r="J31" i="4" s="1"/>
   <c r="J66" i="3"/>
   <c r="E66" i="3"/>
+  <c r="K66" i="3" s="1"/>
   <c r="L65" i="3"/>
+  <c r="D52" i="4" s="1"/>
   <c r="J65" i="3"/>
   <c r="E65" i="3"/>
+  <c r="K65" i="3" s="1"/>
   <c r="L64" i="3"/>
+  <c r="D51" i="4" s="1"/>
+  <c r="J29" i="4" s="1"/>
   <c r="J64" i="3"/>
   <c r="E64" i="3"/>
+  <c r="K64" i="3" s="1"/>
   <c r="L63" i="3"/>
   <c r="D50" i="4" s="1"/>
   <c r="J28" i="4" s="1"/>
   <c r="J63" i="3"/>
   <c r="E63" i="3"/>
+  <c r="K63" i="3" s="1"/>
   <c r="L62" i="3"/>
+  <c r="D49" i="4" s="1"/>
   <c r="J62" i="3"/>
   <c r="E62" i="3"/>
+  <c r="K62" i="3" s="1"/>
   <c r="L61" i="3"/>
+  <c r="D48" i="4" s="1"/>
   <c r="J61" i="3"/>
   <c r="E61" i="3"/>
+  <c r="K61" i="3" s="1"/>
   <c r="L60" i="3"/>
+  <c r="D47" i="4" s="1"/>
   <c r="J60" i="3"/>
   <c r="E60" i="3"/>
+  <c r="K60" i="3" s="1"/>
   <c r="L59" i="3"/>
+  <c r="D46" i="4" s="1"/>
   <c r="J59" i="3"/>
   <c r="E59" i="3"/>
+  <c r="K59" i="3" s="1"/>
   <c r="L58" i="3"/>
+  <c r="D45" i="4" s="1"/>
   <c r="J58" i="3"/>
   <c r="E58" i="3"/>
+  <c r="K58" i="3" s="1"/>
   <c r="L57" i="3"/>
+  <c r="D44" i="4" s="1"/>
   <c r="J57" i="3"/>
   <c r="E57" i="3"/>
+  <c r="K57" i="3" s="1"/>
   <c r="L56" i="3"/>
+  <c r="D43" i="4" s="1"/>
   <c r="J56" i="3"/>
   <c r="E56" i="3"/>
+  <c r="K56" i="3" s="1"/>
   <c r="L55" i="3"/>
+  <c r="D42" i="4" s="1"/>
   <c r="J55" i="3"/>
   <c r="E55" i="3"/>
+  <c r="K55" i="3" s="1"/>
   <c r="L54" i="3"/>
+  <c r="D41" i="4" s="1"/>
   <c r="J54" i="3"/>
   <c r="E54" i="3"/>
+  <c r="K54" i="3" s="1"/>
   <c r="L53" i="3"/>
+  <c r="D40" i="4" s="1"/>
   <c r="J53" i="3"/>
   <c r="E53" i="3"/>
+  <c r="K53" i="3" s="1"/>
   <c r="L52" i="3"/>
+  <c r="D39" i="4" s="1"/>
   <c r="J52" i="3"/>
   <c r="E52" i="3"/>
+  <c r="K52" i="3" s="1"/>
   <c r="L51" i="3"/>
+  <c r="D38" i="4" s="1"/>
   <c r="J51" i="3"/>
   <c r="E51" i="3"/>
+  <c r="K51" i="3" s="1"/>
   <c r="L50" i="3"/>
+  <c r="D37" i="4" s="1"/>
   <c r="J50" i="3"/>
   <c r="E50" i="3"/>
+  <c r="K50" i="3" s="1"/>
   <c r="L49" i="3"/>
+  <c r="D36" i="4" s="1"/>
   <c r="J49" i="3"/>
   <c r="E49" i="3"/>
+  <c r="K49" i="3" s="1"/>
   <c r="L48" i="3"/>
+  <c r="D35" i="4" s="1"/>
   <c r="J48" i="3"/>
   <c r="E48" i="3"/>
+  <c r="K48" i="3" s="1"/>
   <c r="L47" i="3"/>
+  <c r="D34" i="4" s="1"/>
   <c r="J47" i="3"/>
   <c r="E47" i="3"/>
+  <c r="K47" i="3" s="1"/>
   <c r="L46" i="3"/>
+  <c r="D33" i="4" s="1"/>
+  <c r="J25" i="4" s="1"/>
   <c r="J46" i="3"/>
   <c r="E46" i="3"/>
+  <c r="K46" i="3" s="1"/>
   <c r="L45" i="3"/>
+  <c r="D32" i="4" s="1"/>
+  <c r="J24" i="4" s="1"/>
   <c r="J45" i="3"/>
   <c r="E45" i="3"/>
+  <c r="K45" i="3" s="1"/>
   <c r="L44" i="3"/>
+  <c r="D31" i="4" s="1"/>
+  <c r="J23" i="4" s="1"/>
   <c r="J44" i="3"/>
   <c r="E44" i="3"/>
+  <c r="K44" i="3" s="1"/>
   <c r="L43" i="3"/>
+  <c r="D30" i="4" s="1"/>
   <c r="J43" i="3"/>
   <c r="E43" i="3"/>
+  <c r="K43" i="3" s="1"/>
   <c r="L42" i="3"/>
+  <c r="D29" i="4" s="1"/>
+  <c r="J22" i="4" s="1"/>
   <c r="J42" i="3"/>
   <c r="E42" i="3"/>
+  <c r="K42" i="3" s="1"/>
   <c r="L41" i="3"/>
+  <c r="D28" i="4" s="1"/>
+  <c r="J21" i="4" s="1"/>
   <c r="J41" i="3"/>
   <c r="E41" i="3"/>
+  <c r="K41" i="3" s="1"/>
   <c r="L40" i="3"/>
+  <c r="D27" i="4" s="1"/>
+  <c r="J20" i="4" s="1"/>
   <c r="J40" i="3"/>
   <c r="E40" i="3"/>
+  <c r="K40" i="3" s="1"/>
   <c r="L39" i="3"/>
+  <c r="D26" i="4" s="1"/>
+  <c r="J19" i="4" s="1"/>
   <c r="J39" i="3"/>
   <c r="E39" i="3"/>
+  <c r="K39" i="3" s="1"/>
   <c r="L38" i="3"/>
+  <c r="D25" i="4" s="1"/>
+  <c r="J18" i="4" s="1"/>
   <c r="J38" i="3"/>
   <c r="E38" i="3"/>
+  <c r="K38" i="3" s="1"/>
   <c r="L37" i="3"/>
+  <c r="D24" i="4" s="1"/>
   <c r="J37" i="3"/>
   <c r="E37" i="3"/>
+  <c r="K37" i="3" s="1"/>
   <c r="L36" i="3"/>
+  <c r="D23" i="4" s="1"/>
+  <c r="J16" i="4" s="1"/>
   <c r="J36" i="3"/>
   <c r="E36" i="3"/>
+  <c r="K36" i="3" s="1"/>
   <c r="L35" i="3"/>
   <c r="J35" i="3"/>
   <c r="E35" i="3"/>
+  <c r="K35" i="3" s="1"/>
   <c r="L34" i="3"/>
+  <c r="D21" i="4" s="1"/>
+  <c r="J14" i="4" s="1"/>
   <c r="J34" i="3"/>
   <c r="E34" i="3"/>
+  <c r="K34" i="3" s="1"/>
   <c r="L33" i="3"/>
+  <c r="D20" i="4" s="1"/>
   <c r="J33" i="3"/>
   <c r="E33" i="3"/>
+  <c r="K33" i="3" s="1"/>
   <c r="L32" i="3"/>
+  <c r="D19" i="4" s="1"/>
+  <c r="J13" i="4" s="1"/>
   <c r="J32" i="3"/>
   <c r="E32" i="3"/>
+  <c r="K32" i="3" s="1"/>
   <c r="L31" i="3"/>
+  <c r="D18" i="4" s="1"/>
   <c r="J31" i="3"/>
   <c r="E31" i="3"/>
+  <c r="K31" i="3" s="1"/>
   <c r="L30" i="3"/>
+  <c r="D17" i="4" s="1"/>
+  <c r="J11" i="4" s="1"/>
   <c r="J30" i="3"/>
   <c r="E30" i="3"/>
-  <c r="J137" i="3" l="1"/>
+  <c r="E109" i="4" l="1"/>
+  <c r="L195" i="3"/>
+  <c r="J26" i="4"/>
+  <c r="J12" i="4"/>
+  <c r="J195" i="3"/>
+  <c r="J17" i="4"/>
+  <c r="J27" i="4"/>
+  <c r="J45" i="4"/>
+  <c r="K30" i="3"/>
+  <c r="E137" i="3"/>
+  <c r="J33" i="4"/>
+  <c r="J35" i="4"/>
+  <c r="J38" i="4"/>
+  <c r="J42" i="4"/>
+  <c r="E195" i="3"/>
+  <c r="K144" i="3"/>
+  <c r="J30" i="4"/>
+  <c r="J47" i="4"/>
+  <c r="G109" i="4" a="1"/>
+  <c r="G109" i="4" s="1"/>
+  <c r="J137" i="3"/>
   <c r="L137" i="3"/>
   <c r="D22" i="4"/>
-  <c r="G109" i="4"/>
   <c r="M111" i="4"/>
   <c r="M110" i="4"/>
   <c r="N111" i="4"/>
   <c r="N110" i="4"/>
-  <c r="J195" i="3"/>
   <c r="K119" i="3"/>
   <c r="K123" i="3"/>
   <c r="K127" i="3"/>
   <c r="K131" i="3"/>
   <c r="K135" i="3"/>
   <c r="K116" i="3"/>
   <c r="K120" i="3"/>
   <c r="K124" i="3"/>
   <c r="K128" i="3"/>
   <c r="K132" i="3"/>
   <c r="K136" i="3"/>
-  <c r="L195" i="3"/>
-  <c r="E195" i="3"/>
   <c r="K118" i="3"/>
   <c r="K122" i="3"/>
   <c r="K126" i="3"/>
   <c r="K130" i="3"/>
   <c r="K134" i="3"/>
   <c r="K117" i="3"/>
   <c r="K121" i="3"/>
   <c r="K125" i="3"/>
   <c r="K129" i="3"/>
   <c r="K133" i="3"/>
   <c r="J15" i="4" l="1"/>
   <c r="J49" i="4" s="1"/>
   <c r="D102" i="4"/>
   <c r="M109" i="4"/>
   <c r="N109" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Tom Dang</author>
   </authors>
   <commentList>
     <comment ref="J5" authorId="0" shapeId="0" xr:uid="{777D3541-E181-4BC4-9585-ADDEBB35229C}">
@@ -4741,59 +4742,59 @@
             <family val="2"/>
           </rPr>
           <t>&lt;[[DEVDeals] - [Budget (Seq: 1)] - [Draws (Seq: 1)] - [Funding (Seq: 49)] DEV Deal Funding Source - Send]&gt;</t>
         </r>
       </text>
     </comment>
     <comment ref="N157" authorId="0" shapeId="0" xr:uid="{5CF8E528-78BA-445A-92E7-1CEB5BC8C306}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>&lt;[[DEVDeals] - [Budget (Seq: 1)] - [Draws (Seq: 1)] - [Funding (Seq: 49)] Amount - Send]&gt;</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="2">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
-        <ext xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray" uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <futureMetadata name="XLRICHVALUE" count="2">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="1"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
@@ -6422,103 +6423,100 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -6556,81 +6554,93 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
-<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2">
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Attribution">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Icon">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Display">
@@ -6652,197 +6662,163 @@
   <rv s="0">
     <v>13</v>
     <v>3</v>
   </rv>
   <rv s="1">
     <v>13</v>
     <v>1</v>
   </rv>
 </rvData>
 </file>
 
 <file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
 <rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="2">
   <s t="_error">
     <k n="errorType" t="i"/>
     <k n="subType" t="i"/>
   </s>
   <s t="_error">
     <k n="errorType" t="i"/>
     <k n="propagated" t="b"/>
   </s>
 </rvStructures>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6982,10256 +6958,10434 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:L209"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+    <sheetView tabSelected="1" topLeftCell="A184" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="L195" sqref="L195"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.6640625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="12.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="29.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="17.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" style="2" customWidth="1"/>
     <col min="5" max="10" width="13" style="2" customWidth="1"/>
-    <col min="11" max="11" width="8.88671875" style="2" customWidth="1"/>
-    <col min="12" max="12" width="14.5546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="14.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:12" ht="16.5" x14ac:dyDescent="0.3">
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="6"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A6" s="8" t="s">
+    <row r="6" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="53"/>
+      <c r="B6" s="52"/>
       <c r="C6" s="7"/>
       <c r="D6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="53"/>
-      <c r="F6" s="8" t="s">
+      <c r="E6" s="52"/>
+      <c r="F6" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="53"/>
+      <c r="G6" s="52"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="K6" s="54"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="K6" s="53"/>
+    </row>
+    <row r="7" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A8" s="8" t="s">
+    <row r="8" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="53"/>
+      <c r="B8" s="52"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
-      <c r="D10" s="53" t="s">
+      <c r="D10" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="56"/>
+      <c r="E10" s="55"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
-      <c r="D12" s="55"/>
+      <c r="D12" s="54"/>
       <c r="E12" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A15" s="7"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
     </row>
-    <row r="16" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A16" s="9"/>
       <c r="B16" s="10"/>
       <c r="C16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H16" s="32"/>
-      <c r="I16" s="32"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
       <c r="J16" s="11" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L16" s="11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="26.4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="H17" s="33" t="s">
+      <c r="H17" s="32" t="s">
         <v>223</v>
       </c>
-      <c r="I17" s="33" t="s">
+      <c r="I17" s="32" t="s">
         <v>224</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="12" t="s">
         <v>29</v>
       </c>
       <c r="L17" s="12" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>237</v>
       </c>
-      <c r="C18" s="57"/>
-      <c r="D18" s="58"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="57"/>
       <c r="E18" s="14">
         <f t="shared" ref="E18:E29" si="0">SUM(C18:D18)</f>
         <v>0</v>
       </c>
-      <c r="F18" s="59">
-[...6 lines deleted...]
-      <c r="I18" s="59"/>
+      <c r="F18" s="58">
+        <v>0</v>
+      </c>
+      <c r="G18" s="58">
+        <v>0</v>
+      </c>
+      <c r="H18" s="58"/>
+      <c r="I18" s="58"/>
       <c r="J18" s="14">
         <f t="shared" ref="J18:J29" si="1">SUM(F18:G18)</f>
         <v>0</v>
       </c>
-      <c r="K18" s="61">
+      <c r="K18" s="60">
         <f t="shared" ref="K18:K81" si="2">IF(E18=0,0,(J18/E18))</f>
         <v>0</v>
       </c>
       <c r="L18" s="14">
         <f t="shared" ref="L18:L29" si="3">G18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="65" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>238</v>
       </c>
-      <c r="C19" s="57"/>
-      <c r="D19" s="58"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="57"/>
       <c r="E19" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F19" s="59">
-[...6 lines deleted...]
-      <c r="I19" s="59"/>
+      <c r="F19" s="58">
+        <v>0</v>
+      </c>
+      <c r="G19" s="58">
+        <v>0</v>
+      </c>
+      <c r="H19" s="58"/>
+      <c r="I19" s="58"/>
       <c r="J19" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K19" s="61">
+      <c r="K19" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L19" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>239</v>
       </c>
-      <c r="C20" s="57"/>
-      <c r="D20" s="58"/>
+      <c r="C20" s="56"/>
+      <c r="D20" s="57"/>
       <c r="E20" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F20" s="59">
-[...6 lines deleted...]
-      <c r="I20" s="59"/>
+      <c r="F20" s="58">
+        <v>0</v>
+      </c>
+      <c r="G20" s="58">
+        <v>0</v>
+      </c>
+      <c r="H20" s="58"/>
+      <c r="I20" s="58"/>
       <c r="J20" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K20" s="61">
+      <c r="K20" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L20" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="65" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>240</v>
       </c>
-      <c r="C21" s="57"/>
-      <c r="D21" s="58"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="57"/>
       <c r="E21" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F21" s="59">
-[...6 lines deleted...]
-      <c r="I21" s="59"/>
+      <c r="F21" s="58">
+        <v>0</v>
+      </c>
+      <c r="G21" s="58">
+        <v>0</v>
+      </c>
+      <c r="H21" s="58"/>
+      <c r="I21" s="58"/>
       <c r="J21" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K21" s="61">
+      <c r="K21" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L21" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A22" s="27" t="s">
+    <row r="22" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>241</v>
       </c>
-      <c r="C22" s="57"/>
-      <c r="D22" s="58"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="57"/>
       <c r="E22" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F22" s="59">
-[...6 lines deleted...]
-      <c r="I22" s="59"/>
+      <c r="F22" s="58">
+        <v>0</v>
+      </c>
+      <c r="G22" s="58">
+        <v>0</v>
+      </c>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
       <c r="J22" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K22" s="61">
+      <c r="K22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L22" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A23" s="27" t="s">
+    <row r="23" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="65" t="s">
         <v>230</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C23" s="57"/>
-      <c r="D23" s="58"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="57"/>
       <c r="E23" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F23" s="59">
-[...6 lines deleted...]
-      <c r="I23" s="59"/>
+      <c r="F23" s="58">
+        <v>0</v>
+      </c>
+      <c r="G23" s="58">
+        <v>0</v>
+      </c>
+      <c r="H23" s="58"/>
+      <c r="I23" s="58"/>
       <c r="J23" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K23" s="61">
+      <c r="K23" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L23" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A24" s="27" t="s">
+    <row r="24" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="65" t="s">
         <v>231</v>
       </c>
-      <c r="B24" s="65" t="s">
+      <c r="B24" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C24" s="57"/>
-      <c r="D24" s="58"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="57"/>
       <c r="E24" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F24" s="59">
-[...6 lines deleted...]
-      <c r="I24" s="59"/>
+      <c r="F24" s="58">
+        <v>0</v>
+      </c>
+      <c r="G24" s="58">
+        <v>0</v>
+      </c>
+      <c r="H24" s="58"/>
+      <c r="I24" s="58"/>
       <c r="J24" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K24" s="61">
+      <c r="K24" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L24" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A25" s="27" t="s">
+    <row r="25" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="65" t="s">
         <v>232</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="57"/>
-      <c r="D25" s="58"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="57"/>
       <c r="E25" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F25" s="59">
-[...6 lines deleted...]
-      <c r="I25" s="59"/>
+      <c r="F25" s="58">
+        <v>0</v>
+      </c>
+      <c r="G25" s="58">
+        <v>0</v>
+      </c>
+      <c r="H25" s="58"/>
+      <c r="I25" s="58"/>
       <c r="J25" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K25" s="61">
+      <c r="K25" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L25" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A26" s="27" t="s">
+    <row r="26" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="65" t="s">
         <v>233</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C26" s="57"/>
-      <c r="D26" s="58"/>
+      <c r="C26" s="56"/>
+      <c r="D26" s="57"/>
       <c r="E26" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F26" s="59">
-[...6 lines deleted...]
-      <c r="I26" s="59"/>
+      <c r="F26" s="58">
+        <v>0</v>
+      </c>
+      <c r="G26" s="58">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58"/>
+      <c r="I26" s="58"/>
       <c r="J26" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K26" s="61">
+      <c r="K26" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L26" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="65" t="s">
         <v>234</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B27" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="57"/>
-      <c r="D27" s="58"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="57"/>
       <c r="E27" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F27" s="59">
-[...6 lines deleted...]
-      <c r="I27" s="59"/>
+      <c r="F27" s="58">
+        <v>0</v>
+      </c>
+      <c r="G27" s="58">
+        <v>0</v>
+      </c>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
       <c r="J27" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K27" s="61">
+      <c r="K27" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L27" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="65" t="s">
         <v>235</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C28" s="57"/>
-      <c r="D28" s="58"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="57"/>
       <c r="E28" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F28" s="59">
-[...6 lines deleted...]
-      <c r="I28" s="59"/>
+      <c r="F28" s="58">
+        <v>0</v>
+      </c>
+      <c r="G28" s="58">
+        <v>0</v>
+      </c>
+      <c r="H28" s="58"/>
+      <c r="I28" s="58"/>
       <c r="J28" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K28" s="61">
+      <c r="K28" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L28" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A29" s="27" t="s">
+    <row r="29" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="65" t="s">
         <v>236</v>
       </c>
-      <c r="B29" s="65" t="s">
+      <c r="B29" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C29" s="57"/>
-      <c r="D29" s="58"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="57"/>
       <c r="E29" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F29" s="59">
-[...6 lines deleted...]
-      <c r="I29" s="59"/>
+      <c r="F29" s="58">
+        <v>0</v>
+      </c>
+      <c r="G29" s="58">
+        <v>0</v>
+      </c>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
       <c r="J29" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K29" s="61">
+      <c r="K29" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L29" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A30" s="28" t="s">
+    <row r="30" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="C30" s="57"/>
-      <c r="D30" s="59"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="58"/>
       <c r="E30" s="14">
         <f t="shared" ref="E30:E150" si="4">SUM(C30:D30)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="59">
-[...6 lines deleted...]
-      <c r="I30" s="59"/>
+      <c r="F30" s="58">
+        <v>0</v>
+      </c>
+      <c r="G30" s="58">
+        <v>0</v>
+      </c>
+      <c r="H30" s="58"/>
+      <c r="I30" s="58"/>
       <c r="J30" s="14">
         <f t="shared" ref="J30:J93" si="5">SUM(F30:G30)</f>
         <v>0</v>
       </c>
-      <c r="K30" s="61">
+      <c r="K30" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L30" s="14">
         <f t="shared" ref="L30:L93" si="6">G30</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A31" s="28" t="s">
+    <row r="31" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="66" t="s">
         <v>59</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="C31" s="57"/>
-      <c r="D31" s="59"/>
+      <c r="C31" s="56"/>
+      <c r="D31" s="58"/>
       <c r="E31" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F31" s="59">
-[...6 lines deleted...]
-      <c r="I31" s="59"/>
+      <c r="F31" s="58">
+        <v>0</v>
+      </c>
+      <c r="G31" s="58">
+        <v>0</v>
+      </c>
+      <c r="H31" s="58"/>
+      <c r="I31" s="58"/>
       <c r="J31" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K31" s="61">
+      <c r="K31" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L31" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A32" s="28" t="s">
+    <row r="32" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="66" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="C32" s="57"/>
-      <c r="D32" s="59"/>
+      <c r="C32" s="56"/>
+      <c r="D32" s="58"/>
       <c r="E32" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F32" s="59">
-[...6 lines deleted...]
-      <c r="I32" s="59"/>
+      <c r="F32" s="58">
+        <v>0</v>
+      </c>
+      <c r="G32" s="58">
+        <v>0</v>
+      </c>
+      <c r="H32" s="58"/>
+      <c r="I32" s="58"/>
       <c r="J32" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K32" s="61">
+      <c r="K32" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L32" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A33" s="28" t="s">
+    <row r="33" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="66" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="57"/>
-      <c r="D33" s="59"/>
+      <c r="C33" s="56"/>
+      <c r="D33" s="58"/>
       <c r="E33" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F33" s="59">
-[...6 lines deleted...]
-      <c r="I33" s="59"/>
+      <c r="F33" s="58">
+        <v>0</v>
+      </c>
+      <c r="G33" s="58">
+        <v>0</v>
+      </c>
+      <c r="H33" s="58"/>
+      <c r="I33" s="58"/>
       <c r="J33" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K33" s="61">
+      <c r="K33" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L33" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A34" s="28" t="s">
+    <row r="34" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="66" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="C34" s="57"/>
-      <c r="D34" s="60"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="59"/>
       <c r="E34" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F34" s="59">
-[...6 lines deleted...]
-      <c r="I34" s="59"/>
+      <c r="F34" s="58">
+        <v>0</v>
+      </c>
+      <c r="G34" s="58">
+        <v>0</v>
+      </c>
+      <c r="H34" s="58"/>
+      <c r="I34" s="58"/>
       <c r="J34" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K34" s="61">
+      <c r="K34" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L34" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A35" s="28" t="s">
+    <row r="35" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="C35" s="57"/>
-      <c r="D35" s="59"/>
+      <c r="C35" s="56"/>
+      <c r="D35" s="58"/>
       <c r="E35" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F35" s="59">
-[...6 lines deleted...]
-      <c r="I35" s="59"/>
+      <c r="F35" s="58">
+        <v>0</v>
+      </c>
+      <c r="G35" s="58">
+        <v>0</v>
+      </c>
+      <c r="H35" s="58"/>
+      <c r="I35" s="58"/>
       <c r="J35" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K35" s="61">
+      <c r="K35" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L35" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A36" s="28" t="s">
+    <row r="36" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="C36" s="57"/>
-      <c r="D36" s="59"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="58"/>
       <c r="E36" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F36" s="59">
-[...6 lines deleted...]
-      <c r="I36" s="59"/>
+      <c r="F36" s="58">
+        <v>0</v>
+      </c>
+      <c r="G36" s="58">
+        <v>0</v>
+      </c>
+      <c r="H36" s="58"/>
+      <c r="I36" s="58"/>
       <c r="J36" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K36" s="61">
+      <c r="K36" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L36" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A37" s="28" t="s">
+    <row r="37" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C37" s="57"/>
-      <c r="D37" s="59"/>
+      <c r="C37" s="56"/>
+      <c r="D37" s="58"/>
       <c r="E37" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F37" s="59">
-[...6 lines deleted...]
-      <c r="I37" s="59"/>
+      <c r="F37" s="58">
+        <v>0</v>
+      </c>
+      <c r="G37" s="58">
+        <v>0</v>
+      </c>
+      <c r="H37" s="58"/>
+      <c r="I37" s="58"/>
       <c r="J37" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K37" s="61">
+      <c r="K37" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L37" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A38" s="28" t="s">
+    <row r="38" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="66" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="C38" s="57"/>
-      <c r="D38" s="59"/>
+      <c r="C38" s="56"/>
+      <c r="D38" s="58"/>
       <c r="E38" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F38" s="59">
-[...6 lines deleted...]
-      <c r="I38" s="59"/>
+      <c r="F38" s="58">
+        <v>0</v>
+      </c>
+      <c r="G38" s="58">
+        <v>0</v>
+      </c>
+      <c r="H38" s="58"/>
+      <c r="I38" s="58"/>
       <c r="J38" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K38" s="61">
+      <c r="K38" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L38" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A39" s="28" t="s">
+    <row r="39" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A39" s="66" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="C39" s="57"/>
-      <c r="D39" s="59"/>
+      <c r="C39" s="56"/>
+      <c r="D39" s="58"/>
       <c r="E39" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F39" s="59">
-[...6 lines deleted...]
-      <c r="I39" s="59"/>
+      <c r="F39" s="58">
+        <v>0</v>
+      </c>
+      <c r="G39" s="58">
+        <v>0</v>
+      </c>
+      <c r="H39" s="58"/>
+      <c r="I39" s="58"/>
       <c r="J39" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K39" s="61">
+      <c r="K39" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L39" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A40" s="28" t="s">
+    <row r="40" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A40" s="66" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="C40" s="57"/>
-      <c r="D40" s="59"/>
+      <c r="C40" s="56"/>
+      <c r="D40" s="58"/>
       <c r="E40" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F40" s="59">
-[...6 lines deleted...]
-      <c r="I40" s="59"/>
+      <c r="F40" s="58">
+        <v>0</v>
+      </c>
+      <c r="G40" s="58">
+        <v>0</v>
+      </c>
+      <c r="H40" s="58"/>
+      <c r="I40" s="58"/>
       <c r="J40" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K40" s="61">
+      <c r="K40" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L40" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A41" s="28" t="s">
+    <row r="41" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A41" s="66" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="C41" s="57"/>
-      <c r="D41" s="59"/>
+      <c r="C41" s="56"/>
+      <c r="D41" s="58"/>
       <c r="E41" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F41" s="59">
-[...6 lines deleted...]
-      <c r="I41" s="59"/>
+      <c r="F41" s="58">
+        <v>0</v>
+      </c>
+      <c r="G41" s="58">
+        <v>0</v>
+      </c>
+      <c r="H41" s="58"/>
+      <c r="I41" s="58"/>
       <c r="J41" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K41" s="61">
+      <c r="K41" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L41" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A42" s="28" t="s">
+    <row r="42" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="66" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="C42" s="57"/>
-      <c r="D42" s="59"/>
+      <c r="C42" s="56"/>
+      <c r="D42" s="58"/>
       <c r="E42" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F42" s="59">
-[...6 lines deleted...]
-      <c r="I42" s="59"/>
+      <c r="F42" s="58">
+        <v>0</v>
+      </c>
+      <c r="G42" s="58">
+        <v>0</v>
+      </c>
+      <c r="H42" s="58"/>
+      <c r="I42" s="58"/>
       <c r="J42" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K42" s="61">
+      <c r="K42" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L42" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A43" s="28" t="s">
+    <row r="43" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="66" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C43" s="57"/>
-      <c r="D43" s="59"/>
+      <c r="C43" s="56"/>
+      <c r="D43" s="58"/>
       <c r="E43" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F43" s="59">
-[...6 lines deleted...]
-      <c r="I43" s="59"/>
+      <c r="F43" s="58">
+        <v>0</v>
+      </c>
+      <c r="G43" s="58">
+        <v>0</v>
+      </c>
+      <c r="H43" s="58"/>
+      <c r="I43" s="58"/>
       <c r="J43" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K43" s="61">
+      <c r="K43" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L43" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A44" s="28" t="s">
+    <row r="44" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="C44" s="57"/>
-      <c r="D44" s="59"/>
+      <c r="C44" s="56"/>
+      <c r="D44" s="58"/>
       <c r="E44" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F44" s="59">
-[...6 lines deleted...]
-      <c r="I44" s="59"/>
+      <c r="F44" s="58">
+        <v>0</v>
+      </c>
+      <c r="G44" s="58">
+        <v>0</v>
+      </c>
+      <c r="H44" s="58"/>
+      <c r="I44" s="58"/>
       <c r="J44" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K44" s="61">
+      <c r="K44" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L44" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A45" s="28" t="s">
+    <row r="45" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="66" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="C45" s="57"/>
-      <c r="D45" s="59"/>
+      <c r="C45" s="56"/>
+      <c r="D45" s="58"/>
       <c r="E45" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F45" s="59">
-[...6 lines deleted...]
-      <c r="I45" s="59"/>
+      <c r="F45" s="58">
+        <v>0</v>
+      </c>
+      <c r="G45" s="58">
+        <v>0</v>
+      </c>
+      <c r="H45" s="58"/>
+      <c r="I45" s="58"/>
       <c r="J45" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K45" s="61">
+      <c r="K45" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L45" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A46" s="28" t="s">
+    <row r="46" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A46" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="C46" s="57"/>
-      <c r="D46" s="59"/>
+      <c r="C46" s="56"/>
+      <c r="D46" s="58"/>
       <c r="E46" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F46" s="59">
-[...6 lines deleted...]
-      <c r="I46" s="59"/>
+      <c r="F46" s="58">
+        <v>0</v>
+      </c>
+      <c r="G46" s="58">
+        <v>0</v>
+      </c>
+      <c r="H46" s="58"/>
+      <c r="I46" s="58"/>
       <c r="J46" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K46" s="61">
+      <c r="K46" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L46" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A47" s="28" t="s">
+    <row r="47" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="66" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="C47" s="57"/>
-      <c r="D47" s="59"/>
+      <c r="C47" s="56"/>
+      <c r="D47" s="58"/>
       <c r="E47" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F47" s="59">
-[...6 lines deleted...]
-      <c r="I47" s="59"/>
+      <c r="F47" s="58">
+        <v>0</v>
+      </c>
+      <c r="G47" s="58">
+        <v>0</v>
+      </c>
+      <c r="H47" s="58"/>
+      <c r="I47" s="58"/>
       <c r="J47" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K47" s="61">
+      <c r="K47" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L47" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A48" s="28" t="s">
+    <row r="48" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="C48" s="57"/>
-      <c r="D48" s="60"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="59"/>
       <c r="E48" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F48" s="59">
-[...6 lines deleted...]
-      <c r="I48" s="59"/>
+      <c r="F48" s="58">
+        <v>0</v>
+      </c>
+      <c r="G48" s="58">
+        <v>0</v>
+      </c>
+      <c r="H48" s="58"/>
+      <c r="I48" s="58"/>
       <c r="J48" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K48" s="61">
+      <c r="K48" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L48" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A49" s="28" t="s">
+    <row r="49" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="66" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="C49" s="57"/>
-      <c r="D49" s="59"/>
+      <c r="C49" s="56"/>
+      <c r="D49" s="58"/>
       <c r="E49" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F49" s="59">
-[...6 lines deleted...]
-      <c r="I49" s="59"/>
+      <c r="F49" s="58">
+        <v>0</v>
+      </c>
+      <c r="G49" s="58">
+        <v>0</v>
+      </c>
+      <c r="H49" s="58"/>
+      <c r="I49" s="58"/>
       <c r="J49" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K49" s="61">
+      <c r="K49" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L49" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A50" s="28" t="s">
+    <row r="50" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="66" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="C50" s="57"/>
-      <c r="D50" s="60"/>
+      <c r="C50" s="56"/>
+      <c r="D50" s="59"/>
       <c r="E50" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F50" s="59">
-[...6 lines deleted...]
-      <c r="I50" s="59"/>
+      <c r="F50" s="58">
+        <v>0</v>
+      </c>
+      <c r="G50" s="58">
+        <v>0</v>
+      </c>
+      <c r="H50" s="58"/>
+      <c r="I50" s="58"/>
       <c r="J50" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K50" s="61">
+      <c r="K50" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L50" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A51" s="28" t="s">
+    <row r="51" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="66" t="s">
         <v>94</v>
       </c>
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C51" s="57"/>
-      <c r="D51" s="60"/>
+      <c r="C51" s="56"/>
+      <c r="D51" s="59"/>
       <c r="E51" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F51" s="59">
-[...6 lines deleted...]
-      <c r="I51" s="59"/>
+      <c r="F51" s="58">
+        <v>0</v>
+      </c>
+      <c r="G51" s="58">
+        <v>0</v>
+      </c>
+      <c r="H51" s="58"/>
+      <c r="I51" s="58"/>
       <c r="J51" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K51" s="61">
+      <c r="K51" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L51" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A52" s="28" t="s">
+    <row r="52" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="66" t="s">
         <v>95</v>
       </c>
-      <c r="B52" s="65" t="s">
+      <c r="B52" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C52" s="57"/>
-      <c r="D52" s="60"/>
+      <c r="C52" s="56"/>
+      <c r="D52" s="59"/>
       <c r="E52" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F52" s="59">
-[...6 lines deleted...]
-      <c r="I52" s="59"/>
+      <c r="F52" s="58">
+        <v>0</v>
+      </c>
+      <c r="G52" s="58">
+        <v>0</v>
+      </c>
+      <c r="H52" s="58"/>
+      <c r="I52" s="58"/>
       <c r="J52" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K52" s="61">
+      <c r="K52" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L52" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A53" s="28" t="s">
+    <row r="53" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="66" t="s">
         <v>96</v>
       </c>
-      <c r="B53" s="65" t="s">
+      <c r="B53" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C53" s="57"/>
-      <c r="D53" s="60"/>
+      <c r="C53" s="56"/>
+      <c r="D53" s="59"/>
       <c r="E53" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F53" s="59">
-[...6 lines deleted...]
-      <c r="I53" s="59"/>
+      <c r="F53" s="58">
+        <v>0</v>
+      </c>
+      <c r="G53" s="58">
+        <v>0</v>
+      </c>
+      <c r="H53" s="58"/>
+      <c r="I53" s="58"/>
       <c r="J53" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K53" s="61">
+      <c r="K53" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L53" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A54" s="28" t="s">
+    <row r="54" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="66" t="s">
         <v>97</v>
       </c>
-      <c r="B54" s="65" t="s">
+      <c r="B54" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C54" s="57"/>
-      <c r="D54" s="60"/>
+      <c r="C54" s="56"/>
+      <c r="D54" s="59"/>
       <c r="E54" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F54" s="59">
-[...6 lines deleted...]
-      <c r="I54" s="59"/>
+      <c r="F54" s="58">
+        <v>0</v>
+      </c>
+      <c r="G54" s="58">
+        <v>0</v>
+      </c>
+      <c r="H54" s="58"/>
+      <c r="I54" s="58"/>
       <c r="J54" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K54" s="61">
+      <c r="K54" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L54" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A55" s="28" t="s">
+    <row r="55" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="B55" s="65" t="s">
+      <c r="B55" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C55" s="57"/>
-      <c r="D55" s="60"/>
+      <c r="C55" s="56"/>
+      <c r="D55" s="59"/>
       <c r="E55" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F55" s="59">
-[...6 lines deleted...]
-      <c r="I55" s="59"/>
+      <c r="F55" s="58">
+        <v>0</v>
+      </c>
+      <c r="G55" s="58">
+        <v>0</v>
+      </c>
+      <c r="H55" s="58"/>
+      <c r="I55" s="58"/>
       <c r="J55" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K55" s="61">
+      <c r="K55" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L55" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A56" s="28" t="s">
+    <row r="56" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="66" t="s">
         <v>99</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C56" s="57"/>
-      <c r="D56" s="60"/>
+      <c r="C56" s="56"/>
+      <c r="D56" s="59"/>
       <c r="E56" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F56" s="59">
-[...6 lines deleted...]
-      <c r="I56" s="59"/>
+      <c r="F56" s="58">
+        <v>0</v>
+      </c>
+      <c r="G56" s="58">
+        <v>0</v>
+      </c>
+      <c r="H56" s="58"/>
+      <c r="I56" s="58"/>
       <c r="J56" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K56" s="61">
+      <c r="K56" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L56" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A57" s="28" t="s">
+    <row r="57" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="66" t="s">
         <v>100</v>
       </c>
-      <c r="B57" s="65" t="s">
+      <c r="B57" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C57" s="57"/>
-      <c r="D57" s="60"/>
+      <c r="C57" s="56"/>
+      <c r="D57" s="59"/>
       <c r="E57" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F57" s="59">
-[...6 lines deleted...]
-      <c r="I57" s="59"/>
+      <c r="F57" s="58">
+        <v>0</v>
+      </c>
+      <c r="G57" s="58">
+        <v>0</v>
+      </c>
+      <c r="H57" s="58"/>
+      <c r="I57" s="58"/>
       <c r="J57" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K57" s="61">
+      <c r="K57" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L57" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A58" s="28" t="s">
+    <row r="58" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="B58" s="65" t="s">
+      <c r="B58" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C58" s="57"/>
-      <c r="D58" s="60"/>
+      <c r="C58" s="56"/>
+      <c r="D58" s="59"/>
       <c r="E58" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F58" s="59">
-[...6 lines deleted...]
-      <c r="I58" s="59"/>
+      <c r="F58" s="58">
+        <v>0</v>
+      </c>
+      <c r="G58" s="58">
+        <v>0</v>
+      </c>
+      <c r="H58" s="58"/>
+      <c r="I58" s="58"/>
       <c r="J58" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K58" s="61">
+      <c r="K58" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L58" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A59" s="28" t="s">
+    <row r="59" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="66" t="s">
         <v>102</v>
       </c>
-      <c r="B59" s="65" t="s">
+      <c r="B59" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C59" s="57"/>
-      <c r="D59" s="60"/>
+      <c r="C59" s="56"/>
+      <c r="D59" s="59"/>
       <c r="E59" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F59" s="59">
-[...6 lines deleted...]
-      <c r="I59" s="59"/>
+      <c r="F59" s="58">
+        <v>0</v>
+      </c>
+      <c r="G59" s="58">
+        <v>0</v>
+      </c>
+      <c r="H59" s="58"/>
+      <c r="I59" s="58"/>
       <c r="J59" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K59" s="61">
+      <c r="K59" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L59" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A60" s="28" t="s">
+    <row r="60" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60" s="66" t="s">
         <v>103</v>
       </c>
-      <c r="B60" s="65" t="s">
+      <c r="B60" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C60" s="57"/>
-      <c r="D60" s="60"/>
+      <c r="C60" s="56"/>
+      <c r="D60" s="59"/>
       <c r="E60" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F60" s="59">
-[...6 lines deleted...]
-      <c r="I60" s="59"/>
+      <c r="F60" s="58">
+        <v>0</v>
+      </c>
+      <c r="G60" s="58">
+        <v>0</v>
+      </c>
+      <c r="H60" s="58"/>
+      <c r="I60" s="58"/>
       <c r="J60" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K60" s="61">
+      <c r="K60" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L60" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A61" s="28" t="s">
+    <row r="61" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="66" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C61" s="57"/>
-      <c r="D61" s="60"/>
+      <c r="C61" s="56"/>
+      <c r="D61" s="59"/>
       <c r="E61" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F61" s="59">
-[...6 lines deleted...]
-      <c r="I61" s="59"/>
+      <c r="F61" s="58">
+        <v>0</v>
+      </c>
+      <c r="G61" s="58">
+        <v>0</v>
+      </c>
+      <c r="H61" s="58"/>
+      <c r="I61" s="58"/>
       <c r="J61" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K61" s="61">
+      <c r="K61" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L61" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A62" s="28" t="s">
+    <row r="62" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A62" s="66" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="C62" s="57"/>
-      <c r="D62" s="60"/>
+      <c r="C62" s="56"/>
+      <c r="D62" s="59"/>
       <c r="E62" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F62" s="59">
-[...6 lines deleted...]
-      <c r="I62" s="59"/>
+      <c r="F62" s="58">
+        <v>0</v>
+      </c>
+      <c r="G62" s="58">
+        <v>0</v>
+      </c>
+      <c r="H62" s="58"/>
+      <c r="I62" s="58"/>
       <c r="J62" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K62" s="61">
+      <c r="K62" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L62" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A63" s="28" t="s">
+    <row r="63" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="66" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="C63" s="57"/>
-      <c r="D63" s="60"/>
+      <c r="C63" s="56"/>
+      <c r="D63" s="59"/>
       <c r="E63" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F63" s="59">
-[...6 lines deleted...]
-      <c r="I63" s="59"/>
+      <c r="F63" s="58">
+        <v>0</v>
+      </c>
+      <c r="G63" s="58">
+        <v>0</v>
+      </c>
+      <c r="H63" s="58"/>
+      <c r="I63" s="58"/>
       <c r="J63" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K63" s="61">
+      <c r="K63" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L63" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A64" s="28" t="s">
+    <row r="64" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A64" s="66" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="C64" s="57"/>
-      <c r="D64" s="60"/>
+      <c r="C64" s="56"/>
+      <c r="D64" s="59"/>
       <c r="E64" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F64" s="59">
-[...6 lines deleted...]
-      <c r="I64" s="59"/>
+      <c r="F64" s="58">
+        <v>0</v>
+      </c>
+      <c r="G64" s="58">
+        <v>0</v>
+      </c>
+      <c r="H64" s="58"/>
+      <c r="I64" s="58"/>
       <c r="J64" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K64" s="61">
+      <c r="K64" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L64" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A65" s="28" t="s">
+    <row r="65" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A65" s="66" t="s">
         <v>115</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="C65" s="57"/>
-      <c r="D65" s="60"/>
+      <c r="C65" s="56"/>
+      <c r="D65" s="59"/>
       <c r="E65" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F65" s="59">
-[...6 lines deleted...]
-      <c r="I65" s="59"/>
+      <c r="F65" s="58">
+        <v>0</v>
+      </c>
+      <c r="G65" s="58">
+        <v>0</v>
+      </c>
+      <c r="H65" s="58"/>
+      <c r="I65" s="58"/>
       <c r="J65" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K65" s="61">
+      <c r="K65" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L65" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A66" s="28" t="s">
+    <row r="66" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="C66" s="57"/>
-      <c r="D66" s="60"/>
+      <c r="C66" s="56"/>
+      <c r="D66" s="59"/>
       <c r="E66" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F66" s="59">
-[...6 lines deleted...]
-      <c r="I66" s="59"/>
+      <c r="F66" s="58">
+        <v>0</v>
+      </c>
+      <c r="G66" s="58">
+        <v>0</v>
+      </c>
+      <c r="H66" s="58"/>
+      <c r="I66" s="58"/>
       <c r="J66" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K66" s="61">
+      <c r="K66" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L66" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A67" s="28" t="s">
+    <row r="67" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="66" t="s">
         <v>117</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="C67" s="57"/>
-      <c r="D67" s="60"/>
+      <c r="C67" s="56"/>
+      <c r="D67" s="59"/>
       <c r="E67" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F67" s="59">
-[...6 lines deleted...]
-      <c r="I67" s="59"/>
+      <c r="F67" s="58">
+        <v>0</v>
+      </c>
+      <c r="G67" s="58">
+        <v>0</v>
+      </c>
+      <c r="H67" s="58"/>
+      <c r="I67" s="58"/>
       <c r="J67" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K67" s="61">
+      <c r="K67" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L67" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:12" ht="24.6" x14ac:dyDescent="0.3">
-      <c r="A68" s="28" t="s">
+    <row r="68" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A68" s="66" t="s">
         <v>127</v>
       </c>
       <c r="B68" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="C68" s="57"/>
-      <c r="D68" s="59"/>
+      <c r="C68" s="56"/>
+      <c r="D68" s="58"/>
       <c r="E68" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F68" s="59">
-[...6 lines deleted...]
-      <c r="I68" s="59"/>
+      <c r="F68" s="58">
+        <v>0</v>
+      </c>
+      <c r="G68" s="58">
+        <v>0</v>
+      </c>
+      <c r="H68" s="58"/>
+      <c r="I68" s="58"/>
       <c r="J68" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K68" s="61">
+      <c r="K68" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L68" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A69" s="28" t="s">
+    <row r="69" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="66" t="s">
         <v>120</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="C69" s="57"/>
-      <c r="D69" s="59"/>
+      <c r="C69" s="56"/>
+      <c r="D69" s="58"/>
       <c r="E69" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F69" s="59">
-[...6 lines deleted...]
-      <c r="I69" s="59"/>
+      <c r="F69" s="58">
+        <v>0</v>
+      </c>
+      <c r="G69" s="58">
+        <v>0</v>
+      </c>
+      <c r="H69" s="58"/>
+      <c r="I69" s="58"/>
       <c r="J69" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K69" s="61">
+      <c r="K69" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L69" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A70" s="28" t="s">
+    <row r="70" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="66" t="s">
         <v>121</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="C70" s="57"/>
-      <c r="D70" s="59"/>
+      <c r="C70" s="56"/>
+      <c r="D70" s="58"/>
       <c r="E70" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F70" s="59">
-[...6 lines deleted...]
-      <c r="I70" s="59"/>
+      <c r="F70" s="58">
+        <v>0</v>
+      </c>
+      <c r="G70" s="58">
+        <v>0</v>
+      </c>
+      <c r="H70" s="58"/>
+      <c r="I70" s="58"/>
       <c r="J70" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K70" s="61">
+      <c r="K70" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L70" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A71" s="28" t="s">
+    <row r="71" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="66" t="s">
         <v>122</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C71" s="57"/>
-      <c r="D71" s="59"/>
+      <c r="C71" s="56"/>
+      <c r="D71" s="58"/>
       <c r="E71" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F71" s="59">
-[...6 lines deleted...]
-      <c r="I71" s="59"/>
+      <c r="F71" s="58">
+        <v>0</v>
+      </c>
+      <c r="G71" s="58">
+        <v>0</v>
+      </c>
+      <c r="H71" s="58"/>
+      <c r="I71" s="58"/>
       <c r="J71" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K71" s="61">
+      <c r="K71" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L71" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A72" s="28" t="s">
+    <row r="72" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="66" t="s">
         <v>124</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="C72" s="57"/>
-      <c r="D72" s="59"/>
+      <c r="C72" s="56"/>
+      <c r="D72" s="58"/>
       <c r="E72" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F72" s="59">
-[...6 lines deleted...]
-      <c r="I72" s="59"/>
+      <c r="F72" s="58">
+        <v>0</v>
+      </c>
+      <c r="G72" s="58">
+        <v>0</v>
+      </c>
+      <c r="H72" s="58"/>
+      <c r="I72" s="58"/>
       <c r="J72" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K72" s="61">
+      <c r="K72" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L72" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A73" s="28" t="s">
+    <row r="73" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A73" s="66" t="s">
         <v>126</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="C73" s="57"/>
-      <c r="D73" s="59"/>
+      <c r="C73" s="56"/>
+      <c r="D73" s="58"/>
       <c r="E73" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F73" s="59">
-[...6 lines deleted...]
-      <c r="I73" s="59"/>
+      <c r="F73" s="58">
+        <v>0</v>
+      </c>
+      <c r="G73" s="58">
+        <v>0</v>
+      </c>
+      <c r="H73" s="58"/>
+      <c r="I73" s="58"/>
       <c r="J73" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K73" s="61">
+      <c r="K73" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L73" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:12" ht="24.6" x14ac:dyDescent="0.3">
-      <c r="A74" s="28" t="s">
+    <row r="74" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A74" s="66" t="s">
         <v>128</v>
       </c>
       <c r="B74" s="19" t="s">
         <v>130</v>
       </c>
-      <c r="C74" s="57"/>
-      <c r="D74" s="59"/>
+      <c r="C74" s="56"/>
+      <c r="D74" s="58"/>
       <c r="E74" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F74" s="59">
-[...6 lines deleted...]
-      <c r="I74" s="59"/>
+      <c r="F74" s="58">
+        <v>0</v>
+      </c>
+      <c r="G74" s="58">
+        <v>0</v>
+      </c>
+      <c r="H74" s="58"/>
+      <c r="I74" s="58"/>
       <c r="J74" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K74" s="61">
+      <c r="K74" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L74" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:12" ht="24.6" x14ac:dyDescent="0.3">
-      <c r="A75" s="28" t="s">
+    <row r="75" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="66" t="s">
         <v>129</v>
       </c>
       <c r="B75" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="C75" s="57"/>
-      <c r="D75" s="59"/>
+      <c r="C75" s="56"/>
+      <c r="D75" s="58"/>
       <c r="E75" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F75" s="59">
-[...6 lines deleted...]
-      <c r="I75" s="59"/>
+      <c r="F75" s="58">
+        <v>0</v>
+      </c>
+      <c r="G75" s="58">
+        <v>0</v>
+      </c>
+      <c r="H75" s="58"/>
+      <c r="I75" s="58"/>
       <c r="J75" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K75" s="61">
+      <c r="K75" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L75" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A76" s="28" t="s">
+    <row r="76" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="66" t="s">
         <v>133</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="C76" s="57"/>
-      <c r="D76" s="59"/>
+      <c r="C76" s="56"/>
+      <c r="D76" s="58"/>
       <c r="E76" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F76" s="59">
-[...6 lines deleted...]
-      <c r="I76" s="59"/>
+      <c r="F76" s="58">
+        <v>0</v>
+      </c>
+      <c r="G76" s="58">
+        <v>0</v>
+      </c>
+      <c r="H76" s="58"/>
+      <c r="I76" s="58"/>
       <c r="J76" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K76" s="61">
+      <c r="K76" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L76" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A77" s="28" t="s">
+    <row r="77" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A77" s="66" t="s">
         <v>135</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="C77" s="57"/>
-      <c r="D77" s="59"/>
+      <c r="C77" s="56"/>
+      <c r="D77" s="58"/>
       <c r="E77" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F77" s="59">
-[...6 lines deleted...]
-      <c r="I77" s="59"/>
+      <c r="F77" s="58">
+        <v>0</v>
+      </c>
+      <c r="G77" s="58">
+        <v>0</v>
+      </c>
+      <c r="H77" s="58"/>
+      <c r="I77" s="58"/>
       <c r="J77" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K77" s="61">
+      <c r="K77" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L77" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A78" s="28" t="s">
+    <row r="78" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A78" s="66" t="s">
         <v>136</v>
       </c>
       <c r="B78" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="C78" s="57"/>
-[...9 lines deleted...]
-      <c r="I78" s="59"/>
+      <c r="C78" s="56"/>
+      <c r="D78" s="58"/>
+      <c r="E78" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F78" s="58">
+        <v>0</v>
+      </c>
+      <c r="G78" s="58">
+        <v>0</v>
+      </c>
+      <c r="H78" s="58"/>
+      <c r="I78" s="58"/>
       <c r="J78" s="14">
         <f>SUM(F78:G78)</f>
         <v>0</v>
       </c>
-      <c r="K78" s="61">
+      <c r="K78" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L78" s="14">
         <f>G78</f>
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A79" s="28" t="s">
+    <row r="79" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A79" s="66" t="s">
         <v>137</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C79" s="57"/>
-      <c r="D79" s="59"/>
+      <c r="C79" s="56"/>
+      <c r="D79" s="58"/>
       <c r="E79" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F79" s="59">
-[...6 lines deleted...]
-      <c r="I79" s="59"/>
+      <c r="F79" s="58">
+        <v>0</v>
+      </c>
+      <c r="G79" s="58">
+        <v>0</v>
+      </c>
+      <c r="H79" s="58"/>
+      <c r="I79" s="58"/>
       <c r="J79" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K79" s="61">
+      <c r="K79" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L79" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A80" s="29" t="s">
+    <row r="80" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="67" t="s">
         <v>137</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="C80" s="57"/>
-      <c r="D80" s="59"/>
+      <c r="C80" s="56"/>
+      <c r="D80" s="58"/>
       <c r="E80" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F80" s="59">
-[...6 lines deleted...]
-      <c r="I80" s="59"/>
+      <c r="F80" s="58">
+        <v>0</v>
+      </c>
+      <c r="G80" s="58">
+        <v>0</v>
+      </c>
+      <c r="H80" s="58"/>
+      <c r="I80" s="58"/>
       <c r="J80" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K80" s="61">
+      <c r="K80" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L80" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A81" s="28" t="s">
+    <row r="81" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="66" t="s">
         <v>140</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="C81" s="57"/>
-      <c r="D81" s="59"/>
+      <c r="C81" s="56"/>
+      <c r="D81" s="58"/>
       <c r="E81" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F81" s="59">
-[...6 lines deleted...]
-      <c r="I81" s="59"/>
+      <c r="F81" s="58">
+        <v>0</v>
+      </c>
+      <c r="G81" s="58">
+        <v>0</v>
+      </c>
+      <c r="H81" s="58"/>
+      <c r="I81" s="58"/>
       <c r="J81" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K81" s="61">
+      <c r="K81" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L81" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:12" ht="24.6" x14ac:dyDescent="0.3">
-      <c r="A82" s="28" t="s">
+    <row r="82" spans="1:12" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="A82" s="66" t="s">
         <v>142</v>
       </c>
       <c r="B82" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="C82" s="57"/>
-      <c r="D82" s="59"/>
+      <c r="C82" s="56"/>
+      <c r="D82" s="58"/>
       <c r="E82" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F82" s="59">
-[...6 lines deleted...]
-      <c r="I82" s="59"/>
+      <c r="F82" s="58">
+        <v>0</v>
+      </c>
+      <c r="G82" s="58">
+        <v>0</v>
+      </c>
+      <c r="H82" s="58"/>
+      <c r="I82" s="58"/>
       <c r="J82" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K82" s="61">
+      <c r="K82" s="60">
         <f t="shared" ref="K82:K115" si="7">IF(E82=0,0,(J82/E82))</f>
         <v>0</v>
       </c>
       <c r="L82" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A83" s="28" t="s">
+    <row r="83" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="66" t="s">
         <v>143</v>
       </c>
-      <c r="B83" s="65" t="s">
+      <c r="B83" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C83" s="57"/>
-      <c r="D83" s="59"/>
+      <c r="C83" s="56"/>
+      <c r="D83" s="58"/>
       <c r="E83" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F83" s="59">
-[...6 lines deleted...]
-      <c r="I83" s="59"/>
+      <c r="F83" s="58">
+        <v>0</v>
+      </c>
+      <c r="G83" s="58">
+        <v>0</v>
+      </c>
+      <c r="H83" s="58"/>
+      <c r="I83" s="58"/>
       <c r="J83" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K83" s="61">
+      <c r="K83" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L83" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A84" s="28" t="s">
+    <row r="84" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="66" t="s">
         <v>144</v>
       </c>
-      <c r="B84" s="65" t="s">
+      <c r="B84" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C84" s="57"/>
-      <c r="D84" s="59"/>
+      <c r="C84" s="56"/>
+      <c r="D84" s="58"/>
       <c r="E84" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F84" s="59">
-[...6 lines deleted...]
-      <c r="I84" s="59"/>
+      <c r="F84" s="58">
+        <v>0</v>
+      </c>
+      <c r="G84" s="58">
+        <v>0</v>
+      </c>
+      <c r="H84" s="58"/>
+      <c r="I84" s="58"/>
       <c r="J84" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K84" s="61">
+      <c r="K84" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L84" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="85" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A85" s="28" t="s">
+    <row r="85" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="66" t="s">
         <v>147</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="C85" s="57"/>
-      <c r="D85" s="59"/>
+      <c r="C85" s="56"/>
+      <c r="D85" s="58"/>
       <c r="E85" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F85" s="59">
-[...6 lines deleted...]
-      <c r="I85" s="59"/>
+      <c r="F85" s="58">
+        <v>0</v>
+      </c>
+      <c r="G85" s="58">
+        <v>0</v>
+      </c>
+      <c r="H85" s="58"/>
+      <c r="I85" s="58"/>
       <c r="J85" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K85" s="61">
+      <c r="K85" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L85" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="86" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A86" s="28" t="s">
+    <row r="86" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="66" t="s">
         <v>148</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="C86" s="57"/>
-      <c r="D86" s="59"/>
+      <c r="C86" s="56"/>
+      <c r="D86" s="58"/>
       <c r="E86" s="14">
         <f>SUM(C86:D86)</f>
         <v>0</v>
       </c>
-      <c r="F86" s="59">
-[...6 lines deleted...]
-      <c r="I86" s="59"/>
+      <c r="F86" s="58">
+        <v>0</v>
+      </c>
+      <c r="G86" s="58">
+        <v>0</v>
+      </c>
+      <c r="H86" s="58"/>
+      <c r="I86" s="58"/>
       <c r="J86" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K86" s="61">
+      <c r="K86" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L86" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A87" s="28" t="s">
+    <row r="87" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A87" s="66" t="s">
         <v>152</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="C87" s="57"/>
-      <c r="D87" s="59"/>
+      <c r="C87" s="56"/>
+      <c r="D87" s="58"/>
       <c r="E87" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F87" s="59">
-[...6 lines deleted...]
-      <c r="I87" s="59"/>
+      <c r="F87" s="58">
+        <v>0</v>
+      </c>
+      <c r="G87" s="58">
+        <v>0</v>
+      </c>
+      <c r="H87" s="58"/>
+      <c r="I87" s="58"/>
       <c r="J87" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K87" s="61">
+      <c r="K87" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L87" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A88" s="28" t="s">
+    <row r="88" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="66" t="s">
         <v>153</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="C88" s="57"/>
-      <c r="D88" s="59"/>
+      <c r="C88" s="56"/>
+      <c r="D88" s="58"/>
       <c r="E88" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F88" s="59">
-[...6 lines deleted...]
-      <c r="I88" s="59"/>
+      <c r="F88" s="58">
+        <v>0</v>
+      </c>
+      <c r="G88" s="58">
+        <v>0</v>
+      </c>
+      <c r="H88" s="58"/>
+      <c r="I88" s="58"/>
       <c r="J88" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K88" s="61">
+      <c r="K88" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L88" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A89" s="28" t="s">
+    <row r="89" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="66" t="s">
         <v>154</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="C89" s="57"/>
-      <c r="D89" s="59"/>
+      <c r="C89" s="56"/>
+      <c r="D89" s="58"/>
       <c r="E89" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F89" s="59">
-[...6 lines deleted...]
-      <c r="I89" s="59"/>
+      <c r="F89" s="58">
+        <v>0</v>
+      </c>
+      <c r="G89" s="58">
+        <v>0</v>
+      </c>
+      <c r="H89" s="58"/>
+      <c r="I89" s="58"/>
       <c r="J89" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K89" s="61">
+      <c r="K89" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L89" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="90" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A90" s="28" t="s">
+    <row r="90" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A90" s="66" t="s">
         <v>155</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="C90" s="57"/>
-      <c r="D90" s="59"/>
+      <c r="C90" s="56"/>
+      <c r="D90" s="58"/>
       <c r="E90" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F90" s="59">
-[...6 lines deleted...]
-      <c r="I90" s="59"/>
+      <c r="F90" s="58">
+        <v>0</v>
+      </c>
+      <c r="G90" s="58">
+        <v>0</v>
+      </c>
+      <c r="H90" s="58"/>
+      <c r="I90" s="58"/>
       <c r="J90" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K90" s="61">
+      <c r="K90" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L90" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A91" s="28" t="s">
+    <row r="91" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A91" s="66" t="s">
         <v>156</v>
       </c>
-      <c r="B91" s="65" t="s">
+      <c r="B91" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C91" s="57"/>
-      <c r="D91" s="59"/>
+      <c r="C91" s="56"/>
+      <c r="D91" s="58"/>
       <c r="E91" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F91" s="59">
-[...6 lines deleted...]
-      <c r="I91" s="59"/>
+      <c r="F91" s="58">
+        <v>0</v>
+      </c>
+      <c r="G91" s="58">
+        <v>0</v>
+      </c>
+      <c r="H91" s="58"/>
+      <c r="I91" s="58"/>
       <c r="J91" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K91" s="61">
+      <c r="K91" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L91" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A92" s="28" t="s">
+    <row r="92" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="66" t="s">
         <v>157</v>
       </c>
-      <c r="B92" s="65" t="s">
+      <c r="B92" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C92" s="57"/>
-      <c r="D92" s="59"/>
+      <c r="C92" s="56"/>
+      <c r="D92" s="58"/>
       <c r="E92" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F92" s="59">
-[...6 lines deleted...]
-      <c r="I92" s="59"/>
+      <c r="F92" s="58">
+        <v>0</v>
+      </c>
+      <c r="G92" s="58">
+        <v>0</v>
+      </c>
+      <c r="H92" s="58"/>
+      <c r="I92" s="58"/>
       <c r="J92" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K92" s="61">
+      <c r="K92" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L92" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A93" s="28" t="s">
+    <row r="93" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A93" s="66" t="s">
         <v>217</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>218</v>
       </c>
-      <c r="C93" s="57"/>
-      <c r="D93" s="59"/>
+      <c r="C93" s="56"/>
+      <c r="D93" s="58"/>
       <c r="E93" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F93" s="59">
-[...6 lines deleted...]
-      <c r="I93" s="59"/>
+      <c r="F93" s="58">
+        <v>0</v>
+      </c>
+      <c r="G93" s="58">
+        <v>0</v>
+      </c>
+      <c r="H93" s="58"/>
+      <c r="I93" s="58"/>
       <c r="J93" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K93" s="61">
+      <c r="K93" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L93" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="94" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A94" s="28" t="s">
+    <row r="94" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A94" s="66" t="s">
         <v>220</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>219</v>
       </c>
-      <c r="C94" s="57"/>
-      <c r="D94" s="59"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="58"/>
       <c r="E94" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F94" s="59">
-[...6 lines deleted...]
-      <c r="I94" s="59"/>
+      <c r="F94" s="58">
+        <v>0</v>
+      </c>
+      <c r="G94" s="58">
+        <v>0</v>
+      </c>
+      <c r="H94" s="58"/>
+      <c r="I94" s="58"/>
       <c r="J94" s="14">
         <f t="shared" ref="J94:J136" si="8">SUM(F94:G94)</f>
         <v>0</v>
       </c>
-      <c r="K94" s="61">
+      <c r="K94" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L94" s="14">
         <f t="shared" ref="L94:L136" si="9">G94</f>
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A95" s="28" t="s">
+    <row r="95" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A95" s="66" t="s">
         <v>163</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>158</v>
       </c>
-      <c r="C95" s="57"/>
-      <c r="D95" s="59"/>
+      <c r="C95" s="56"/>
+      <c r="D95" s="58"/>
       <c r="E95" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F95" s="59">
-[...6 lines deleted...]
-      <c r="I95" s="59"/>
+      <c r="F95" s="58">
+        <v>0</v>
+      </c>
+      <c r="G95" s="58">
+        <v>0</v>
+      </c>
+      <c r="H95" s="58"/>
+      <c r="I95" s="58"/>
       <c r="J95" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K95" s="61">
+      <c r="K95" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L95" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A96" s="28" t="s">
+    <row r="96" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A96" s="66" t="s">
         <v>164</v>
       </c>
       <c r="B96" s="13" t="s">
         <v>159</v>
       </c>
-      <c r="C96" s="57"/>
-      <c r="D96" s="59"/>
+      <c r="C96" s="56"/>
+      <c r="D96" s="58"/>
       <c r="E96" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F96" s="59">
-[...6 lines deleted...]
-      <c r="I96" s="59"/>
+      <c r="F96" s="58">
+        <v>0</v>
+      </c>
+      <c r="G96" s="58">
+        <v>0</v>
+      </c>
+      <c r="H96" s="58"/>
+      <c r="I96" s="58"/>
       <c r="J96" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K96" s="61">
+      <c r="K96" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L96" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="97" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A97" s="28" t="s">
+    <row r="97" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A97" s="66" t="s">
         <v>165</v>
       </c>
       <c r="B97" s="13" t="s">
         <v>160</v>
       </c>
-      <c r="C97" s="57"/>
-      <c r="D97" s="59"/>
+      <c r="C97" s="56"/>
+      <c r="D97" s="58"/>
       <c r="E97" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F97" s="59">
-[...6 lines deleted...]
-      <c r="I97" s="59"/>
+      <c r="F97" s="58">
+        <v>0</v>
+      </c>
+      <c r="G97" s="58">
+        <v>0</v>
+      </c>
+      <c r="H97" s="58"/>
+      <c r="I97" s="58"/>
       <c r="J97" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K97" s="61">
+      <c r="K97" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L97" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="98" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A98" s="28" t="s">
+    <row r="98" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A98" s="66" t="s">
         <v>166</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>161</v>
       </c>
-      <c r="C98" s="57"/>
-      <c r="D98" s="59"/>
+      <c r="C98" s="56"/>
+      <c r="D98" s="58"/>
       <c r="E98" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F98" s="59">
-[...6 lines deleted...]
-      <c r="I98" s="59"/>
+      <c r="F98" s="58">
+        <v>0</v>
+      </c>
+      <c r="G98" s="58">
+        <v>0</v>
+      </c>
+      <c r="H98" s="58"/>
+      <c r="I98" s="58"/>
       <c r="J98" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K98" s="61">
+      <c r="K98" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L98" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="99" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A99" s="28" t="s">
+    <row r="99" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A99" s="66" t="s">
         <v>167</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="C99" s="57"/>
-      <c r="D99" s="59"/>
+      <c r="C99" s="56"/>
+      <c r="D99" s="58"/>
       <c r="E99" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F99" s="59">
-[...6 lines deleted...]
-      <c r="I99" s="59"/>
+      <c r="F99" s="58">
+        <v>0</v>
+      </c>
+      <c r="G99" s="58">
+        <v>0</v>
+      </c>
+      <c r="H99" s="58"/>
+      <c r="I99" s="58"/>
       <c r="J99" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K99" s="61">
+      <c r="K99" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L99" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="100" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A100" s="28" t="s">
+    <row r="100" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A100" s="66" t="s">
         <v>168</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="C100" s="57"/>
-      <c r="D100" s="59"/>
+      <c r="C100" s="56"/>
+      <c r="D100" s="58"/>
       <c r="E100" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F100" s="59">
-[...6 lines deleted...]
-      <c r="I100" s="59"/>
+      <c r="F100" s="58">
+        <v>0</v>
+      </c>
+      <c r="G100" s="58">
+        <v>0</v>
+      </c>
+      <c r="H100" s="58"/>
+      <c r="I100" s="58"/>
       <c r="J100" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K100" s="61">
+      <c r="K100" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L100" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="101" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A101" s="28" t="s">
+    <row r="101" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A101" s="66" t="s">
         <v>169</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="C101" s="57"/>
-      <c r="D101" s="59"/>
+      <c r="C101" s="56"/>
+      <c r="D101" s="58"/>
       <c r="E101" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F101" s="59">
-[...6 lines deleted...]
-      <c r="I101" s="59"/>
+      <c r="F101" s="58">
+        <v>0</v>
+      </c>
+      <c r="G101" s="58">
+        <v>0</v>
+      </c>
+      <c r="H101" s="58"/>
+      <c r="I101" s="58"/>
       <c r="J101" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K101" s="61">
+      <c r="K101" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L101" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="102" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A102" s="28" t="s">
+    <row r="102" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A102" s="66" t="s">
         <v>170</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="C102" s="57"/>
-      <c r="D102" s="59"/>
+      <c r="C102" s="56"/>
+      <c r="D102" s="58"/>
       <c r="E102" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F102" s="59">
-[...6 lines deleted...]
-      <c r="I102" s="59"/>
+      <c r="F102" s="58">
+        <v>0</v>
+      </c>
+      <c r="G102" s="58">
+        <v>0</v>
+      </c>
+      <c r="H102" s="58"/>
+      <c r="I102" s="58"/>
       <c r="J102" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K102" s="61">
+      <c r="K102" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L102" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A103" s="28" t="s">
+    <row r="103" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A103" s="66" t="s">
         <v>171</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="C103" s="57"/>
-      <c r="D103" s="59"/>
+      <c r="C103" s="56"/>
+      <c r="D103" s="58"/>
       <c r="E103" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F103" s="59">
-[...6 lines deleted...]
-      <c r="I103" s="59"/>
+      <c r="F103" s="58">
+        <v>0</v>
+      </c>
+      <c r="G103" s="58">
+        <v>0</v>
+      </c>
+      <c r="H103" s="58"/>
+      <c r="I103" s="58"/>
       <c r="J103" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K103" s="61">
+      <c r="K103" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L103" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A104" s="28" t="s">
+    <row r="104" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A104" s="66" t="s">
         <v>172</v>
       </c>
-      <c r="B104" s="65" t="s">
+      <c r="B104" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C104" s="57"/>
-      <c r="D104" s="59"/>
+      <c r="C104" s="56"/>
+      <c r="D104" s="58"/>
       <c r="E104" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F104" s="59">
-[...6 lines deleted...]
-      <c r="I104" s="59"/>
+      <c r="F104" s="58">
+        <v>0</v>
+      </c>
+      <c r="G104" s="58">
+        <v>0</v>
+      </c>
+      <c r="H104" s="58"/>
+      <c r="I104" s="58"/>
       <c r="J104" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K104" s="61">
+      <c r="K104" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L104" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="105" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A105" s="28" t="s">
+    <row r="105" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A105" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="B105" s="65" t="s">
+      <c r="B105" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C105" s="57"/>
-      <c r="D105" s="59"/>
+      <c r="C105" s="56"/>
+      <c r="D105" s="58"/>
       <c r="E105" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F105" s="59">
-[...6 lines deleted...]
-      <c r="I105" s="59"/>
+      <c r="F105" s="58">
+        <v>0</v>
+      </c>
+      <c r="G105" s="58">
+        <v>0</v>
+      </c>
+      <c r="H105" s="58"/>
+      <c r="I105" s="58"/>
       <c r="J105" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K105" s="61">
+      <c r="K105" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L105" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="106" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A106" s="28" t="s">
+    <row r="106" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A106" s="66" t="s">
         <v>180</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="C106" s="57"/>
-      <c r="D106" s="59"/>
+      <c r="C106" s="56"/>
+      <c r="D106" s="58"/>
       <c r="E106" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F106" s="59">
-[...6 lines deleted...]
-      <c r="I106" s="59"/>
+      <c r="F106" s="58">
+        <v>0</v>
+      </c>
+      <c r="G106" s="58">
+        <v>0</v>
+      </c>
+      <c r="H106" s="58"/>
+      <c r="I106" s="58"/>
       <c r="J106" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K106" s="61">
+      <c r="K106" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L106" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A107" s="28" t="s">
+    <row r="107" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A107" s="66" t="s">
         <v>181</v>
       </c>
       <c r="B107" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="C107" s="57"/>
-      <c r="D107" s="59"/>
+      <c r="C107" s="56"/>
+      <c r="D107" s="58"/>
       <c r="E107" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F107" s="59">
-[...6 lines deleted...]
-      <c r="I107" s="59"/>
+      <c r="F107" s="58">
+        <v>0</v>
+      </c>
+      <c r="G107" s="58">
+        <v>0</v>
+      </c>
+      <c r="H107" s="58"/>
+      <c r="I107" s="58"/>
       <c r="J107" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K107" s="61">
+      <c r="K107" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L107" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="108" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A108" s="28" t="s">
+    <row r="108" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A108" s="66" t="s">
         <v>182</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>175</v>
       </c>
-      <c r="C108" s="57"/>
-      <c r="D108" s="59"/>
+      <c r="C108" s="56"/>
+      <c r="D108" s="58"/>
       <c r="E108" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F108" s="59">
-[...6 lines deleted...]
-      <c r="I108" s="59"/>
+      <c r="F108" s="58">
+        <v>0</v>
+      </c>
+      <c r="G108" s="58">
+        <v>0</v>
+      </c>
+      <c r="H108" s="58"/>
+      <c r="I108" s="58"/>
       <c r="J108" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K108" s="61">
+      <c r="K108" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L108" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="109" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A109" s="28" t="s">
+    <row r="109" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A109" s="66" t="s">
         <v>183</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="C109" s="57"/>
-      <c r="D109" s="59"/>
+      <c r="C109" s="56"/>
+      <c r="D109" s="58"/>
       <c r="E109" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F109" s="59">
-[...6 lines deleted...]
-      <c r="I109" s="59"/>
+      <c r="F109" s="58">
+        <v>0</v>
+      </c>
+      <c r="G109" s="58">
+        <v>0</v>
+      </c>
+      <c r="H109" s="58"/>
+      <c r="I109" s="58"/>
       <c r="J109" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K109" s="61">
+      <c r="K109" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L109" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="110" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A110" s="28" t="s">
+    <row r="110" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A110" s="66" t="s">
         <v>184</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>176</v>
       </c>
-      <c r="C110" s="57"/>
-      <c r="D110" s="59"/>
+      <c r="C110" s="56"/>
+      <c r="D110" s="58"/>
       <c r="E110" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F110" s="59">
-[...6 lines deleted...]
-      <c r="I110" s="59"/>
+      <c r="F110" s="58">
+        <v>0</v>
+      </c>
+      <c r="G110" s="58">
+        <v>0</v>
+      </c>
+      <c r="H110" s="58"/>
+      <c r="I110" s="58"/>
       <c r="J110" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K110" s="61">
+      <c r="K110" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L110" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="111" spans="1:12" ht="36.6" x14ac:dyDescent="0.3">
-      <c r="A111" s="28" t="s">
+    <row r="111" spans="1:12" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="A111" s="66" t="s">
         <v>185</v>
       </c>
       <c r="B111" s="19" t="s">
         <v>178</v>
       </c>
-      <c r="C111" s="57"/>
-      <c r="D111" s="59"/>
+      <c r="C111" s="56"/>
+      <c r="D111" s="58"/>
       <c r="E111" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F111" s="59">
-[...6 lines deleted...]
-      <c r="I111" s="59"/>
+      <c r="F111" s="58">
+        <v>0</v>
+      </c>
+      <c r="G111" s="58">
+        <v>0</v>
+      </c>
+      <c r="H111" s="58"/>
+      <c r="I111" s="58"/>
       <c r="J111" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K111" s="61">
+      <c r="K111" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L111" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:12" ht="24.6" x14ac:dyDescent="0.3">
-      <c r="A112" s="28" t="s">
+    <row r="112" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A112" s="66" t="s">
         <v>186</v>
       </c>
       <c r="B112" s="19" t="s">
         <v>179</v>
       </c>
-      <c r="C112" s="57"/>
-      <c r="D112" s="59"/>
+      <c r="C112" s="56"/>
+      <c r="D112" s="58"/>
       <c r="E112" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F112" s="59">
-[...6 lines deleted...]
-      <c r="I112" s="59"/>
+      <c r="F112" s="58">
+        <v>0</v>
+      </c>
+      <c r="G112" s="58">
+        <v>0</v>
+      </c>
+      <c r="H112" s="58"/>
+      <c r="I112" s="58"/>
       <c r="J112" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K112" s="61">
+      <c r="K112" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L112" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="113" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A113" s="28" t="s">
+    <row r="113" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A113" s="66" t="s">
         <v>187</v>
       </c>
-      <c r="B113" s="65" t="s">
+      <c r="B113" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C113" s="57"/>
-      <c r="D113" s="59"/>
+      <c r="C113" s="56"/>
+      <c r="D113" s="58"/>
       <c r="E113" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F113" s="59">
-[...6 lines deleted...]
-      <c r="I113" s="59"/>
+      <c r="F113" s="58">
+        <v>0</v>
+      </c>
+      <c r="G113" s="58">
+        <v>0</v>
+      </c>
+      <c r="H113" s="58"/>
+      <c r="I113" s="58"/>
       <c r="J113" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K113" s="61">
+      <c r="K113" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L113" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A114" s="28" t="s">
+    <row r="114" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A114" s="66" t="s">
         <v>188</v>
       </c>
-      <c r="B114" s="65" t="s">
+      <c r="B114" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C114" s="57"/>
-      <c r="D114" s="59"/>
+      <c r="C114" s="56"/>
+      <c r="D114" s="58"/>
       <c r="E114" s="14">
         <f>SUM(C114:D114)</f>
         <v>0</v>
       </c>
-      <c r="F114" s="59">
-[...6 lines deleted...]
-      <c r="I114" s="59"/>
+      <c r="F114" s="58">
+        <v>0</v>
+      </c>
+      <c r="G114" s="58">
+        <v>0</v>
+      </c>
+      <c r="H114" s="58"/>
+      <c r="I114" s="58"/>
       <c r="J114" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K114" s="61">
+      <c r="K114" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L114" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="115" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="18"/>
       <c r="B115" s="13"/>
-      <c r="C115" s="57"/>
-      <c r="D115" s="59"/>
+      <c r="C115" s="56"/>
+      <c r="D115" s="58"/>
       <c r="E115" s="14">
         <f t="shared" ref="E115:E136" si="10">SUM(C115:D115)</f>
         <v>0</v>
       </c>
-      <c r="F115" s="59">
-[...6 lines deleted...]
-      <c r="I115" s="59"/>
+      <c r="F115" s="58">
+        <v>0</v>
+      </c>
+      <c r="G115" s="58">
+        <v>0</v>
+      </c>
+      <c r="H115" s="58"/>
+      <c r="I115" s="58"/>
       <c r="J115" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K115" s="61">
+      <c r="K115" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L115" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="116" spans="1:12" ht="3" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="30" t="s">
+    <row r="116" spans="1:12" ht="3" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="29" t="s">
         <v>222</v>
       </c>
-      <c r="B116" s="31" t="s">
+      <c r="B116" s="30" t="s">
         <v>221</v>
       </c>
-      <c r="C116" s="57"/>
-      <c r="D116" s="59"/>
+      <c r="C116" s="56"/>
+      <c r="D116" s="58"/>
       <c r="E116" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F116" s="59">
-[...6 lines deleted...]
-      <c r="I116" s="59"/>
+      <c r="F116" s="58">
+        <v>0</v>
+      </c>
+      <c r="G116" s="58">
+        <v>0</v>
+      </c>
+      <c r="H116" s="58"/>
+      <c r="I116" s="58"/>
       <c r="J116" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K116" s="61" t="e">
+      <c r="K116" s="60" t="e">
         <f t="shared" ref="K116:K136" si="11">(J116/E116)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="L116" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="117" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A117" s="18"/>
       <c r="B117" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C117" s="57"/>
-      <c r="D117" s="59"/>
+      <c r="C117" s="56"/>
+      <c r="D117" s="58"/>
       <c r="E117" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F117" s="59">
-[...6 lines deleted...]
-      <c r="I117" s="59"/>
+      <c r="F117" s="58">
+        <v>0</v>
+      </c>
+      <c r="G117" s="58">
+        <v>0</v>
+      </c>
+      <c r="H117" s="58"/>
+      <c r="I117" s="58"/>
       <c r="J117" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K117" s="61" t="e">
+      <c r="K117" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L117" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="118" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A118" s="18"/>
       <c r="B118" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C118" s="57"/>
-      <c r="D118" s="59"/>
+      <c r="C118" s="56"/>
+      <c r="D118" s="58"/>
       <c r="E118" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F118" s="59">
-[...6 lines deleted...]
-      <c r="I118" s="59"/>
+      <c r="F118" s="58">
+        <v>0</v>
+      </c>
+      <c r="G118" s="58">
+        <v>0</v>
+      </c>
+      <c r="H118" s="58"/>
+      <c r="I118" s="58"/>
       <c r="J118" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K118" s="61" t="e">
+      <c r="K118" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L118" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="119" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A119" s="18"/>
       <c r="B119" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C119" s="57"/>
-      <c r="D119" s="59"/>
+      <c r="C119" s="56"/>
+      <c r="D119" s="58"/>
       <c r="E119" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F119" s="59">
-[...6 lines deleted...]
-      <c r="I119" s="59"/>
+      <c r="F119" s="58">
+        <v>0</v>
+      </c>
+      <c r="G119" s="58">
+        <v>0</v>
+      </c>
+      <c r="H119" s="58"/>
+      <c r="I119" s="58"/>
       <c r="J119" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K119" s="61" t="e">
+      <c r="K119" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L119" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A120" s="18"/>
       <c r="B120" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C120" s="57"/>
-      <c r="D120" s="59"/>
+      <c r="C120" s="56"/>
+      <c r="D120" s="58"/>
       <c r="E120" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F120" s="59">
-[...6 lines deleted...]
-      <c r="I120" s="59"/>
+      <c r="F120" s="58">
+        <v>0</v>
+      </c>
+      <c r="G120" s="58">
+        <v>0</v>
+      </c>
+      <c r="H120" s="58"/>
+      <c r="I120" s="58"/>
       <c r="J120" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K120" s="61" t="e">
+      <c r="K120" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L120" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="121" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A121" s="18"/>
       <c r="B121" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C121" s="57"/>
-      <c r="D121" s="59"/>
+      <c r="C121" s="56"/>
+      <c r="D121" s="58"/>
       <c r="E121" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F121" s="59">
-[...6 lines deleted...]
-      <c r="I121" s="59"/>
+      <c r="F121" s="58">
+        <v>0</v>
+      </c>
+      <c r="G121" s="58">
+        <v>0</v>
+      </c>
+      <c r="H121" s="58"/>
+      <c r="I121" s="58"/>
       <c r="J121" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K121" s="61" t="e">
+      <c r="K121" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L121" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="122" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A122" s="18"/>
       <c r="B122" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C122" s="57"/>
-      <c r="D122" s="59"/>
+      <c r="C122" s="56"/>
+      <c r="D122" s="58"/>
       <c r="E122" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F122" s="59">
-[...6 lines deleted...]
-      <c r="I122" s="59"/>
+      <c r="F122" s="58">
+        <v>0</v>
+      </c>
+      <c r="G122" s="58">
+        <v>0</v>
+      </c>
+      <c r="H122" s="58"/>
+      <c r="I122" s="58"/>
       <c r="J122" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K122" s="61" t="e">
+      <c r="K122" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L122" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="123" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A123" s="18"/>
       <c r="B123" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C123" s="57"/>
-      <c r="D123" s="59"/>
+      <c r="C123" s="56"/>
+      <c r="D123" s="58"/>
       <c r="E123" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F123" s="59">
-[...6 lines deleted...]
-      <c r="I123" s="59"/>
+      <c r="F123" s="58">
+        <v>0</v>
+      </c>
+      <c r="G123" s="58">
+        <v>0</v>
+      </c>
+      <c r="H123" s="58"/>
+      <c r="I123" s="58"/>
       <c r="J123" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K123" s="61" t="e">
+      <c r="K123" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L123" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="124" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A124" s="18"/>
       <c r="B124" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C124" s="57"/>
-      <c r="D124" s="59"/>
+      <c r="C124" s="56"/>
+      <c r="D124" s="58"/>
       <c r="E124" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F124" s="59">
-[...6 lines deleted...]
-      <c r="I124" s="59"/>
+      <c r="F124" s="58">
+        <v>0</v>
+      </c>
+      <c r="G124" s="58">
+        <v>0</v>
+      </c>
+      <c r="H124" s="58"/>
+      <c r="I124" s="58"/>
       <c r="J124" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K124" s="61" t="e">
+      <c r="K124" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L124" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="125" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A125" s="18"/>
       <c r="B125" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C125" s="57"/>
-      <c r="D125" s="59"/>
+      <c r="C125" s="56"/>
+      <c r="D125" s="58"/>
       <c r="E125" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F125" s="59">
-[...6 lines deleted...]
-      <c r="I125" s="59"/>
+      <c r="F125" s="58">
+        <v>0</v>
+      </c>
+      <c r="G125" s="58">
+        <v>0</v>
+      </c>
+      <c r="H125" s="58"/>
+      <c r="I125" s="58"/>
       <c r="J125" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K125" s="61" t="e">
+      <c r="K125" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L125" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="126" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A126" s="18"/>
       <c r="B126" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C126" s="57"/>
-      <c r="D126" s="59"/>
+      <c r="C126" s="56"/>
+      <c r="D126" s="58"/>
       <c r="E126" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F126" s="59">
-[...6 lines deleted...]
-      <c r="I126" s="59"/>
+      <c r="F126" s="58">
+        <v>0</v>
+      </c>
+      <c r="G126" s="58">
+        <v>0</v>
+      </c>
+      <c r="H126" s="58"/>
+      <c r="I126" s="58"/>
       <c r="J126" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K126" s="61" t="e">
+      <c r="K126" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L126" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="127" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A127" s="18"/>
       <c r="B127" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C127" s="57"/>
-      <c r="D127" s="59"/>
+      <c r="C127" s="56"/>
+      <c r="D127" s="58"/>
       <c r="E127" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F127" s="59">
-[...6 lines deleted...]
-      <c r="I127" s="59"/>
+      <c r="F127" s="58">
+        <v>0</v>
+      </c>
+      <c r="G127" s="58">
+        <v>0</v>
+      </c>
+      <c r="H127" s="58"/>
+      <c r="I127" s="58"/>
       <c r="J127" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K127" s="61" t="e">
+      <c r="K127" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L127" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="128" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A128" s="18"/>
       <c r="B128" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C128" s="57"/>
-      <c r="D128" s="59"/>
+      <c r="C128" s="56"/>
+      <c r="D128" s="58"/>
       <c r="E128" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F128" s="59">
-[...6 lines deleted...]
-      <c r="I128" s="59"/>
+      <c r="F128" s="58">
+        <v>0</v>
+      </c>
+      <c r="G128" s="58">
+        <v>0</v>
+      </c>
+      <c r="H128" s="58"/>
+      <c r="I128" s="58"/>
       <c r="J128" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K128" s="61" t="e">
+      <c r="K128" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L128" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="129" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A129" s="18"/>
       <c r="B129" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C129" s="57"/>
-      <c r="D129" s="59"/>
+      <c r="C129" s="56"/>
+      <c r="D129" s="58"/>
       <c r="E129" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F129" s="59">
-[...6 lines deleted...]
-      <c r="I129" s="59"/>
+      <c r="F129" s="58">
+        <v>0</v>
+      </c>
+      <c r="G129" s="58">
+        <v>0</v>
+      </c>
+      <c r="H129" s="58"/>
+      <c r="I129" s="58"/>
       <c r="J129" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K129" s="61" t="e">
+      <c r="K129" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L129" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="130" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A130" s="18"/>
       <c r="B130" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C130" s="57"/>
-      <c r="D130" s="59"/>
+      <c r="C130" s="56"/>
+      <c r="D130" s="58"/>
       <c r="E130" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F130" s="59">
-[...6 lines deleted...]
-      <c r="I130" s="59"/>
+      <c r="F130" s="58">
+        <v>0</v>
+      </c>
+      <c r="G130" s="58">
+        <v>0</v>
+      </c>
+      <c r="H130" s="58"/>
+      <c r="I130" s="58"/>
       <c r="J130" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K130" s="61" t="e">
+      <c r="K130" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L130" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A131" s="18"/>
       <c r="B131" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C131" s="57"/>
-      <c r="D131" s="59"/>
+      <c r="C131" s="56"/>
+      <c r="D131" s="58"/>
       <c r="E131" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F131" s="59">
-[...6 lines deleted...]
-      <c r="I131" s="59"/>
+      <c r="F131" s="58">
+        <v>0</v>
+      </c>
+      <c r="G131" s="58">
+        <v>0</v>
+      </c>
+      <c r="H131" s="58"/>
+      <c r="I131" s="58"/>
       <c r="J131" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K131" s="61" t="e">
+      <c r="K131" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L131" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="132" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A132" s="18"/>
       <c r="B132" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C132" s="57"/>
-      <c r="D132" s="59"/>
+      <c r="C132" s="56"/>
+      <c r="D132" s="58"/>
       <c r="E132" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F132" s="59">
-[...6 lines deleted...]
-      <c r="I132" s="59"/>
+      <c r="F132" s="58">
+        <v>0</v>
+      </c>
+      <c r="G132" s="58">
+        <v>0</v>
+      </c>
+      <c r="H132" s="58"/>
+      <c r="I132" s="58"/>
       <c r="J132" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K132" s="61" t="e">
+      <c r="K132" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L132" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="133" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A133" s="18"/>
       <c r="B133" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C133" s="57"/>
-      <c r="D133" s="59"/>
+      <c r="C133" s="56"/>
+      <c r="D133" s="58"/>
       <c r="E133" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F133" s="59">
-[...6 lines deleted...]
-      <c r="I133" s="59"/>
+      <c r="F133" s="58">
+        <v>0</v>
+      </c>
+      <c r="G133" s="58">
+        <v>0</v>
+      </c>
+      <c r="H133" s="58"/>
+      <c r="I133" s="58"/>
       <c r="J133" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K133" s="61" t="e">
+      <c r="K133" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L133" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="134" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A134" s="18"/>
       <c r="B134" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C134" s="57"/>
-      <c r="D134" s="59"/>
+      <c r="C134" s="56"/>
+      <c r="D134" s="58"/>
       <c r="E134" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F134" s="59">
-[...6 lines deleted...]
-      <c r="I134" s="59"/>
+      <c r="F134" s="58">
+        <v>0</v>
+      </c>
+      <c r="G134" s="58">
+        <v>0</v>
+      </c>
+      <c r="H134" s="58"/>
+      <c r="I134" s="58"/>
       <c r="J134" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K134" s="61" t="e">
+      <c r="K134" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L134" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="135" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A135" s="18"/>
       <c r="B135" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C135" s="57"/>
-      <c r="D135" s="59"/>
+      <c r="C135" s="56"/>
+      <c r="D135" s="58"/>
       <c r="E135" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F135" s="59">
-[...6 lines deleted...]
-      <c r="I135" s="59"/>
+      <c r="F135" s="58">
+        <v>0</v>
+      </c>
+      <c r="G135" s="58">
+        <v>0</v>
+      </c>
+      <c r="H135" s="58"/>
+      <c r="I135" s="58"/>
       <c r="J135" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K135" s="61" t="e">
+      <c r="K135" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L135" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="136" spans="1:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:12" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A136" s="18"/>
       <c r="B136" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C136" s="57"/>
-      <c r="D136" s="59"/>
+      <c r="C136" s="56"/>
+      <c r="D136" s="58"/>
       <c r="E136" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F136" s="59">
-[...6 lines deleted...]
-      <c r="I136" s="59"/>
+      <c r="F136" s="58">
+        <v>0</v>
+      </c>
+      <c r="G136" s="58">
+        <v>0</v>
+      </c>
+      <c r="H136" s="58"/>
+      <c r="I136" s="58"/>
       <c r="J136" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K136" s="61" t="e">
+      <c r="K136" s="60" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L136" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="137" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A137" s="18"/>
       <c r="B137" s="21" t="s">
         <v>216</v>
       </c>
       <c r="C137" s="23">
         <f>SUM(C18:C136)</f>
         <v>0</v>
       </c>
       <c r="D137" s="23">
         <f>SUM(D18:D136)</f>
         <v>0</v>
       </c>
       <c r="E137" s="23">
         <f>SUM(E18:E136)</f>
         <v>0</v>
       </c>
       <c r="F137" s="23">
         <f>SUM(F18:F136)</f>
         <v>0</v>
       </c>
       <c r="G137" s="23">
         <f>SUM(G18:G136)</f>
         <v>0</v>
       </c>
       <c r="H137" s="23">
         <f>SUM(H30:H136)</f>
         <v>0</v>
       </c>
       <c r="I137" s="23">
         <f>SUM(I30:I136)</f>
         <v>0</v>
       </c>
       <c r="J137" s="23">
         <f>SUM(J18:J136)</f>
         <v>0</v>
       </c>
-      <c r="K137" s="61"/>
+      <c r="K137" s="60"/>
       <c r="L137" s="23">
         <f>SUM(L18:L136)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="138" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A138" s="18"/>
       <c r="B138" s="13"/>
       <c r="C138" s="25"/>
       <c r="D138" s="14"/>
       <c r="E138" s="14"/>
       <c r="F138" s="14"/>
       <c r="G138" s="14"/>
-      <c r="H138" s="59"/>
-      <c r="I138" s="59"/>
+      <c r="H138" s="58"/>
+      <c r="I138" s="58"/>
       <c r="J138" s="14"/>
-      <c r="K138" s="61"/>
+      <c r="K138" s="60"/>
       <c r="L138" s="14"/>
     </row>
-    <row r="139" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A139" s="18"/>
       <c r="B139" s="13"/>
       <c r="C139" s="25"/>
       <c r="D139" s="14"/>
       <c r="E139" s="14"/>
       <c r="F139" s="14"/>
       <c r="G139" s="14"/>
-      <c r="H139" s="59"/>
-      <c r="I139" s="59"/>
+      <c r="H139" s="58"/>
+      <c r="I139" s="58"/>
       <c r="J139" s="14"/>
-      <c r="K139" s="61"/>
+      <c r="K139" s="60"/>
       <c r="L139" s="14"/>
     </row>
-    <row r="140" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A140" s="22"/>
       <c r="B140" s="21"/>
       <c r="C140" s="26"/>
       <c r="D140" s="23"/>
       <c r="E140" s="23"/>
       <c r="F140" s="23"/>
       <c r="G140" s="15"/>
-      <c r="H140" s="60"/>
-      <c r="I140" s="60"/>
+      <c r="H140" s="59"/>
+      <c r="I140" s="59"/>
       <c r="J140" s="23"/>
-      <c r="K140" s="61"/>
+      <c r="K140" s="60"/>
       <c r="L140" s="23"/>
     </row>
-    <row r="141" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A141" s="18"/>
       <c r="B141" s="21"/>
       <c r="C141" s="25"/>
       <c r="D141" s="14"/>
       <c r="E141" s="14"/>
       <c r="F141" s="14"/>
       <c r="G141" s="14"/>
-      <c r="H141" s="59"/>
-      <c r="I141" s="59"/>
+      <c r="H141" s="58"/>
+      <c r="I141" s="58"/>
       <c r="J141" s="14"/>
-      <c r="K141" s="61"/>
+      <c r="K141" s="60"/>
       <c r="L141" s="14"/>
     </row>
-    <row r="142" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A142" s="18"/>
       <c r="B142" s="21" t="s">
         <v>45</v>
       </c>
       <c r="C142" s="25"/>
       <c r="D142" s="14"/>
       <c r="E142" s="14"/>
       <c r="F142" s="14"/>
       <c r="G142" s="14"/>
-      <c r="H142" s="59"/>
-      <c r="I142" s="59"/>
+      <c r="H142" s="58"/>
+      <c r="I142" s="58"/>
       <c r="J142" s="14"/>
-      <c r="K142" s="61"/>
+      <c r="K142" s="60"/>
       <c r="L142" s="14"/>
     </row>
-    <row r="143" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A143" s="18"/>
       <c r="B143" s="21" t="s">
         <v>204</v>
       </c>
       <c r="C143" s="25"/>
       <c r="D143" s="14"/>
       <c r="E143" s="14"/>
       <c r="F143" s="14"/>
       <c r="G143" s="14"/>
-      <c r="H143" s="59"/>
-      <c r="I143" s="59"/>
+      <c r="H143" s="58"/>
+      <c r="I143" s="58"/>
       <c r="J143" s="14"/>
-      <c r="K143" s="61"/>
+      <c r="K143" s="60"/>
       <c r="L143" s="14"/>
     </row>
-    <row r="144" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A144" s="18"/>
       <c r="B144" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="C144" s="62"/>
-      <c r="D144" s="59"/>
+      <c r="C144" s="61"/>
+      <c r="D144" s="58"/>
       <c r="E144" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F144" s="59">
-[...6 lines deleted...]
-      <c r="I144" s="59"/>
+      <c r="F144" s="58">
+        <v>0</v>
+      </c>
+      <c r="G144" s="58">
+        <v>0</v>
+      </c>
+      <c r="H144" s="58"/>
+      <c r="I144" s="58"/>
       <c r="J144" s="14">
         <f t="shared" ref="J144:J194" si="12">SUM(F144:G144)</f>
         <v>0</v>
       </c>
-      <c r="K144" s="61">
+      <c r="K144" s="60">
         <f t="shared" ref="K144:K152" si="13">IF(E144=0,0,(J144/E144))</f>
         <v>0</v>
       </c>
       <c r="L144" s="14">
         <f t="shared" ref="L144:L194" si="14">G144</f>
         <v>0</v>
       </c>
     </row>
-    <row r="145" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A145" s="18"/>
       <c r="B145" s="13" t="s">
         <v>193</v>
       </c>
-      <c r="C145" s="62"/>
-      <c r="D145" s="59"/>
+      <c r="C145" s="61"/>
+      <c r="D145" s="58"/>
       <c r="E145" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F145" s="59">
-[...6 lines deleted...]
-      <c r="I145" s="59"/>
+      <c r="F145" s="58">
+        <v>0</v>
+      </c>
+      <c r="G145" s="58">
+        <v>0</v>
+      </c>
+      <c r="H145" s="58"/>
+      <c r="I145" s="58"/>
       <c r="J145" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K145" s="61">
+      <c r="K145" s="60">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L145" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="146" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A146" s="18"/>
       <c r="B146" s="13" t="s">
         <v>191</v>
       </c>
-      <c r="C146" s="62"/>
-      <c r="D146" s="59"/>
+      <c r="C146" s="61"/>
+      <c r="D146" s="58"/>
       <c r="E146" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F146" s="59">
-[...6 lines deleted...]
-      <c r="I146" s="59"/>
+      <c r="F146" s="58">
+        <v>0</v>
+      </c>
+      <c r="G146" s="58">
+        <v>0</v>
+      </c>
+      <c r="H146" s="58"/>
+      <c r="I146" s="58"/>
       <c r="J146" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K146" s="61">
+      <c r="K146" s="60">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L146" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A147" s="18"/>
       <c r="B147" s="13" t="s">
         <v>192</v>
       </c>
-      <c r="C147" s="62"/>
-      <c r="D147" s="59"/>
+      <c r="C147" s="61"/>
+      <c r="D147" s="58"/>
       <c r="E147" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F147" s="59">
-[...6 lines deleted...]
-      <c r="I147" s="59"/>
+      <c r="F147" s="58">
+        <v>0</v>
+      </c>
+      <c r="G147" s="58">
+        <v>0</v>
+      </c>
+      <c r="H147" s="58"/>
+      <c r="I147" s="58"/>
       <c r="J147" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K147" s="61">
+      <c r="K147" s="60">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L147" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="148" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A148" s="18"/>
       <c r="B148" s="19" t="s">
         <v>197</v>
       </c>
-      <c r="C148" s="62"/>
-      <c r="D148" s="59"/>
+      <c r="C148" s="61"/>
+      <c r="D148" s="58"/>
       <c r="E148" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F148" s="59">
-[...6 lines deleted...]
-      <c r="I148" s="59"/>
+      <c r="F148" s="58">
+        <v>0</v>
+      </c>
+      <c r="G148" s="58">
+        <v>0</v>
+      </c>
+      <c r="H148" s="58"/>
+      <c r="I148" s="58"/>
       <c r="J148" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K148" s="61">
+      <c r="K148" s="60">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L148" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="149" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A149" s="18"/>
       <c r="B149" s="13" t="s">
         <v>195</v>
       </c>
-      <c r="C149" s="62"/>
-      <c r="D149" s="59"/>
+      <c r="C149" s="61"/>
+      <c r="D149" s="58"/>
       <c r="E149" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F149" s="59">
-[...6 lines deleted...]
-      <c r="I149" s="59"/>
+      <c r="F149" s="58">
+        <v>0</v>
+      </c>
+      <c r="G149" s="58">
+        <v>0</v>
+      </c>
+      <c r="H149" s="58"/>
+      <c r="I149" s="58"/>
       <c r="J149" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K149" s="61">
+      <c r="K149" s="60">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L149" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="150" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A150" s="18"/>
       <c r="B150" s="13" t="s">
         <v>196</v>
       </c>
-      <c r="C150" s="62"/>
-      <c r="D150" s="59"/>
+      <c r="C150" s="61"/>
+      <c r="D150" s="58"/>
       <c r="E150" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F150" s="59">
-[...6 lines deleted...]
-      <c r="I150" s="59"/>
+      <c r="F150" s="58">
+        <v>0</v>
+      </c>
+      <c r="G150" s="58">
+        <v>0</v>
+      </c>
+      <c r="H150" s="58"/>
+      <c r="I150" s="58"/>
       <c r="J150" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K150" s="61">
+      <c r="K150" s="60">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L150" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="151" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A151" s="18"/>
-      <c r="B151" s="64" t="s">
+      <c r="B151" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C151" s="62"/>
-      <c r="D151" s="59"/>
+      <c r="C151" s="61"/>
+      <c r="D151" s="58"/>
       <c r="E151" s="14">
         <f t="shared" ref="E151:E194" si="15">SUM(C151:D151)</f>
         <v>0</v>
       </c>
-      <c r="F151" s="59">
-[...6 lines deleted...]
-      <c r="I151" s="59"/>
+      <c r="F151" s="58">
+        <v>0</v>
+      </c>
+      <c r="G151" s="58">
+        <v>0</v>
+      </c>
+      <c r="H151" s="58"/>
+      <c r="I151" s="58"/>
       <c r="J151" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K151" s="61">
+      <c r="K151" s="60">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L151" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="152" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A152" s="18"/>
-      <c r="B152" s="64" t="s">
+      <c r="B152" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C152" s="62"/>
-      <c r="D152" s="59"/>
+      <c r="C152" s="61"/>
+      <c r="D152" s="58"/>
       <c r="E152" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F152" s="59">
-[...6 lines deleted...]
-      <c r="I152" s="59"/>
+      <c r="F152" s="58">
+        <v>0</v>
+      </c>
+      <c r="G152" s="58">
+        <v>0</v>
+      </c>
+      <c r="H152" s="58"/>
+      <c r="I152" s="58"/>
       <c r="J152" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K152" s="61">
+      <c r="K152" s="60">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L152" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="153" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A153" s="18"/>
       <c r="B153" s="21" t="s">
         <v>205</v>
       </c>
-      <c r="C153" s="62"/>
-      <c r="D153" s="59"/>
+      <c r="C153" s="61"/>
+      <c r="D153" s="58"/>
       <c r="E153" s="14"/>
-      <c r="F153" s="59"/>
-[...2 lines deleted...]
-      <c r="I153" s="59"/>
+      <c r="F153" s="58"/>
+      <c r="G153" s="58"/>
+      <c r="H153" s="58"/>
+      <c r="I153" s="58"/>
       <c r="J153" s="14"/>
-      <c r="K153" s="61"/>
+      <c r="K153" s="60"/>
       <c r="L153" s="14"/>
     </row>
-    <row r="154" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A154" s="18"/>
       <c r="B154" s="13" t="s">
         <v>206</v>
       </c>
-      <c r="C154" s="62"/>
-      <c r="D154" s="59"/>
+      <c r="C154" s="61"/>
+      <c r="D154" s="58"/>
       <c r="E154" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F154" s="59">
-[...6 lines deleted...]
-      <c r="I154" s="59"/>
+      <c r="F154" s="58">
+        <v>0</v>
+      </c>
+      <c r="G154" s="58">
+        <v>0</v>
+      </c>
+      <c r="H154" s="58"/>
+      <c r="I154" s="58"/>
       <c r="J154" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K154" s="61">
+      <c r="K154" s="60">
         <f t="shared" ref="K154:K176" si="16">IF(E154=0,0,(J154/E154))</f>
         <v>0</v>
       </c>
       <c r="L154" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="155" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A155" s="18"/>
       <c r="B155" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="C155" s="62"/>
-      <c r="D155" s="59"/>
+      <c r="C155" s="61"/>
+      <c r="D155" s="58"/>
       <c r="E155" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F155" s="59">
-[...6 lines deleted...]
-      <c r="I155" s="59"/>
+      <c r="F155" s="58">
+        <v>0</v>
+      </c>
+      <c r="G155" s="58">
+        <v>0</v>
+      </c>
+      <c r="H155" s="58"/>
+      <c r="I155" s="58"/>
       <c r="J155" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K155" s="61">
+      <c r="K155" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L155" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="156" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A156" s="18"/>
       <c r="B156" s="13" t="s">
         <v>364</v>
       </c>
-      <c r="C156" s="62"/>
-      <c r="D156" s="59"/>
+      <c r="C156" s="61"/>
+      <c r="D156" s="58"/>
       <c r="E156" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F156" s="59">
-[...6 lines deleted...]
-      <c r="I156" s="59"/>
+      <c r="F156" s="58">
+        <v>0</v>
+      </c>
+      <c r="G156" s="58">
+        <v>0</v>
+      </c>
+      <c r="H156" s="58"/>
+      <c r="I156" s="58"/>
       <c r="J156" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K156" s="61">
+      <c r="K156" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L156" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="157" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A157" s="18"/>
       <c r="B157" s="13" t="s">
         <v>199</v>
       </c>
-      <c r="C157" s="62"/>
-      <c r="D157" s="59"/>
+      <c r="C157" s="61"/>
+      <c r="D157" s="58"/>
       <c r="E157" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F157" s="59">
-[...6 lines deleted...]
-      <c r="I157" s="59"/>
+      <c r="F157" s="58">
+        <v>0</v>
+      </c>
+      <c r="G157" s="58">
+        <v>0</v>
+      </c>
+      <c r="H157" s="58"/>
+      <c r="I157" s="58"/>
       <c r="J157" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K157" s="61">
+      <c r="K157" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L157" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="158" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A158" s="18"/>
       <c r="B158" s="13" t="s">
         <v>200</v>
       </c>
-      <c r="C158" s="62"/>
-      <c r="D158" s="59"/>
+      <c r="C158" s="61"/>
+      <c r="D158" s="58"/>
       <c r="E158" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F158" s="59">
-[...6 lines deleted...]
-      <c r="I158" s="59"/>
+      <c r="F158" s="58">
+        <v>0</v>
+      </c>
+      <c r="G158" s="58">
+        <v>0</v>
+      </c>
+      <c r="H158" s="58"/>
+      <c r="I158" s="58"/>
       <c r="J158" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K158" s="61">
+      <c r="K158" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L158" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="159" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A159" s="18"/>
       <c r="B159" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="C159" s="62"/>
-      <c r="D159" s="59"/>
+      <c r="C159" s="61"/>
+      <c r="D159" s="58"/>
       <c r="E159" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F159" s="59">
-[...6 lines deleted...]
-      <c r="I159" s="59"/>
+      <c r="F159" s="58">
+        <v>0</v>
+      </c>
+      <c r="G159" s="58">
+        <v>0</v>
+      </c>
+      <c r="H159" s="58"/>
+      <c r="I159" s="58"/>
       <c r="J159" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K159" s="61">
+      <c r="K159" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L159" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="160" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A160" s="18"/>
       <c r="B160" s="13" t="s">
         <v>202</v>
       </c>
-      <c r="C160" s="62"/>
-      <c r="D160" s="59"/>
+      <c r="C160" s="61"/>
+      <c r="D160" s="58"/>
       <c r="E160" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F160" s="59">
-[...6 lines deleted...]
-      <c r="I160" s="59"/>
+      <c r="F160" s="58">
+        <v>0</v>
+      </c>
+      <c r="G160" s="58">
+        <v>0</v>
+      </c>
+      <c r="H160" s="58"/>
+      <c r="I160" s="58"/>
       <c r="J160" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K160" s="61">
+      <c r="K160" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L160" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="161" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A161" s="18"/>
       <c r="B161" s="13" t="s">
         <v>203</v>
       </c>
-      <c r="C161" s="62"/>
-      <c r="D161" s="59"/>
+      <c r="C161" s="61"/>
+      <c r="D161" s="58"/>
       <c r="E161" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F161" s="59">
-[...6 lines deleted...]
-      <c r="I161" s="59"/>
+      <c r="F161" s="58">
+        <v>0</v>
+      </c>
+      <c r="G161" s="58">
+        <v>0</v>
+      </c>
+      <c r="H161" s="58"/>
+      <c r="I161" s="58"/>
       <c r="J161" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K161" s="61">
+      <c r="K161" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L161" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="162" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A162" s="18"/>
       <c r="B162" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C162" s="62"/>
-      <c r="D162" s="59"/>
+      <c r="C162" s="61"/>
+      <c r="D162" s="58"/>
       <c r="E162" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F162" s="59">
-[...6 lines deleted...]
-      <c r="I162" s="59"/>
+      <c r="F162" s="58">
+        <v>0</v>
+      </c>
+      <c r="G162" s="58">
+        <v>0</v>
+      </c>
+      <c r="H162" s="58"/>
+      <c r="I162" s="58"/>
       <c r="J162" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K162" s="61">
+      <c r="K162" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L162" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="163" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A163" s="18"/>
       <c r="B163" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C163" s="62"/>
-      <c r="D163" s="59"/>
+      <c r="C163" s="61"/>
+      <c r="D163" s="58"/>
       <c r="E163" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F163" s="59">
-[...6 lines deleted...]
-      <c r="I163" s="59"/>
+      <c r="F163" s="58">
+        <v>0</v>
+      </c>
+      <c r="G163" s="58">
+        <v>0</v>
+      </c>
+      <c r="H163" s="58"/>
+      <c r="I163" s="58"/>
       <c r="J163" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K163" s="61">
+      <c r="K163" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L163" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="164" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A164" s="18"/>
       <c r="B164" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="C164" s="62"/>
-      <c r="D164" s="59"/>
+      <c r="C164" s="61"/>
+      <c r="D164" s="58"/>
       <c r="E164" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F164" s="59">
-[...6 lines deleted...]
-      <c r="I164" s="59"/>
+      <c r="F164" s="58">
+        <v>0</v>
+      </c>
+      <c r="G164" s="58">
+        <v>0</v>
+      </c>
+      <c r="H164" s="58"/>
+      <c r="I164" s="58"/>
       <c r="J164" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K164" s="61">
+      <c r="K164" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L164" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="165" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A165" s="18"/>
       <c r="B165" s="13" t="s">
         <v>208</v>
       </c>
-      <c r="C165" s="62"/>
-      <c r="D165" s="59"/>
+      <c r="C165" s="61"/>
+      <c r="D165" s="58"/>
       <c r="E165" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F165" s="59">
-[...6 lines deleted...]
-      <c r="I165" s="59"/>
+      <c r="F165" s="58">
+        <v>0</v>
+      </c>
+      <c r="G165" s="58">
+        <v>0</v>
+      </c>
+      <c r="H165" s="58"/>
+      <c r="I165" s="58"/>
       <c r="J165" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K165" s="61">
+      <c r="K165" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L165" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="166" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A166" s="18"/>
-      <c r="B166" s="64" t="s">
+      <c r="B166" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C166" s="62"/>
-      <c r="D166" s="59"/>
+      <c r="C166" s="61"/>
+      <c r="D166" s="58"/>
       <c r="E166" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F166" s="59">
-[...6 lines deleted...]
-      <c r="I166" s="59"/>
+      <c r="F166" s="58">
+        <v>0</v>
+      </c>
+      <c r="G166" s="58">
+        <v>0</v>
+      </c>
+      <c r="H166" s="58"/>
+      <c r="I166" s="58"/>
       <c r="J166" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K166" s="61">
+      <c r="K166" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L166" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="167" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A167" s="18"/>
-      <c r="B167" s="64" t="s">
+      <c r="B167" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C167" s="62"/>
-      <c r="D167" s="59"/>
+      <c r="C167" s="61"/>
+      <c r="D167" s="58"/>
       <c r="E167" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F167" s="59">
-[...6 lines deleted...]
-      <c r="I167" s="59"/>
+      <c r="F167" s="58">
+        <v>0</v>
+      </c>
+      <c r="G167" s="58">
+        <v>0</v>
+      </c>
+      <c r="H167" s="58"/>
+      <c r="I167" s="58"/>
       <c r="J167" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K167" s="61">
+      <c r="K167" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L167" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="168" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A168" s="18"/>
-      <c r="B168" s="64" t="s">
+      <c r="B168" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C168" s="62"/>
-      <c r="D168" s="59"/>
+      <c r="C168" s="61"/>
+      <c r="D168" s="58"/>
       <c r="E168" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F168" s="59">
-[...6 lines deleted...]
-      <c r="I168" s="59"/>
+      <c r="F168" s="58">
+        <v>0</v>
+      </c>
+      <c r="G168" s="58">
+        <v>0</v>
+      </c>
+      <c r="H168" s="58"/>
+      <c r="I168" s="58"/>
       <c r="J168" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K168" s="61">
+      <c r="K168" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L168" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="169" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A169" s="18"/>
-      <c r="B169" s="64" t="s">
+      <c r="B169" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C169" s="62"/>
-      <c r="D169" s="59"/>
+      <c r="C169" s="61"/>
+      <c r="D169" s="58"/>
       <c r="E169" s="14">
         <f t="shared" ref="E169:E176" si="17">SUM(C169:D169)</f>
         <v>0</v>
       </c>
-      <c r="F169" s="59">
-[...6 lines deleted...]
-      <c r="I169" s="59"/>
+      <c r="F169" s="58">
+        <v>0</v>
+      </c>
+      <c r="G169" s="58">
+        <v>0</v>
+      </c>
+      <c r="H169" s="58"/>
+      <c r="I169" s="58"/>
       <c r="J169" s="14">
         <f t="shared" ref="J169:J176" si="18">SUM(F169:G169)</f>
         <v>0</v>
       </c>
-      <c r="K169" s="61">
+      <c r="K169" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L169" s="14">
         <f t="shared" ref="L169:L176" si="19">G169</f>
         <v>0</v>
       </c>
     </row>
-    <row r="170" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A170" s="18"/>
-      <c r="B170" s="64" t="s">
+      <c r="B170" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C170" s="62"/>
-      <c r="D170" s="59"/>
+      <c r="C170" s="61"/>
+      <c r="D170" s="58"/>
       <c r="E170" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="F170" s="59">
-[...6 lines deleted...]
-      <c r="I170" s="59"/>
+      <c r="F170" s="58">
+        <v>0</v>
+      </c>
+      <c r="G170" s="58">
+        <v>0</v>
+      </c>
+      <c r="H170" s="58"/>
+      <c r="I170" s="58"/>
       <c r="J170" s="14">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K170" s="61">
+      <c r="K170" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L170" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="171" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A171" s="18"/>
-      <c r="B171" s="64" t="s">
+      <c r="B171" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C171" s="62"/>
-      <c r="D171" s="59"/>
+      <c r="C171" s="61"/>
+      <c r="D171" s="58"/>
       <c r="E171" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="F171" s="59">
-[...6 lines deleted...]
-      <c r="I171" s="59"/>
+      <c r="F171" s="58">
+        <v>0</v>
+      </c>
+      <c r="G171" s="58">
+        <v>0</v>
+      </c>
+      <c r="H171" s="58"/>
+      <c r="I171" s="58"/>
       <c r="J171" s="14">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K171" s="61">
+      <c r="K171" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L171" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="172" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A172" s="18"/>
-      <c r="B172" s="64" t="s">
+      <c r="B172" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C172" s="62"/>
-      <c r="D172" s="59"/>
+      <c r="C172" s="61"/>
+      <c r="D172" s="58"/>
       <c r="E172" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="F172" s="59">
-[...6 lines deleted...]
-      <c r="I172" s="59"/>
+      <c r="F172" s="58">
+        <v>0</v>
+      </c>
+      <c r="G172" s="58">
+        <v>0</v>
+      </c>
+      <c r="H172" s="58"/>
+      <c r="I172" s="58"/>
       <c r="J172" s="14">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K172" s="61">
+      <c r="K172" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L172" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="173" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A173" s="18"/>
-      <c r="B173" s="64" t="s">
+      <c r="B173" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C173" s="62"/>
-      <c r="D173" s="59"/>
+      <c r="C173" s="61"/>
+      <c r="D173" s="58"/>
       <c r="E173" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="F173" s="59">
-[...6 lines deleted...]
-      <c r="I173" s="59"/>
+      <c r="F173" s="58">
+        <v>0</v>
+      </c>
+      <c r="G173" s="58">
+        <v>0</v>
+      </c>
+      <c r="H173" s="58"/>
+      <c r="I173" s="58"/>
       <c r="J173" s="14">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K173" s="61">
+      <c r="K173" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L173" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="174" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A174" s="18"/>
-      <c r="B174" s="64" t="s">
+      <c r="B174" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C174" s="62"/>
-      <c r="D174" s="59"/>
+      <c r="C174" s="61"/>
+      <c r="D174" s="58"/>
       <c r="E174" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="F174" s="59">
-[...6 lines deleted...]
-      <c r="I174" s="59"/>
+      <c r="F174" s="58">
+        <v>0</v>
+      </c>
+      <c r="G174" s="58">
+        <v>0</v>
+      </c>
+      <c r="H174" s="58"/>
+      <c r="I174" s="58"/>
       <c r="J174" s="14">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K174" s="61">
+      <c r="K174" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L174" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="175" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A175" s="18"/>
-      <c r="B175" s="64" t="s">
+      <c r="B175" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C175" s="62"/>
-      <c r="D175" s="59"/>
+      <c r="C175" s="61"/>
+      <c r="D175" s="58"/>
       <c r="E175" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="F175" s="59">
-[...6 lines deleted...]
-      <c r="I175" s="59"/>
+      <c r="F175" s="58">
+        <v>0</v>
+      </c>
+      <c r="G175" s="58">
+        <v>0</v>
+      </c>
+      <c r="H175" s="58"/>
+      <c r="I175" s="58"/>
       <c r="J175" s="14">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K175" s="61">
+      <c r="K175" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L175" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="176" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A176" s="18"/>
-      <c r="B176" s="64" t="s">
+      <c r="B176" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C176" s="62"/>
-      <c r="D176" s="59"/>
+      <c r="C176" s="61"/>
+      <c r="D176" s="58"/>
       <c r="E176" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="F176" s="59">
-[...6 lines deleted...]
-      <c r="I176" s="59"/>
+      <c r="F176" s="58">
+        <v>0</v>
+      </c>
+      <c r="G176" s="58">
+        <v>0</v>
+      </c>
+      <c r="H176" s="58"/>
+      <c r="I176" s="58"/>
       <c r="J176" s="14">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K176" s="61">
+      <c r="K176" s="60">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L176" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A177" s="18"/>
       <c r="B177" s="21" t="s">
         <v>209</v>
       </c>
-      <c r="C177" s="62"/>
-      <c r="D177" s="59"/>
+      <c r="C177" s="61"/>
+      <c r="D177" s="58"/>
       <c r="E177" s="14"/>
-      <c r="F177" s="59"/>
-[...2 lines deleted...]
-      <c r="I177" s="59"/>
+      <c r="F177" s="58"/>
+      <c r="G177" s="58"/>
+      <c r="H177" s="58"/>
+      <c r="I177" s="58"/>
       <c r="J177" s="14"/>
-      <c r="K177" s="61"/>
+      <c r="K177" s="60"/>
       <c r="L177" s="14"/>
     </row>
-    <row r="178" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A178" s="18"/>
       <c r="B178" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="C178" s="62"/>
-      <c r="D178" s="59"/>
+      <c r="C178" s="61"/>
+      <c r="D178" s="58"/>
       <c r="E178" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F178" s="59">
-[...6 lines deleted...]
-      <c r="I178" s="59"/>
+      <c r="F178" s="58">
+        <v>0</v>
+      </c>
+      <c r="G178" s="58">
+        <v>0</v>
+      </c>
+      <c r="H178" s="58"/>
+      <c r="I178" s="58"/>
       <c r="J178" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K178" s="61">
+      <c r="K178" s="60">
         <f t="shared" ref="K178:K194" si="20">IF(E178=0,0,(J178/E178))</f>
         <v>0</v>
       </c>
       <c r="L178" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="179" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A179" s="18"/>
       <c r="B179" s="13" t="s">
         <v>211</v>
       </c>
-      <c r="C179" s="62"/>
-      <c r="D179" s="59"/>
+      <c r="C179" s="61"/>
+      <c r="D179" s="58"/>
       <c r="E179" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F179" s="59">
-[...6 lines deleted...]
-      <c r="I179" s="59"/>
+      <c r="F179" s="58">
+        <v>0</v>
+      </c>
+      <c r="G179" s="58">
+        <v>0</v>
+      </c>
+      <c r="H179" s="58"/>
+      <c r="I179" s="58"/>
       <c r="J179" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K179" s="61">
+      <c r="K179" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L179" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="180" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A180" s="18"/>
       <c r="B180" s="13" t="s">
         <v>212</v>
       </c>
-      <c r="C180" s="62"/>
-      <c r="D180" s="59"/>
+      <c r="C180" s="61"/>
+      <c r="D180" s="58"/>
       <c r="E180" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F180" s="59">
-[...6 lines deleted...]
-      <c r="I180" s="59"/>
+      <c r="F180" s="58">
+        <v>0</v>
+      </c>
+      <c r="G180" s="58">
+        <v>0</v>
+      </c>
+      <c r="H180" s="58"/>
+      <c r="I180" s="58"/>
       <c r="J180" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K180" s="61">
+      <c r="K180" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L180" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="181" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A181" s="18"/>
       <c r="B181" s="13" t="s">
         <v>213</v>
       </c>
-      <c r="C181" s="62"/>
-      <c r="D181" s="59"/>
+      <c r="C181" s="61"/>
+      <c r="D181" s="58"/>
       <c r="E181" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F181" s="59">
-[...6 lines deleted...]
-      <c r="I181" s="59"/>
+      <c r="F181" s="58">
+        <v>0</v>
+      </c>
+      <c r="G181" s="58">
+        <v>0</v>
+      </c>
+      <c r="H181" s="58"/>
+      <c r="I181" s="58"/>
       <c r="J181" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K181" s="61">
+      <c r="K181" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L181" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="182" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A182" s="18"/>
       <c r="B182" s="13" t="s">
         <v>214</v>
       </c>
-      <c r="C182" s="62"/>
-      <c r="D182" s="59"/>
+      <c r="C182" s="61"/>
+      <c r="D182" s="58"/>
       <c r="E182" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F182" s="59">
-[...6 lines deleted...]
-      <c r="I182" s="59"/>
+      <c r="F182" s="58">
+        <v>0</v>
+      </c>
+      <c r="G182" s="58">
+        <v>0</v>
+      </c>
+      <c r="H182" s="58"/>
+      <c r="I182" s="58"/>
       <c r="J182" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K182" s="61">
+      <c r="K182" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L182" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="183" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A183" s="18"/>
       <c r="B183" s="13" t="s">
         <v>215</v>
       </c>
-      <c r="C183" s="62"/>
-      <c r="D183" s="59"/>
+      <c r="C183" s="61"/>
+      <c r="D183" s="58"/>
       <c r="E183" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F183" s="59">
-[...6 lines deleted...]
-      <c r="I183" s="59"/>
+      <c r="F183" s="58">
+        <v>0</v>
+      </c>
+      <c r="G183" s="58">
+        <v>0</v>
+      </c>
+      <c r="H183" s="58"/>
+      <c r="I183" s="58"/>
       <c r="J183" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K183" s="61">
+      <c r="K183" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L183" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="184" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A184" s="18"/>
-      <c r="B184" s="64" t="s">
+      <c r="B184" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C184" s="62"/>
-      <c r="D184" s="59"/>
+      <c r="C184" s="61"/>
+      <c r="D184" s="58"/>
       <c r="E184" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F184" s="59">
-[...6 lines deleted...]
-      <c r="I184" s="59"/>
+      <c r="F184" s="58">
+        <v>0</v>
+      </c>
+      <c r="G184" s="58">
+        <v>0</v>
+      </c>
+      <c r="H184" s="58"/>
+      <c r="I184" s="58"/>
       <c r="J184" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K184" s="61">
+      <c r="K184" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L184" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="185" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A185" s="18"/>
-      <c r="B185" s="64" t="s">
+      <c r="B185" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C185" s="62"/>
-      <c r="D185" s="59"/>
+      <c r="C185" s="61"/>
+      <c r="D185" s="58"/>
       <c r="E185" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F185" s="59">
-[...6 lines deleted...]
-      <c r="I185" s="59"/>
+      <c r="F185" s="58">
+        <v>0</v>
+      </c>
+      <c r="G185" s="58">
+        <v>0</v>
+      </c>
+      <c r="H185" s="58"/>
+      <c r="I185" s="58"/>
       <c r="J185" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K185" s="61">
+      <c r="K185" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L185" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="186" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A186" s="18"/>
-      <c r="B186" s="64" t="s">
+      <c r="B186" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C186" s="62"/>
-      <c r="D186" s="59"/>
+      <c r="C186" s="61"/>
+      <c r="D186" s="58"/>
       <c r="E186" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F186" s="59">
-[...6 lines deleted...]
-      <c r="I186" s="59"/>
+      <c r="F186" s="58">
+        <v>0</v>
+      </c>
+      <c r="G186" s="58">
+        <v>0</v>
+      </c>
+      <c r="H186" s="58"/>
+      <c r="I186" s="58"/>
       <c r="J186" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K186" s="61">
+      <c r="K186" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L186" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="187" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A187" s="18"/>
-      <c r="B187" s="64" t="s">
+      <c r="B187" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C187" s="62"/>
-      <c r="D187" s="59"/>
+      <c r="C187" s="61"/>
+      <c r="D187" s="58"/>
       <c r="E187" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F187" s="59">
-[...6 lines deleted...]
-      <c r="I187" s="59"/>
+      <c r="F187" s="58">
+        <v>0</v>
+      </c>
+      <c r="G187" s="58">
+        <v>0</v>
+      </c>
+      <c r="H187" s="58"/>
+      <c r="I187" s="58"/>
       <c r="J187" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K187" s="61">
+      <c r="K187" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L187" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="188" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A188" s="18"/>
-      <c r="B188" s="64" t="s">
+      <c r="B188" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C188" s="62"/>
-      <c r="D188" s="59"/>
+      <c r="C188" s="61"/>
+      <c r="D188" s="58"/>
       <c r="E188" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F188" s="59">
-[...6 lines deleted...]
-      <c r="I188" s="59"/>
+      <c r="F188" s="58">
+        <v>0</v>
+      </c>
+      <c r="G188" s="58">
+        <v>0</v>
+      </c>
+      <c r="H188" s="58"/>
+      <c r="I188" s="58"/>
       <c r="J188" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K188" s="61">
+      <c r="K188" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L188" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="189" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A189" s="18"/>
-      <c r="B189" s="64" t="s">
+      <c r="B189" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C189" s="62"/>
-      <c r="D189" s="59"/>
+      <c r="C189" s="61"/>
+      <c r="D189" s="58"/>
       <c r="E189" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F189" s="59">
-[...6 lines deleted...]
-      <c r="I189" s="59"/>
+      <c r="F189" s="58">
+        <v>0</v>
+      </c>
+      <c r="G189" s="58">
+        <v>0</v>
+      </c>
+      <c r="H189" s="58"/>
+      <c r="I189" s="58"/>
       <c r="J189" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K189" s="61">
+      <c r="K189" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L189" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="190" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A190" s="18"/>
-      <c r="B190" s="64" t="s">
+      <c r="B190" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C190" s="62"/>
-      <c r="D190" s="59"/>
+      <c r="C190" s="61"/>
+      <c r="D190" s="58"/>
       <c r="E190" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F190" s="59">
-[...6 lines deleted...]
-      <c r="I190" s="59"/>
+      <c r="F190" s="58">
+        <v>0</v>
+      </c>
+      <c r="G190" s="58">
+        <v>0</v>
+      </c>
+      <c r="H190" s="58"/>
+      <c r="I190" s="58"/>
       <c r="J190" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K190" s="61">
+      <c r="K190" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L190" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="191" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A191" s="18"/>
-      <c r="B191" s="64" t="s">
+      <c r="B191" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C191" s="62"/>
-      <c r="D191" s="59"/>
+      <c r="C191" s="61"/>
+      <c r="D191" s="58"/>
       <c r="E191" s="14">
         <f t="shared" ref="E191:E192" si="21">SUM(C191:D191)</f>
         <v>0</v>
       </c>
-      <c r="F191" s="59">
-[...6 lines deleted...]
-      <c r="I191" s="59"/>
+      <c r="F191" s="58">
+        <v>0</v>
+      </c>
+      <c r="G191" s="58">
+        <v>0</v>
+      </c>
+      <c r="H191" s="58"/>
+      <c r="I191" s="58"/>
       <c r="J191" s="14">
         <f t="shared" ref="J191:J192" si="22">SUM(F191:G191)</f>
         <v>0</v>
       </c>
-      <c r="K191" s="61">
+      <c r="K191" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L191" s="14">
         <f t="shared" ref="L191:L192" si="23">G191</f>
         <v>0</v>
       </c>
     </row>
-    <row r="192" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A192" s="18"/>
-      <c r="B192" s="64" t="s">
+      <c r="B192" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C192" s="62"/>
-      <c r="D192" s="59"/>
+      <c r="C192" s="61"/>
+      <c r="D192" s="58"/>
       <c r="E192" s="14">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
-      <c r="F192" s="59">
-[...6 lines deleted...]
-      <c r="I192" s="59"/>
+      <c r="F192" s="58">
+        <v>0</v>
+      </c>
+      <c r="G192" s="58">
+        <v>0</v>
+      </c>
+      <c r="H192" s="58"/>
+      <c r="I192" s="58"/>
       <c r="J192" s="14">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="K192" s="61">
+      <c r="K192" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L192" s="14">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
-    <row r="193" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A193" s="18"/>
-      <c r="B193" s="64" t="s">
+      <c r="B193" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C193" s="62"/>
-      <c r="D193" s="59"/>
+      <c r="C193" s="61"/>
+      <c r="D193" s="58"/>
       <c r="E193" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F193" s="59">
-[...6 lines deleted...]
-      <c r="I193" s="59"/>
+      <c r="F193" s="58">
+        <v>0</v>
+      </c>
+      <c r="G193" s="58">
+        <v>0</v>
+      </c>
+      <c r="H193" s="58"/>
+      <c r="I193" s="58"/>
       <c r="J193" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K193" s="61">
+      <c r="K193" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L193" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="194" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A194" s="18"/>
-      <c r="B194" s="64" t="s">
+      <c r="B194" s="63" t="s">
         <v>194</v>
       </c>
-      <c r="C194" s="62"/>
-      <c r="D194" s="59"/>
+      <c r="C194" s="61"/>
+      <c r="D194" s="58"/>
       <c r="E194" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="F194" s="59">
-[...6 lines deleted...]
-      <c r="I194" s="59"/>
+      <c r="F194" s="58">
+        <v>0</v>
+      </c>
+      <c r="G194" s="58">
+        <v>0</v>
+      </c>
+      <c r="H194" s="58"/>
+      <c r="I194" s="58"/>
       <c r="J194" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K194" s="61">
+      <c r="K194" s="60">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L194" s="14">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="195" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A195" s="22"/>
       <c r="B195" s="24" t="s">
         <v>46</v>
       </c>
       <c r="C195" s="26">
         <f>SUM(C143:C194)</f>
         <v>0</v>
       </c>
-      <c r="D195" s="23">
-[...7 lines deleted...]
-      <c r="F195" s="23">
+      <c r="D195" s="26">
+        <f t="shared" ref="D195:G195" si="24">SUM(D143:D194)</f>
+        <v>0</v>
+      </c>
+      <c r="E195" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="G195" s="23">
-        <f>SUM(G142:G167)</f>
+      <c r="F195" s="26">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="G195" s="26">
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="H195" s="23"/>
       <c r="I195" s="23"/>
       <c r="J195" s="23">
-        <f t="shared" ref="J195" si="25">SUM(J142:J167)</f>
-[...2 lines deleted...]
-      <c r="K195" s="61"/>
+        <f t="shared" ref="J195:L195" si="25">SUM(J143:J194)</f>
+        <v>0</v>
+      </c>
+      <c r="K195" s="60"/>
       <c r="L195" s="23">
-        <f t="shared" si="24"/>
-[...3 lines deleted...]
-    <row r="196" spans="1:12" x14ac:dyDescent="0.35">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A196" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B196" s="16"/>
       <c r="C196" s="16"/>
       <c r="D196" s="16"/>
       <c r="E196" s="16"/>
       <c r="F196" s="16"/>
       <c r="G196" s="16"/>
       <c r="H196" s="16"/>
       <c r="I196" s="16"/>
       <c r="J196" s="16"/>
     </row>
-    <row r="197" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A197" s="63" t="s">
+    <row r="197" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A197" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="7"/>
       <c r="D197" s="7"/>
       <c r="E197" s="7"/>
       <c r="F197" s="7"/>
       <c r="G197" s="7"/>
       <c r="H197" s="7"/>
       <c r="I197" s="7"/>
       <c r="J197" s="7"/>
     </row>
-    <row r="198" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A198" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="7"/>
       <c r="D198" s="7"/>
       <c r="E198" s="7"/>
       <c r="F198" s="7"/>
       <c r="G198" s="7"/>
       <c r="H198" s="7"/>
       <c r="I198" s="7"/>
       <c r="J198" s="7"/>
     </row>
-    <row r="199" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="199" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A199" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="7"/>
       <c r="D199" s="7"/>
       <c r="E199" s="7"/>
       <c r="F199" s="7"/>
       <c r="G199" s="7"/>
       <c r="H199" s="7"/>
       <c r="I199" s="7"/>
       <c r="J199" s="7"/>
     </row>
-    <row r="200" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="200" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A200" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="7"/>
       <c r="D200" s="7"/>
       <c r="E200" s="7"/>
       <c r="F200" s="7"/>
       <c r="G200" s="7"/>
       <c r="H200" s="7"/>
       <c r="I200" s="7"/>
       <c r="J200" s="7"/>
     </row>
-    <row r="201" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="201" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A201" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="7"/>
       <c r="D201" s="7"/>
       <c r="E201" s="7"/>
       <c r="F201" s="7"/>
       <c r="G201" s="7"/>
       <c r="H201" s="7"/>
       <c r="I201" s="7"/>
       <c r="J201" s="7"/>
     </row>
-    <row r="202" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="202" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A202" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="7"/>
       <c r="D202" s="7"/>
       <c r="E202" s="7"/>
       <c r="F202" s="7"/>
       <c r="G202" s="7"/>
       <c r="H202" s="7"/>
       <c r="I202" s="7"/>
       <c r="J202" s="7"/>
     </row>
-    <row r="203" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="203" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A203" s="7"/>
       <c r="B203" s="7"/>
       <c r="C203" s="7"/>
       <c r="D203" s="7"/>
       <c r="E203" s="7"/>
       <c r="F203" s="7"/>
       <c r="G203" s="7"/>
       <c r="H203" s="7"/>
       <c r="I203" s="7"/>
       <c r="J203" s="7"/>
     </row>
-    <row r="204" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A204" s="63" t="s">
+    <row r="204" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A204" s="62" t="s">
         <v>54</v>
       </c>
       <c r="B204" s="7"/>
-      <c r="C204" s="53" t="s">
+      <c r="C204" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="D204" s="53"/>
-[...2 lines deleted...]
-      <c r="G204" s="53"/>
+      <c r="D204" s="52"/>
+      <c r="E204" s="52"/>
+      <c r="F204" s="52"/>
+      <c r="G204" s="52"/>
       <c r="H204" s="7"/>
       <c r="I204" s="7"/>
       <c r="J204" s="7"/>
     </row>
-    <row r="205" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="205" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A205" s="7"/>
       <c r="B205" s="7"/>
       <c r="C205" s="7"/>
       <c r="D205" s="7"/>
       <c r="E205" s="7"/>
       <c r="F205" s="7"/>
       <c r="G205" s="7"/>
       <c r="H205" s="7"/>
       <c r="I205" s="7"/>
       <c r="J205" s="7"/>
     </row>
-    <row r="206" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A206" s="63" t="s">
+    <row r="206" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A206" s="62" t="s">
         <v>54</v>
       </c>
       <c r="B206" s="7"/>
-      <c r="C206" s="53" t="s">
+      <c r="C206" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="D206" s="53"/>
-[...2 lines deleted...]
-      <c r="G206" s="53"/>
+      <c r="D206" s="52"/>
+      <c r="E206" s="52"/>
+      <c r="F206" s="52"/>
+      <c r="G206" s="52"/>
       <c r="H206" s="7"/>
       <c r="I206" s="7"/>
       <c r="J206" s="7"/>
     </row>
-    <row r="207" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="207" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A207" s="7"/>
       <c r="B207" s="7"/>
       <c r="C207" s="7"/>
       <c r="D207" s="7"/>
       <c r="E207" s="7"/>
       <c r="F207" s="7"/>
       <c r="G207" s="7"/>
       <c r="H207" s="7"/>
       <c r="I207" s="7"/>
       <c r="J207" s="7"/>
     </row>
-    <row r="208" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A208" s="63" t="s">
+    <row r="208" spans="1:12" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A208" s="62" t="s">
         <v>54</v>
       </c>
       <c r="B208" s="7"/>
-      <c r="C208" s="53" t="s">
+      <c r="C208" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="D208" s="53"/>
-[...2 lines deleted...]
-      <c r="G208" s="53"/>
+      <c r="D208" s="52"/>
+      <c r="E208" s="52"/>
+      <c r="F208" s="52"/>
+      <c r="G208" s="52"/>
       <c r="H208" s="7"/>
       <c r="I208" s="7"/>
       <c r="J208" s="7"/>
       <c r="K208"/>
       <c r="L208"/>
     </row>
-    <row r="209" spans="11:12" x14ac:dyDescent="0.35">
+    <row r="209" spans="11:12" x14ac:dyDescent="0.3">
       <c r="K209"/>
       <c r="L209"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="rwGTGiV8REk/uT87MVUN0l5EyDNRNB0ODoS2bPEiiwCjkLS/KXQ4TlKoGXMu9xS1hu/0NeoRHW7jH2r+LdolEA==" saltValue="3U9lREdeWCGBkmYd12QzOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="5U6O8kL1H+9BOKfOHRJi8x2X4bt/I2qYfZ+9cHwewJketbwDjRCdPPCxd/vzJK3+lbBbqWSn2wIaVGUfFDvezg==" saltValue="lSHF6HkjfewiuMKVgsj/zA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{497F6A87-6553-4888-908B-8DE474ED9B27}">
           <x14:formula1>
             <xm:f>MAPPING!$B$161:$B$242</xm:f>
           </x14:formula1>
           <xm:sqref>B151:B152 B166:B176 B184:B194</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E40A0081-C0D2-49A3-816E-DB63C913187A}">
   <dimension ref="B2:N242"/>
   <sheetViews>
     <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="14" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4.140625" customWidth="1"/>
+    <col min="2" max="2" width="25.7109375" customWidth="1"/>
+    <col min="3" max="4" width="45.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" customWidth="1"/>
+    <col min="6" max="6" width="37.28515625" customWidth="1"/>
+    <col min="7" max="7" width="45.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="18.7109375" customWidth="1"/>
+    <col min="11" max="11" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="59.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B2" s="34" t="s">
+    <row r="2" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B2" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="C2" s="35"/>
-[...10 lines deleted...]
-      <c r="B4" s="45" t="s">
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+    </row>
+    <row r="4" spans="2:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B4" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="D4" s="47" t="s">
+      <c r="D4" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="48"/>
-      <c r="F4" s="46" t="s">
+      <c r="E4" s="47"/>
+      <c r="F4" s="45" t="s">
         <v>243</v>
       </c>
-      <c r="G4" s="46" t="s">
+      <c r="G4" s="45" t="s">
         <v>244</v>
       </c>
-      <c r="H4" s="48"/>
-      <c r="I4" s="46" t="s">
+      <c r="H4" s="47"/>
+      <c r="I4" s="45" t="s">
         <v>329</v>
       </c>
-      <c r="J4" s="46" t="s">
+      <c r="J4" s="45" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="5" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B5" s="36" t="s">
+    <row r="5" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B5" s="35" t="s">
         <v>225</v>
       </c>
-      <c r="C5" s="37" t="s">
+      <c r="C5" s="36" t="s">
         <v>237</v>
       </c>
-      <c r="D5" s="38">
+      <c r="D5" s="37">
         <f>'HUD - 406'!L18</f>
         <v>0</v>
       </c>
-      <c r="F5" s="37" t="s">
+      <c r="F5" s="36" t="s">
         <v>237</v>
       </c>
-      <c r="G5" s="37" t="s">
+      <c r="G5" s="36" t="s">
         <v>245</v>
       </c>
-      <c r="I5" s="37" t="s">
+      <c r="I5" s="36" t="s">
         <v>245</v>
       </c>
-      <c r="J5" s="38">
+      <c r="J5" s="37">
         <f>SUMIF($G$5:$G$101,I5,$D$5:$D$101)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B6" s="27" t="s">
         <v>226</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>238</v>
       </c>
-      <c r="D6" s="38">
+      <c r="D6" s="37">
         <f>'HUD - 406'!L19</f>
         <v>0</v>
       </c>
-      <c r="F6" s="37" t="s">
+      <c r="F6" s="36" t="s">
         <v>238</v>
       </c>
-      <c r="G6" s="37" t="s">
+      <c r="G6" s="36" t="s">
         <v>324</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>324</v>
       </c>
-      <c r="J6" s="38">
+      <c r="J6" s="37">
         <f t="shared" ref="J6:J41" si="0">SUMIF($G$5:$G$101,I6,$D$5:$D$101)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B7" s="27" t="s">
         <v>227</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>239</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <f>'HUD - 406'!L20</f>
         <v>0</v>
       </c>
-      <c r="F7" s="37" t="s">
+      <c r="F7" s="36" t="s">
         <v>239</v>
       </c>
-      <c r="G7" s="37" t="s">
+      <c r="G7" s="36" t="s">
         <v>325</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>325</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B8" s="27" t="s">
         <v>228</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>240</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="37">
         <f>'HUD - 406'!L21</f>
         <v>0</v>
       </c>
-      <c r="F8" s="37" t="s">
+      <c r="F8" s="36" t="s">
         <v>240</v>
       </c>
-      <c r="G8" s="37" t="s">
+      <c r="G8" s="36" t="s">
         <v>326</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>326</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B9" s="27" t="s">
         <v>229</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>241</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="37">
         <f>'HUD - 406'!L22</f>
         <v>0</v>
       </c>
-      <c r="F9" s="37" t="s">
+      <c r="F9" s="36" t="s">
         <v>241</v>
       </c>
-      <c r="G9" s="37" t="s">
+      <c r="G9" s="36" t="s">
         <v>327</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>327</v>
       </c>
-      <c r="J9" s="38">
+      <c r="J9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B10" s="27" t="s">
         <v>230</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D10" s="37">
         <f>'HUD - 406'!L23</f>
         <v>0</v>
       </c>
-      <c r="F10" s="37" t="s">
+      <c r="F10" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="G10" s="37" t="s">
+      <c r="G10" s="36" t="s">
         <v>328</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>328</v>
       </c>
-      <c r="J10" s="38">
+      <c r="J10" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B11" s="27" t="s">
         <v>231</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D11" s="37">
         <f>'HUD - 406'!L24</f>
         <v>0</v>
       </c>
-      <c r="F11" s="37" t="s">
+      <c r="F11" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="G11" s="37" t="s">
+      <c r="G11" s="36" t="s">
         <v>328</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>246</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J11" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B12" s="27" t="s">
         <v>232</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="37">
         <f>'HUD - 406'!L25</f>
         <v>0</v>
       </c>
-      <c r="F12" s="37" t="s">
+      <c r="F12" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="G12" s="37" t="s">
+      <c r="G12" s="36" t="s">
         <v>328</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>248</v>
       </c>
-      <c r="J12" s="38">
+      <c r="J12" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B13" s="27" t="s">
         <v>233</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="37">
         <f>'HUD - 406'!L26</f>
         <v>0</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="36" t="s">
         <v>328</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>250</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B14" s="27" t="s">
         <v>234</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="37">
         <f>'HUD - 406'!L27</f>
         <v>0</v>
       </c>
-      <c r="F14" s="37" t="s">
+      <c r="F14" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="G14" s="37" t="s">
+      <c r="G14" s="36" t="s">
         <v>328</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>252</v>
       </c>
-      <c r="J14" s="38">
+      <c r="J14" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B15" s="27" t="s">
         <v>235</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="37">
         <f>'HUD - 406'!L28</f>
         <v>0</v>
       </c>
-      <c r="F15" s="37" t="s">
+      <c r="F15" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="G15" s="37" t="s">
+      <c r="G15" s="36" t="s">
         <v>328</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>254</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J15" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B16" s="27" t="s">
         <v>236</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="37">
         <f>'HUD - 406'!L29</f>
         <v>0</v>
       </c>
-      <c r="F16" s="37" t="s">
+      <c r="F16" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="G16" s="37" t="s">
+      <c r="G16" s="36" t="s">
         <v>328</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="J16" s="38">
+      <c r="J16" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B17" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="37">
         <f>'HUD - 406'!L30</f>
         <v>0</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>246</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>257</v>
       </c>
-      <c r="J17" s="38">
+      <c r="J17" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B18" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="38">
+      <c r="D18" s="37">
         <f>'HUD - 406'!L31</f>
         <v>0</v>
       </c>
       <c r="F18" s="20" t="s">
         <v>247</v>
       </c>
       <c r="G18" s="20" t="s">
         <v>248</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>258</v>
       </c>
-      <c r="J18" s="38">
+      <c r="J18" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B19" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="37">
         <f>'HUD - 406'!L32</f>
         <v>0</v>
       </c>
       <c r="F19" s="20" t="s">
         <v>249</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>250</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>259</v>
       </c>
-      <c r="J19" s="38">
+      <c r="J19" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B20" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="37">
         <f>'HUD - 406'!L33</f>
         <v>0</v>
       </c>
       <c r="F20" s="20" t="s">
         <v>251</v>
       </c>
       <c r="G20" s="20" t="s">
         <v>248</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>261</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B21" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="38">
+      <c r="D21" s="37">
         <f>'HUD - 406'!L34</f>
         <v>0</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>252</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>262</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B22" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="D22" s="38">
+      <c r="D22" s="37">
         <f>'HUD - 406'!L35</f>
         <v>0</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>253</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>254</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>264</v>
       </c>
-      <c r="J22" s="38">
+      <c r="J22" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B23" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="D23" s="38">
+      <c r="D23" s="37">
         <f>'HUD - 406'!L36</f>
         <v>0</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>66</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>255</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="J23" s="38">
+      <c r="J23" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B24" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="37">
         <f>'HUD - 406'!L37</f>
         <v>0</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>256</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="J24" s="38">
+      <c r="J24" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B25" s="28" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="D25" s="38">
+      <c r="D25" s="37">
         <f>'HUD - 406'!L38</f>
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>70</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>258</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>267</v>
       </c>
-      <c r="J25" s="38">
+      <c r="J25" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B26" s="28" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="D26" s="38">
+      <c r="D26" s="37">
         <f>'HUD - 406'!L39</f>
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>71</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>259</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>269</v>
       </c>
-      <c r="J26" s="38">
+      <c r="J26" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B27" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="D27" s="38">
+      <c r="D27" s="37">
         <f>'HUD - 406'!L40</f>
         <v>0</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>260</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>261</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="J27" s="38">
+      <c r="J27" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B28" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D28" s="38">
+      <c r="D28" s="37">
         <f>'HUD - 406'!L41</f>
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>262</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>284</v>
       </c>
-      <c r="J28" s="38">
+      <c r="J28" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B29" s="28" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="D29" s="38">
+      <c r="D29" s="37">
         <f>'HUD - 406'!L42</f>
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>263</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>264</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>285</v>
       </c>
-      <c r="J29" s="38">
+      <c r="J29" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B30" s="28" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="D30" s="38">
+      <c r="D30" s="37">
         <f>'HUD - 406'!L43</f>
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>74</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>264</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>287</v>
       </c>
-      <c r="J30" s="38">
+      <c r="J30" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B31" s="28" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="D31" s="38">
+      <c r="D31" s="37">
         <f>'HUD - 406'!L44</f>
         <v>0</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>75</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>265</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>289</v>
       </c>
-      <c r="J31" s="38">
+      <c r="J31" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B32" s="28" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D32" s="37">
         <f>'HUD - 406'!L45</f>
         <v>0</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>76</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>266</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>290</v>
       </c>
-      <c r="J32" s="38">
+      <c r="J32" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="D33" s="38">
+      <c r="D33" s="37">
         <f>'HUD - 406'!L46</f>
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>267</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>292</v>
       </c>
-      <c r="J33" s="38">
+      <c r="J33" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B34" s="28" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="D34" s="38">
+      <c r="D34" s="37">
         <f>'HUD - 406'!L47</f>
         <v>0</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>268</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>269</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>293</v>
       </c>
-      <c r="J34" s="38">
+      <c r="J34" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B35" s="28" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="D35" s="38">
+      <c r="D35" s="37">
         <f>'HUD - 406'!L48</f>
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>80</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>269</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>296</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B36" s="28" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="D36" s="38">
+      <c r="D36" s="37">
         <f>'HUD - 406'!L49</f>
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>270</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>302</v>
       </c>
-      <c r="J36" s="38">
+      <c r="J36" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B37" s="28" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="D37" s="38">
+      <c r="D37" s="37">
         <f>'HUD - 406'!L50</f>
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>79</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>303</v>
       </c>
-      <c r="J37" s="38">
+      <c r="J37" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B38" s="28" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D38" s="38">
+      <c r="D38" s="37">
         <f>'HUD - 406'!L51</f>
         <v>0</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>271</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>304</v>
       </c>
-      <c r="J38" s="38">
+      <c r="J38" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B39" s="28" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D39" s="38">
+      <c r="D39" s="37">
         <f>'HUD - 406'!L52</f>
         <v>0</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>272</v>
       </c>
       <c r="G39" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>305</v>
       </c>
-      <c r="J39" s="38">
+      <c r="J39" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B40" s="28" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D40" s="38">
+      <c r="D40" s="37">
         <f>'HUD - 406'!L53</f>
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>273</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>307</v>
       </c>
-      <c r="J40" s="38">
+      <c r="J40" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B41" s="28" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D41" s="38">
+      <c r="D41" s="37">
         <f>'HUD - 406'!L54</f>
         <v>0</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>274</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>309</v>
       </c>
-      <c r="J41" s="38">
+      <c r="J41" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B42" s="28" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D42" s="38">
+      <c r="D42" s="37">
         <f>'HUD - 406'!L55</f>
         <v>0</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>275</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>311</v>
       </c>
-      <c r="J42" s="38">
+      <c r="J42" s="37">
         <f t="shared" ref="J42:J48" si="1">SUMIF($G$5:$G$101,I42,$D$5:$D$101)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B43" s="28" t="s">
         <v>99</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D43" s="38">
+      <c r="D43" s="37">
         <f>'HUD - 406'!L56</f>
         <v>0</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>276</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>313</v>
       </c>
-      <c r="J43" s="38">
+      <c r="J43" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B44" s="28" t="s">
         <v>100</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D44" s="38">
+      <c r="D44" s="37">
         <f>'HUD - 406'!L57</f>
         <v>0</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>277</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>314</v>
       </c>
-      <c r="J44" s="38">
+      <c r="J44" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B45" s="28" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D45" s="38">
+      <c r="D45" s="37">
         <f>'HUD - 406'!L58</f>
         <v>0</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>278</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>315</v>
       </c>
-      <c r="J45" s="38">
+      <c r="J45" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B46" s="28" t="s">
         <v>102</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D46" s="38">
+      <c r="D46" s="37">
         <f>'HUD - 406'!L59</f>
         <v>0</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>279</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>317</v>
       </c>
-      <c r="J46" s="38">
+      <c r="J46" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B47" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D47" s="38">
+      <c r="D47" s="37">
         <f>'HUD - 406'!L60</f>
         <v>0</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>280</v>
       </c>
       <c r="G47" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>318</v>
       </c>
-      <c r="J47" s="38">
+      <c r="J47" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B48" s="28" t="s">
         <v>111</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="D48" s="38">
+      <c r="D48" s="37">
         <f>'HUD - 406'!L61</f>
         <v>0</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>37</v>
       </c>
       <c r="G48" s="13" t="s">
         <v>281</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>319</v>
       </c>
-      <c r="J48" s="38">
+      <c r="J48" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B49" s="28" t="s">
         <v>113</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="D49" s="38">
+      <c r="D49" s="37">
         <f>'HUD - 406'!L62</f>
         <v>0</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>282</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="I49" s="48" t="s">
+      <c r="I49" s="47" t="s">
         <v>331</v>
       </c>
-      <c r="J49" s="52">
+      <c r="J49" s="51">
         <f>SUM(J5:J48)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B50" s="28" t="s">
         <v>112</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D50" s="38">
+      <c r="D50" s="37">
         <f>'HUD - 406'!L63</f>
         <v>0</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>283</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="51" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B51" s="28" t="s">
         <v>114</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="D51" s="38">
+      <c r="D51" s="37">
         <f>'HUD - 406'!L64</f>
         <v>0</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>106</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="52" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B52" s="28" t="s">
         <v>115</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D52" s="38">
+      <c r="D52" s="37">
         <f>'HUD - 406'!L65</f>
         <v>0</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>286</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="53" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B53" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D53" s="38">
+      <c r="D53" s="37">
         <f>'HUD - 406'!L66</f>
         <v>0</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>288</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="54" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B54" s="28" t="s">
         <v>117</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="D54" s="38">
+      <c r="D54" s="37">
         <f>'HUD - 406'!L67</f>
         <v>0</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>109</v>
       </c>
       <c r="G54" s="13" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="55" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B55" s="28" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="D55" s="38">
+      <c r="D55" s="37">
         <f>'HUD - 406'!L68</f>
         <v>0</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>291</v>
       </c>
       <c r="G55" s="13" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="56" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B56" s="28" t="s">
         <v>120</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="D56" s="38">
+      <c r="D56" s="37">
         <f>'HUD - 406'!L69</f>
         <v>0</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>118</v>
       </c>
       <c r="G56" s="13" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="57" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B57" s="28" t="s">
         <v>121</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D57" s="38">
+      <c r="D57" s="37">
         <f>'HUD - 406'!L70</f>
         <v>0</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>119</v>
       </c>
       <c r="G57" s="13" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="58" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B58" s="28" t="s">
         <v>122</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D58" s="38">
+      <c r="D58" s="37">
         <f>'HUD - 406'!L71</f>
         <v>0</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>256</v>
       </c>
       <c r="G58" s="13" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="59" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B59" s="28" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="37">
         <f>'HUD - 406'!L72</f>
         <v>0</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>123</v>
       </c>
       <c r="G59" s="13" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="60" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B60" s="28" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D60" s="38">
+      <c r="D60" s="37">
         <f>'HUD - 406'!L73</f>
         <v>0</v>
       </c>
       <c r="F60" s="13" t="s">
         <v>294</v>
       </c>
       <c r="G60" s="13" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="61" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B61" s="28" t="s">
         <v>128</v>
       </c>
       <c r="C61" s="19" t="s">
         <v>130</v>
       </c>
-      <c r="D61" s="38">
+      <c r="D61" s="37">
         <f>'HUD - 406'!L74</f>
         <v>0</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>295</v>
       </c>
       <c r="G61" s="13" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="62" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B62" s="28" t="s">
         <v>129</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="D62" s="38">
+      <c r="D62" s="37">
         <f>'HUD - 406'!L75</f>
         <v>0</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>297</v>
       </c>
       <c r="G62" s="13" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="63" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B63" s="28" t="s">
         <v>133</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D63" s="38">
+      <c r="D63" s="37">
         <f>'HUD - 406'!L76</f>
         <v>0</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>132</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="64" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="64" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B64" s="28" t="s">
         <v>135</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="D64" s="38">
+      <c r="D64" s="37">
         <f>'HUD - 406'!L77</f>
         <v>0</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>298</v>
       </c>
       <c r="G64" s="13" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="65" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B65" s="28" t="s">
         <v>136</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D65" s="38">
+      <c r="D65" s="37">
         <f>'HUD - 406'!L78</f>
         <v>0</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>38</v>
       </c>
       <c r="G65" s="13" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="66" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B66" s="28" t="s">
         <v>137</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D66" s="38">
+      <c r="D66" s="37">
         <f>'HUD - 406'!L79</f>
         <v>0</v>
       </c>
       <c r="F66" s="19" t="s">
         <v>271</v>
       </c>
       <c r="G66" s="19" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="67" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B67" s="28" t="s">
         <v>137</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="D67" s="38">
+      <c r="D67" s="37">
         <f>'HUD - 406'!L80</f>
         <v>0</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>299</v>
       </c>
       <c r="G67" s="13" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="68" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="68" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B68" s="28" t="s">
         <v>140</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D68" s="38">
+      <c r="D68" s="37">
         <f>'HUD - 406'!L81</f>
         <v>0</v>
       </c>
       <c r="F68" s="13" t="s">
         <v>300</v>
       </c>
       <c r="G68" s="13" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="69" spans="2:7" ht="24.6" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:7" ht="24.75" x14ac:dyDescent="0.25">
       <c r="B69" s="28" t="s">
         <v>142</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="D69" s="38">
+      <c r="D69" s="37">
         <f>'HUD - 406'!L82</f>
         <v>0</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>301</v>
       </c>
       <c r="G69" s="13" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="70" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B70" s="28" t="s">
         <v>143</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D70" s="38">
+      <c r="D70" s="37">
         <f>'HUD - 406'!L83</f>
         <v>0</v>
       </c>
       <c r="F70" s="13" t="s">
         <v>272</v>
       </c>
       <c r="G70" s="13" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="71" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B71" s="28" t="s">
         <v>144</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D71" s="38">
+      <c r="D71" s="37">
         <f>'HUD - 406'!L84</f>
         <v>0</v>
       </c>
       <c r="F71" s="13" t="s">
         <v>273</v>
       </c>
       <c r="G71" s="13" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="72" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B72" s="28" t="s">
         <v>147</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="D72" s="38">
+      <c r="D72" s="37">
         <f>'HUD - 406'!L85</f>
         <v>0</v>
       </c>
       <c r="F72" s="19" t="s">
         <v>145</v>
       </c>
       <c r="G72" s="19" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="73" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B73" s="28" t="s">
         <v>148</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="D73" s="38">
+      <c r="D73" s="37">
         <f>'HUD - 406'!L86</f>
         <v>0</v>
       </c>
       <c r="F73" s="19" t="s">
         <v>146</v>
       </c>
       <c r="G73" s="19" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="74" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B74" s="28" t="s">
         <v>152</v>
       </c>
       <c r="C74" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="D74" s="38">
+      <c r="D74" s="37">
         <f>'HUD - 406'!L87</f>
         <v>0</v>
       </c>
       <c r="F74" s="13" t="s">
         <v>149</v>
       </c>
       <c r="G74" s="13" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="75" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B75" s="28" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="D75" s="38">
+      <c r="D75" s="37">
         <f>'HUD - 406'!L88</f>
         <v>0</v>
       </c>
       <c r="F75" s="13" t="s">
         <v>150</v>
       </c>
       <c r="G75" s="13" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="76" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B76" s="28" t="s">
         <v>154</v>
       </c>
       <c r="C76" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="D76" s="38">
+      <c r="D76" s="37">
         <f>'HUD - 406'!L89</f>
         <v>0</v>
       </c>
       <c r="F76" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G76" s="19" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="77" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B77" s="28" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="D77" s="38">
+      <c r="D77" s="37">
         <f>'HUD - 406'!L90</f>
         <v>0</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>306</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="78" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B78" s="28" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D78" s="38">
+      <c r="D78" s="37">
         <f>'HUD - 406'!L91</f>
         <v>0</v>
       </c>
       <c r="F78" s="13" t="s">
         <v>256</v>
       </c>
       <c r="G78" s="13" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="79" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B79" s="28" t="s">
         <v>157</v>
       </c>
       <c r="C79" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D79" s="38">
+      <c r="D79" s="37">
         <f>'HUD - 406'!L92</f>
         <v>0</v>
       </c>
       <c r="F79" s="13" t="s">
         <v>271</v>
       </c>
       <c r="G79" s="13" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="80" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B80" s="28" t="s">
         <v>217</v>
       </c>
       <c r="C80" s="13" t="s">
         <v>218</v>
       </c>
-      <c r="D80" s="38">
+      <c r="D80" s="37">
         <f>'HUD - 406'!L93</f>
         <v>0</v>
       </c>
       <c r="F80" s="19" t="s">
         <v>308</v>
       </c>
       <c r="G80" s="19" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="81" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="81" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B81" s="28" t="s">
         <v>220</v>
       </c>
       <c r="C81" s="13" t="s">
         <v>219</v>
       </c>
-      <c r="D81" s="38">
+      <c r="D81" s="37">
         <f>'HUD - 406'!L94</f>
         <v>0</v>
       </c>
       <c r="F81" s="13" t="s">
         <v>310</v>
       </c>
       <c r="G81" s="19" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="82" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B82" s="28" t="s">
         <v>163</v>
       </c>
       <c r="C82" s="13" t="s">
         <v>158</v>
       </c>
-      <c r="D82" s="38">
+      <c r="D82" s="37">
         <f>'HUD - 406'!L95</f>
         <v>0</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>158</v>
       </c>
       <c r="G82" s="13" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="83" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="83" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B83" s="28" t="s">
         <v>164</v>
       </c>
       <c r="C83" s="13" t="s">
         <v>159</v>
       </c>
-      <c r="D83" s="38">
+      <c r="D83" s="37">
         <f>'HUD - 406'!L96</f>
         <v>0</v>
       </c>
       <c r="F83" s="13" t="s">
         <v>312</v>
       </c>
       <c r="G83" s="13" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="84" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="84" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B84" s="28" t="s">
         <v>165</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>160</v>
       </c>
-      <c r="D84" s="38">
+      <c r="D84" s="37">
         <f>'HUD - 406'!L97</f>
         <v>0</v>
       </c>
       <c r="F84" s="13" t="s">
         <v>160</v>
       </c>
       <c r="G84" s="13" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="85" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="85" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B85" s="28" t="s">
         <v>166</v>
       </c>
       <c r="C85" s="13" t="s">
         <v>161</v>
       </c>
-      <c r="D85" s="38">
+      <c r="D85" s="37">
         <f>'HUD - 406'!L98</f>
         <v>0</v>
       </c>
       <c r="F85" s="13" t="s">
         <v>161</v>
       </c>
       <c r="G85" s="13" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="86" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="86" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B86" s="28" t="s">
         <v>167</v>
       </c>
       <c r="C86" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="D86" s="38">
+      <c r="D86" s="37">
         <f>'HUD - 406'!L99</f>
         <v>0</v>
       </c>
       <c r="F86" s="13" t="s">
         <v>162</v>
       </c>
       <c r="G86" s="13" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="87" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="87" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B87" s="28" t="s">
         <v>168</v>
       </c>
       <c r="C87" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="D87" s="38">
+      <c r="D87" s="37">
         <f>'HUD - 406'!L100</f>
         <v>0</v>
       </c>
       <c r="F87" s="13" t="s">
         <v>40</v>
       </c>
       <c r="G87" s="13" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="88" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="88" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B88" s="28" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="D88" s="38">
+      <c r="D88" s="37">
         <f>'HUD - 406'!L101</f>
         <v>0</v>
       </c>
       <c r="F88" s="13" t="s">
         <v>41</v>
       </c>
       <c r="G88" s="13" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="89" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="89" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B89" s="28" t="s">
         <v>170</v>
       </c>
       <c r="C89" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="D89" s="38">
+      <c r="D89" s="37">
         <f>'HUD - 406'!L102</f>
         <v>0</v>
       </c>
       <c r="F89" s="13" t="s">
         <v>42</v>
       </c>
       <c r="G89" s="13" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="90" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="90" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B90" s="28" t="s">
         <v>171</v>
       </c>
       <c r="C90" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="D90" s="38">
+      <c r="D90" s="37">
         <f>'HUD - 406'!L103</f>
         <v>0</v>
       </c>
       <c r="F90" s="13" t="s">
         <v>316</v>
       </c>
       <c r="G90" s="13" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="91" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="91" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B91" s="28" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D91" s="38">
+      <c r="D91" s="37">
         <f>'HUD - 406'!L104</f>
         <v>0</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>256</v>
       </c>
       <c r="G91" s="13" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="92" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="92" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B92" s="28" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D92" s="38">
+      <c r="D92" s="37">
         <f>'HUD - 406'!L105</f>
         <v>0</v>
       </c>
       <c r="F92" s="13" t="s">
         <v>271</v>
       </c>
       <c r="G92" s="13" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="93" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="93" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B93" s="28" t="s">
         <v>180</v>
       </c>
       <c r="C93" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="D93" s="38">
+      <c r="D93" s="37">
         <f>'HUD - 406'!L106</f>
         <v>0</v>
       </c>
       <c r="F93" s="13" t="s">
         <v>174</v>
       </c>
       <c r="G93" s="13" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="94" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="94" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B94" s="28" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="D94" s="38">
+      <c r="D94" s="37">
         <f>'HUD - 406'!L107</f>
         <v>0</v>
       </c>
       <c r="F94" s="13" t="s">
         <v>44</v>
       </c>
       <c r="G94" s="13" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="95" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="95" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B95" s="28" t="s">
         <v>182</v>
       </c>
       <c r="C95" s="13" t="s">
         <v>175</v>
       </c>
-      <c r="D95" s="38">
+      <c r="D95" s="37">
         <f>'HUD - 406'!L108</f>
         <v>0</v>
       </c>
       <c r="F95" s="13" t="s">
         <v>175</v>
       </c>
       <c r="G95" s="13" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="96" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="96" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B96" s="28" t="s">
         <v>183</v>
       </c>
       <c r="C96" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D96" s="38">
+      <c r="D96" s="37">
         <f>'HUD - 406'!L109</f>
         <v>0</v>
       </c>
       <c r="F96" s="13" t="s">
         <v>320</v>
       </c>
       <c r="G96" s="13" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="97" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="97" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B97" s="28" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="13" t="s">
         <v>176</v>
       </c>
-      <c r="D97" s="38">
+      <c r="D97" s="37">
         <f>'HUD - 406'!L110</f>
         <v>0</v>
       </c>
       <c r="F97" s="13" t="s">
         <v>176</v>
       </c>
       <c r="G97" s="13" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="98" spans="2:14" ht="24.6" x14ac:dyDescent="0.3">
+    <row r="98" spans="2:14" ht="24.75" x14ac:dyDescent="0.25">
       <c r="B98" s="28" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>178</v>
       </c>
-      <c r="D98" s="38">
+      <c r="D98" s="37">
         <f>'HUD - 406'!L111</f>
         <v>0</v>
       </c>
       <c r="F98" s="13" t="s">
         <v>321</v>
       </c>
       <c r="G98" s="13" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="99" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="99" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B99" s="28" t="s">
         <v>186</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>179</v>
       </c>
-      <c r="D99" s="38">
+      <c r="D99" s="37">
         <f>'HUD - 406'!L112</f>
         <v>0</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>322</v>
       </c>
       <c r="G99" s="13" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="100" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="100" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B100" s="28" t="s">
         <v>187</v>
       </c>
       <c r="C100" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="D100" s="38">
+      <c r="D100" s="37">
         <f>'HUD - 406'!L113</f>
         <v>0</v>
       </c>
       <c r="F100" s="13" t="s">
         <v>323</v>
       </c>
       <c r="G100" s="13" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="101" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B101" s="39" t="s">
+    <row r="101" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B101" s="38" t="s">
         <v>188</v>
       </c>
-      <c r="C101" s="40" t="s">
+      <c r="C101" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="D101" s="41">
+      <c r="D101" s="40">
         <f>'HUD - 406'!L114</f>
         <v>0</v>
       </c>
       <c r="F101" s="13" t="s">
         <v>256</v>
       </c>
       <c r="G101" s="13" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="102" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B102" s="42" t="s">
+    <row r="102" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B102" s="41" t="s">
         <v>331</v>
       </c>
-      <c r="C102" s="43"/>
-      <c r="D102" s="44">
+      <c r="C102" s="42"/>
+      <c r="D102" s="43">
         <f>SUM(D5:D101)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="106" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B106" s="34" t="s">
+    <row r="106" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B106" s="33" t="s">
         <v>332</v>
       </c>
-      <c r="C106" s="35"/>
-[...10 lines deleted...]
-      <c r="C108" s="48" t="s">
+      <c r="C106" s="34"/>
+      <c r="D106" s="34"/>
+      <c r="E106" s="34"/>
+      <c r="F106" s="34"/>
+      <c r="G106" s="34"/>
+      <c r="H106" s="34"/>
+      <c r="I106" s="34"/>
+      <c r="J106" s="34"/>
+      <c r="K106" s="34"/>
+    </row>
+    <row r="108" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="C108" s="47" t="s">
         <v>408</v>
       </c>
-      <c r="D108" s="48" t="s">
+      <c r="D108" s="47" t="s">
         <v>409</v>
       </c>
-      <c r="E108" s="48" t="s">
+      <c r="E108" s="47" t="s">
         <v>410</v>
       </c>
-      <c r="G108" s="48" t="s">
+      <c r="G108" s="47" t="s">
         <v>411</v>
       </c>
-      <c r="J108" s="48" t="s">
+      <c r="J108" s="47" t="s">
         <v>413</v>
       </c>
-      <c r="K108" s="48" t="s">
+      <c r="K108" s="47" t="s">
         <v>412</v>
       </c>
-      <c r="L108" s="48"/>
-      <c r="M108" s="48" t="s">
+      <c r="L108" s="47"/>
+      <c r="M108" s="47" t="s">
         <v>414</v>
       </c>
-      <c r="N108" s="48" t="s">
+      <c r="N108" s="47" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="109" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="109" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B109" t="s">
         <v>204</v>
       </c>
       <c r="C109" t="str">
         <f>'HUD - 406'!B144</f>
         <v>Taxable Bonds</v>
       </c>
       <c r="D109" t="str">
         <f>B206</f>
         <v>Maryland Multifamily Bond Program - Taxable</v>
       </c>
-      <c r="E109" s="49">
+      <c r="E109" s="48">
         <f>'HUD - 406'!L144</f>
         <v>0</v>
       </c>
-      <c r="G109" s="50" t="e" cm="1" vm="1">
+      <c r="G109" s="49" t="e" cm="1" vm="1">
         <f t="array" ref="G109">_xlfn._xlws.FILTER(D109:E157,E109:E157&gt;0)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H109" s="51"/>
-[...2 lines deleted...]
-      <c r="M109" s="50" t="e" vm="2">
+      <c r="H109" s="50"/>
+      <c r="J109" s="49"/>
+      <c r="K109" s="50"/>
+      <c r="M109" s="49" t="e" vm="2">
         <f>IF(G109="","",_xlfn.XLOOKUP(G109,$J$109:$J$157,$J$109:$J$157)&amp;" - "&amp;TEXT(_xlfn.XLOOKUP(G109,$J$109:$J$157,$K$109:$K$157),"$#,##.00"))</f>
         <v>#VALUE!</v>
       </c>
-      <c r="N109" s="51" t="e" vm="2">
+      <c r="N109" s="50" t="e" vm="2">
         <f>IF(G109="","",H109)</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="110" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="110" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C110" t="str">
         <f>'HUD - 406'!B145</f>
         <v>Tax-Exempt Bonds (long term only)</v>
       </c>
       <c r="D110" t="str">
         <f>B205</f>
         <v>Maryland Multifamily Bond Program - Tax Exempt</v>
       </c>
-      <c r="E110" s="49">
+      <c r="E110" s="48">
         <f>'HUD - 406'!L145</f>
         <v>0</v>
       </c>
-      <c r="G110" s="50"/>
-[...3 lines deleted...]
-      <c r="M110" s="50" t="str">
+      <c r="G110" s="49"/>
+      <c r="H110" s="50"/>
+      <c r="J110" s="49"/>
+      <c r="K110" s="50"/>
+      <c r="M110" s="49" t="str">
         <f t="shared" ref="M110:M157" si="2">IF(G110="","",_xlfn.XLOOKUP(G110,$J$109:$J$157,$J$109:$J$157)&amp;" - "&amp;TEXT(_xlfn.XLOOKUP(G110,$J$109:$J$157,$K$109:$K$157),"$#,##.00"))</f>
         <v/>
       </c>
-      <c r="N110" s="51" t="str">
+      <c r="N110" s="50" t="str">
         <f t="shared" ref="N110:N157" si="3">IF(G110="","",H110)</f>
         <v/>
       </c>
     </row>
-    <row r="111" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="111" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C111" t="str">
         <f>'HUD - 406'!B146</f>
         <v>Private Loan</v>
       </c>
       <c r="D111" t="str">
         <f>_xlfn.XLOOKUP(C111,$B$161:$B$242,B161:B242)</f>
         <v>Private Loan</v>
       </c>
-      <c r="E111" s="49">
+      <c r="E111" s="48">
         <f>'HUD - 406'!L146</f>
         <v>0</v>
       </c>
-      <c r="G111" s="50"/>
-[...3 lines deleted...]
-      <c r="M111" s="50" t="str">
+      <c r="G111" s="49"/>
+      <c r="H111" s="50"/>
+      <c r="J111" s="49"/>
+      <c r="K111" s="50"/>
+      <c r="M111" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N111" s="51" t="str">
+      <c r="N111" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="112" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="112" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C112" t="str">
         <f>'HUD - 406'!B147</f>
         <v>FHA MIP</v>
       </c>
       <c r="D112" t="str">
         <f>_xlfn.XLOOKUP(C112,$B$161:$B$242,$B$161:$B$242)</f>
         <v>FHA MIP</v>
       </c>
-      <c r="E112" s="49">
+      <c r="E112" s="48">
         <f>'HUD - 406'!L147</f>
         <v>0</v>
       </c>
-      <c r="G112" s="50"/>
-[...3 lines deleted...]
-      <c r="M112" s="50" t="str">
+      <c r="G112" s="49"/>
+      <c r="H112" s="49"/>
+      <c r="J112" s="49"/>
+      <c r="K112" s="50"/>
+      <c r="M112" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N112" s="51" t="str">
+      <c r="N112" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="113" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="113" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C113" t="str">
         <f>'HUD - 406'!B148</f>
         <v>Rental Housing Program Funds (must pay)</v>
       </c>
       <c r="D113" t="str">
         <f>B224</f>
         <v>Rental Housing Program</v>
       </c>
-      <c r="E113" s="49">
+      <c r="E113" s="48">
         <f>'HUD - 406'!L148</f>
         <v>0</v>
       </c>
-      <c r="G113" s="50"/>
-[...3 lines deleted...]
-      <c r="M113" s="50" t="str">
+      <c r="G113" s="49"/>
+      <c r="H113" s="49"/>
+      <c r="J113" s="49"/>
+      <c r="K113" s="50"/>
+      <c r="M113" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N113" s="51" t="str">
+      <c r="N113" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="114" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="114" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C114" t="str">
         <f>'HUD - 406'!B149</f>
         <v>HOME (must pay)</v>
       </c>
       <c r="D114" t="str">
         <f>B187</f>
         <v>HOME - Investment Program</v>
       </c>
-      <c r="E114" s="49">
+      <c r="E114" s="48">
         <f>'HUD - 406'!L149</f>
         <v>0</v>
       </c>
-      <c r="G114" s="50"/>
-[...3 lines deleted...]
-      <c r="M114" s="50" t="str">
+      <c r="G114" s="49"/>
+      <c r="H114" s="49"/>
+      <c r="J114" s="49"/>
+      <c r="K114" s="50"/>
+      <c r="M114" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N114" s="51" t="str">
+      <c r="N114" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="115" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="115" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C115" t="str">
         <f>'HUD - 406'!B150</f>
         <v>HOME ( non-DHCD) must pay</v>
       </c>
       <c r="D115" t="str">
         <f>B188</f>
         <v>HOME (non-DHCD)</v>
       </c>
-      <c r="E115" s="49">
+      <c r="E115" s="48">
         <f>'HUD - 406'!L150</f>
         <v>0</v>
       </c>
-      <c r="G115" s="50"/>
-[...3 lines deleted...]
-      <c r="M115" s="50" t="str">
+      <c r="G115" s="49"/>
+      <c r="H115" s="49"/>
+      <c r="J115" s="49"/>
+      <c r="K115" s="50"/>
+      <c r="M115" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N115" s="51" t="str">
+      <c r="N115" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="116" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="116" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C116" t="str">
         <f>'HUD - 406'!B151</f>
         <v>Other:Describe</v>
       </c>
       <c r="D116" t="str">
         <f>C116</f>
         <v>Other:Describe</v>
       </c>
-      <c r="E116" s="49">
+      <c r="E116" s="48">
         <f>'HUD - 406'!L151</f>
         <v>0</v>
       </c>
-      <c r="G116" s="50"/>
-[...3 lines deleted...]
-      <c r="M116" s="50" t="str">
+      <c r="G116" s="49"/>
+      <c r="H116" s="49"/>
+      <c r="J116" s="49"/>
+      <c r="K116" s="50"/>
+      <c r="M116" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N116" s="51" t="str">
+      <c r="N116" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="117" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="117" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C117" t="str">
         <f>'HUD - 406'!B152</f>
         <v>Other:Describe</v>
       </c>
       <c r="D117" t="str">
         <f>C117</f>
         <v>Other:Describe</v>
       </c>
-      <c r="E117" s="49">
+      <c r="E117" s="48">
         <f>'HUD - 406'!L152</f>
         <v>0</v>
       </c>
-      <c r="G117" s="50"/>
-[...3 lines deleted...]
-      <c r="M117" s="50" t="str">
+      <c r="G117" s="49"/>
+      <c r="H117" s="49"/>
+      <c r="J117" s="49"/>
+      <c r="K117" s="50"/>
+      <c r="M117" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N117" s="51" t="str">
+      <c r="N117" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="118" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="118" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B118" t="s">
         <v>205</v>
       </c>
       <c r="C118" t="str">
         <f>'HUD - 406'!B154</f>
         <v>Rental Housing Progran Funds</v>
       </c>
       <c r="D118" t="str">
         <f>B224</f>
         <v>Rental Housing Program</v>
       </c>
-      <c r="E118" s="49">
+      <c r="E118" s="48">
         <f>'HUD - 406'!L154</f>
         <v>0</v>
       </c>
-      <c r="G118" s="50"/>
-[...3 lines deleted...]
-      <c r="M118" s="50" t="str">
+      <c r="G118" s="49"/>
+      <c r="H118" s="49"/>
+      <c r="J118" s="49"/>
+      <c r="K118" s="50"/>
+      <c r="M118" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N118" s="51" t="str">
+      <c r="N118" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="119" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="119" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C119" t="str">
         <f>'HUD - 406'!B155</f>
         <v>Rental Housing Works</v>
       </c>
       <c r="D119" t="str">
         <f>_xlfn.XLOOKUP(C119,$B$161:$B$242,$B$161:$B$242)</f>
         <v>Rental Housing Works</v>
       </c>
-      <c r="E119" s="49">
+      <c r="E119" s="48">
         <f>'HUD - 406'!L155</f>
         <v>0</v>
       </c>
-      <c r="G119" s="50"/>
-[...3 lines deleted...]
-      <c r="M119" s="50" t="str">
+      <c r="G119" s="49"/>
+      <c r="H119" s="49"/>
+      <c r="J119" s="49"/>
+      <c r="K119" s="50"/>
+      <c r="M119" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N119" s="51" t="str">
+      <c r="N119" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="120" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="120" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C120" t="str">
         <f>'HUD - 406'!B156</f>
         <v>Housing Trust Fund</v>
       </c>
       <c r="D120" t="str">
         <f>_xlfn.XLOOKUP(C120,$B$161:$B$242,$B$161:$B$242)</f>
         <v>Housing Trust Fund</v>
       </c>
-      <c r="E120" s="49">
+      <c r="E120" s="48">
         <f>'HUD - 406'!L156</f>
         <v>0</v>
       </c>
-      <c r="G120" s="50"/>
-[...3 lines deleted...]
-      <c r="M120" s="50" t="str">
+      <c r="G120" s="49"/>
+      <c r="H120" s="49"/>
+      <c r="J120" s="49"/>
+      <c r="K120" s="50"/>
+      <c r="M120" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N120" s="51" t="str">
+      <c r="N120" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="121" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="121" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C121" t="str">
         <f>'HUD - 406'!B157</f>
         <v>HOME Funds</v>
       </c>
       <c r="D121" t="str">
         <f>B187</f>
         <v>HOME - Investment Program</v>
       </c>
-      <c r="E121" s="49">
+      <c r="E121" s="48">
         <f>'HUD - 406'!L157</f>
         <v>0</v>
       </c>
-      <c r="G121" s="50"/>
-[...3 lines deleted...]
-      <c r="M121" s="50" t="str">
+      <c r="G121" s="49"/>
+      <c r="H121" s="49"/>
+      <c r="J121" s="49"/>
+      <c r="K121" s="50"/>
+      <c r="M121" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N121" s="51" t="str">
+      <c r="N121" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="122" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="122" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C122" t="str">
         <f>'HUD - 406'!B158</f>
         <v>HOME ARP</v>
       </c>
       <c r="D122" t="str">
         <f>B185</f>
         <v>HOME - American Rescue Plan</v>
       </c>
-      <c r="E122" s="49">
+      <c r="E122" s="48">
         <f>'HUD - 406'!L158</f>
         <v>0</v>
       </c>
-      <c r="G122" s="50"/>
-[...3 lines deleted...]
-      <c r="M122" s="50" t="str">
+      <c r="G122" s="49"/>
+      <c r="H122" s="49"/>
+      <c r="J122" s="49"/>
+      <c r="K122" s="50"/>
+      <c r="M122" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N122" s="51" t="str">
+      <c r="N122" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="123" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="123" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C123" t="str">
         <f>'HUD - 406'!B159</f>
         <v>Partnership Rental Housing Program Funds</v>
       </c>
       <c r="D123" t="str">
         <f>B220</f>
         <v>Partnership Rental Housing Program</v>
       </c>
-      <c r="E123" s="49">
+      <c r="E123" s="48">
         <f>'HUD - 406'!L159</f>
         <v>0</v>
       </c>
-      <c r="G123" s="50"/>
-[...3 lines deleted...]
-      <c r="M123" s="50" t="str">
+      <c r="G123" s="49"/>
+      <c r="H123" s="49"/>
+      <c r="J123" s="49"/>
+      <c r="K123" s="50"/>
+      <c r="M123" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N123" s="51" t="str">
+      <c r="N123" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="124" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="124" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C124" t="str">
         <f>'HUD - 406'!B160</f>
         <v>Weinberg</v>
       </c>
       <c r="D124" t="str">
         <f>B240</f>
         <v>Weinberg Loan</v>
       </c>
-      <c r="E124" s="49">
+      <c r="E124" s="48">
         <f>'HUD - 406'!L160</f>
         <v>0</v>
       </c>
-      <c r="G124" s="50"/>
-[...3 lines deleted...]
-      <c r="M124" s="50" t="str">
+      <c r="G124" s="49"/>
+      <c r="H124" s="49"/>
+      <c r="J124" s="49"/>
+      <c r="K124" s="50"/>
+      <c r="M124" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N124" s="51" t="str">
+      <c r="N124" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="125" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="125" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C125" t="str">
         <f>'HUD - 406'!B161</f>
         <v>MEEHA</v>
       </c>
       <c r="D125" t="str">
         <f>B174</f>
         <v>EmPOWER</v>
       </c>
-      <c r="E125" s="49">
+      <c r="E125" s="48">
         <f>'HUD - 406'!L161</f>
         <v>0</v>
       </c>
-      <c r="G125" s="50"/>
-[...3 lines deleted...]
-      <c r="M125" s="50" t="str">
+      <c r="G125" s="49"/>
+      <c r="H125" s="49"/>
+      <c r="J125" s="49"/>
+      <c r="K125" s="50"/>
+      <c r="M125" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N125" s="51" t="str">
+      <c r="N125" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="126" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="126" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C126" t="str">
         <f>'HUD - 406'!B162</f>
         <v>Other: Describe</v>
       </c>
       <c r="D126" t="str">
         <f>C126</f>
         <v>Other: Describe</v>
       </c>
-      <c r="E126" s="49">
+      <c r="E126" s="48">
         <f>'HUD - 406'!L162</f>
         <v>0</v>
       </c>
-      <c r="G126" s="50"/>
-[...3 lines deleted...]
-      <c r="M126" s="50" t="str">
+      <c r="G126" s="49"/>
+      <c r="H126" s="49"/>
+      <c r="J126" s="49"/>
+      <c r="K126" s="50"/>
+      <c r="M126" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N126" s="51" t="str">
+      <c r="N126" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="127" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="127" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C127" t="str">
         <f>'HUD - 406'!B163</f>
         <v>Other: Describe</v>
       </c>
       <c r="D127" t="str">
         <f>C127</f>
         <v>Other: Describe</v>
       </c>
-      <c r="E127" s="49">
+      <c r="E127" s="48">
         <f>'HUD - 406'!L163</f>
         <v>0</v>
       </c>
-      <c r="G127" s="50"/>
-[...3 lines deleted...]
-      <c r="M127" s="50" t="str">
+      <c r="G127" s="49"/>
+      <c r="H127" s="49"/>
+      <c r="J127" s="49"/>
+      <c r="K127" s="50"/>
+      <c r="M127" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N127" s="51" t="str">
+      <c r="N127" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="128" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="128" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C128" t="str">
         <f>'HUD - 406'!B164</f>
         <v>HOME (non-DHCD)</v>
       </c>
       <c r="D128" t="str">
         <f>_xlfn.XLOOKUP(C128,$B$161:$B$242,$B$161:$B$242)</f>
         <v>HOME (non-DHCD)</v>
       </c>
-      <c r="E128" s="49">
+      <c r="E128" s="48">
         <f>'HUD - 406'!L164</f>
         <v>0</v>
       </c>
-      <c r="G128" s="50"/>
-[...3 lines deleted...]
-      <c r="M128" s="50" t="str">
+      <c r="G128" s="49"/>
+      <c r="H128" s="49"/>
+      <c r="J128" s="49"/>
+      <c r="K128" s="50"/>
+      <c r="M128" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N128" s="51" t="str">
+      <c r="N128" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="129" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="129" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C129" t="str">
         <f>'HUD - 406'!B165</f>
         <v>Seller Note</v>
       </c>
       <c r="D129" t="str">
         <f>_xlfn.XLOOKUP(C129,$B$161:$B$242,$B$161:$B$242)</f>
         <v>Seller Note</v>
       </c>
-      <c r="E129" s="49">
+      <c r="E129" s="48">
         <f>'HUD - 406'!L165</f>
         <v>0</v>
       </c>
-      <c r="G129" s="50"/>
-[...3 lines deleted...]
-      <c r="M129" s="50" t="str">
+      <c r="G129" s="49"/>
+      <c r="H129" s="49"/>
+      <c r="J129" s="49"/>
+      <c r="K129" s="50"/>
+      <c r="M129" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N129" s="51" t="str">
+      <c r="N129" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="130" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="130" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C130" t="str">
         <f>'HUD - 406'!B166</f>
         <v>Other:Describe</v>
       </c>
       <c r="D130" t="str">
         <f t="shared" ref="D130:D140" si="4">C130</f>
         <v>Other:Describe</v>
       </c>
-      <c r="E130" s="49">
+      <c r="E130" s="48">
         <f>'HUD - 406'!L166</f>
         <v>0</v>
       </c>
-      <c r="G130" s="50"/>
-[...3 lines deleted...]
-      <c r="M130" s="50" t="str">
+      <c r="G130" s="49"/>
+      <c r="H130" s="49"/>
+      <c r="J130" s="49"/>
+      <c r="K130" s="50"/>
+      <c r="M130" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N130" s="51" t="str">
+      <c r="N130" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="131" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="131" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C131" t="str">
         <f>'HUD - 406'!B167</f>
         <v>Other:Describe</v>
       </c>
       <c r="D131" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E131" s="49">
+      <c r="E131" s="48">
         <f>'HUD - 406'!L167</f>
         <v>0</v>
       </c>
-      <c r="G131" s="50"/>
-[...3 lines deleted...]
-      <c r="M131" s="50" t="str">
+      <c r="G131" s="49"/>
+      <c r="H131" s="49"/>
+      <c r="J131" s="49"/>
+      <c r="K131" s="50"/>
+      <c r="M131" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N131" s="51" t="str">
+      <c r="N131" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="132" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="132" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C132" t="str">
         <f>'HUD - 406'!B168</f>
         <v>Other:Describe</v>
       </c>
       <c r="D132" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E132" s="49">
+      <c r="E132" s="48">
         <f>'HUD - 406'!L168</f>
         <v>0</v>
       </c>
-      <c r="G132" s="50"/>
-[...3 lines deleted...]
-      <c r="M132" s="50" t="str">
+      <c r="G132" s="49"/>
+      <c r="H132" s="49"/>
+      <c r="J132" s="49"/>
+      <c r="K132" s="50"/>
+      <c r="M132" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N132" s="51" t="str">
+      <c r="N132" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="133" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="133" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C133" t="str">
         <f>'HUD - 406'!B169</f>
         <v>Other:Describe</v>
       </c>
       <c r="D133" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E133" s="49">
+      <c r="E133" s="48">
         <f>'HUD - 406'!L169</f>
         <v>0</v>
       </c>
-      <c r="G133" s="50"/>
-[...3 lines deleted...]
-      <c r="M133" s="50" t="str">
+      <c r="G133" s="49"/>
+      <c r="H133" s="49"/>
+      <c r="J133" s="49"/>
+      <c r="K133" s="50"/>
+      <c r="M133" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N133" s="51" t="str">
+      <c r="N133" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="134" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="134" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C134" t="str">
         <f>'HUD - 406'!B170</f>
         <v>Other:Describe</v>
       </c>
       <c r="D134" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E134" s="49">
+      <c r="E134" s="48">
         <f>'HUD - 406'!L170</f>
         <v>0</v>
       </c>
-      <c r="G134" s="50"/>
-[...3 lines deleted...]
-      <c r="M134" s="50" t="str">
+      <c r="G134" s="49"/>
+      <c r="H134" s="49"/>
+      <c r="J134" s="49"/>
+      <c r="K134" s="50"/>
+      <c r="M134" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N134" s="51" t="str">
+      <c r="N134" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="135" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="135" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C135" t="str">
         <f>'HUD - 406'!B171</f>
         <v>Other:Describe</v>
       </c>
       <c r="D135" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E135" s="49">
+      <c r="E135" s="48">
         <f>'HUD - 406'!L171</f>
         <v>0</v>
       </c>
-      <c r="G135" s="50"/>
-[...3 lines deleted...]
-      <c r="M135" s="50" t="str">
+      <c r="G135" s="49"/>
+      <c r="H135" s="49"/>
+      <c r="J135" s="49"/>
+      <c r="K135" s="50"/>
+      <c r="M135" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N135" s="51" t="str">
+      <c r="N135" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="136" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="136" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C136" t="str">
         <f>'HUD - 406'!B172</f>
         <v>Other:Describe</v>
       </c>
       <c r="D136" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E136" s="49">
+      <c r="E136" s="48">
         <f>'HUD - 406'!L172</f>
         <v>0</v>
       </c>
-      <c r="G136" s="50"/>
-[...3 lines deleted...]
-      <c r="M136" s="50" t="str">
+      <c r="G136" s="49"/>
+      <c r="H136" s="49"/>
+      <c r="J136" s="49"/>
+      <c r="K136" s="50"/>
+      <c r="M136" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N136" s="51" t="str">
+      <c r="N136" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="137" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="137" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C137" t="str">
         <f>'HUD - 406'!B173</f>
         <v>Other:Describe</v>
       </c>
       <c r="D137" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E137" s="49">
+      <c r="E137" s="48">
         <f>'HUD - 406'!L173</f>
         <v>0</v>
       </c>
-      <c r="G137" s="50"/>
-[...3 lines deleted...]
-      <c r="M137" s="50" t="str">
+      <c r="G137" s="49"/>
+      <c r="H137" s="49"/>
+      <c r="J137" s="49"/>
+      <c r="K137" s="50"/>
+      <c r="M137" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N137" s="51" t="str">
+      <c r="N137" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="138" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="138" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C138" t="str">
         <f>'HUD - 406'!B174</f>
         <v>Other:Describe</v>
       </c>
       <c r="D138" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E138" s="49">
+      <c r="E138" s="48">
         <f>'HUD - 406'!L174</f>
         <v>0</v>
       </c>
-      <c r="G138" s="50"/>
-[...3 lines deleted...]
-      <c r="M138" s="50" t="str">
+      <c r="G138" s="49"/>
+      <c r="H138" s="49"/>
+      <c r="J138" s="49"/>
+      <c r="K138" s="50"/>
+      <c r="M138" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N138" s="51" t="str">
+      <c r="N138" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="139" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="139" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C139" t="str">
         <f>'HUD - 406'!B175</f>
         <v>Other:Describe</v>
       </c>
       <c r="D139" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E139" s="49">
+      <c r="E139" s="48">
         <f>'HUD - 406'!L175</f>
         <v>0</v>
       </c>
-      <c r="G139" s="50"/>
-[...3 lines deleted...]
-      <c r="M139" s="50" t="str">
+      <c r="G139" s="49"/>
+      <c r="H139" s="49"/>
+      <c r="J139" s="49"/>
+      <c r="K139" s="50"/>
+      <c r="M139" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N139" s="51" t="str">
+      <c r="N139" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="140" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="140" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C140" t="str">
         <f>'HUD - 406'!B176</f>
         <v>Other:Describe</v>
       </c>
       <c r="D140" t="str">
         <f t="shared" si="4"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E140" s="49">
+      <c r="E140" s="48">
         <f>'HUD - 406'!L176</f>
         <v>0</v>
       </c>
-      <c r="G140" s="50"/>
-[...3 lines deleted...]
-      <c r="M140" s="50" t="str">
+      <c r="G140" s="49"/>
+      <c r="H140" s="49"/>
+      <c r="J140" s="49"/>
+      <c r="K140" s="50"/>
+      <c r="M140" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N140" s="51" t="str">
+      <c r="N140" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="141" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="141" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B141" t="s">
         <v>209</v>
       </c>
       <c r="C141" t="str">
         <f>'HUD - 406'!B178</f>
         <v>Federal Historic Tax Credit</v>
       </c>
       <c r="D141" t="str">
         <f>B176</f>
         <v>Federal Historic Tax Credit Proceeds</v>
       </c>
-      <c r="E141" s="49">
+      <c r="E141" s="48">
         <f>'HUD - 406'!L178</f>
         <v>0</v>
       </c>
-      <c r="G141" s="50"/>
-[...3 lines deleted...]
-      <c r="M141" s="50" t="str">
+      <c r="G141" s="49"/>
+      <c r="H141" s="49"/>
+      <c r="J141" s="49"/>
+      <c r="K141" s="50"/>
+      <c r="M141" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N141" s="51" t="str">
+      <c r="N141" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="142" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="142" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C142" t="str">
         <f>'HUD - 406'!B179</f>
         <v>State Historic Tax Credits</v>
       </c>
       <c r="D142" t="str">
         <f>B232</f>
         <v>State Historic Tax Credit Proceeds</v>
       </c>
-      <c r="E142" s="49">
+      <c r="E142" s="48">
         <f>'HUD - 406'!L179</f>
         <v>0</v>
       </c>
-      <c r="G142" s="50"/>
-[...3 lines deleted...]
-      <c r="M142" s="50" t="str">
+      <c r="G142" s="49"/>
+      <c r="H142" s="49"/>
+      <c r="J142" s="49"/>
+      <c r="K142" s="50"/>
+      <c r="M142" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N142" s="51" t="str">
+      <c r="N142" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="143" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="143" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C143" t="str">
         <f>'HUD - 406'!B180</f>
         <v>Low Income Housing tax Credits</v>
       </c>
       <c r="D143" t="str">
         <f>B198</f>
         <v>Low Income Housing Tax Credit (Section 42)</v>
       </c>
-      <c r="E143" s="49">
+      <c r="E143" s="48">
         <f>'HUD - 406'!L180</f>
         <v>0</v>
       </c>
-      <c r="G143" s="50"/>
-[...3 lines deleted...]
-      <c r="M143" s="50" t="str">
+      <c r="G143" s="49"/>
+      <c r="H143" s="49"/>
+      <c r="J143" s="49"/>
+      <c r="K143" s="50"/>
+      <c r="M143" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N143" s="51" t="str">
+      <c r="N143" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="144" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="144" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C144" t="str">
         <f>'HUD - 406'!B181</f>
         <v>Deferred Developer Fee</v>
       </c>
       <c r="D144" t="str">
         <f>_xlfn.XLOOKUP(C144,$B$161:$B$242,$B$161:$B$242)</f>
         <v>Deferred Developer Fee</v>
       </c>
-      <c r="E144" s="49">
+      <c r="E144" s="48">
         <f>'HUD - 406'!L181</f>
         <v>0</v>
       </c>
-      <c r="G144" s="50"/>
-[...3 lines deleted...]
-      <c r="M144" s="50" t="str">
+      <c r="G144" s="49"/>
+      <c r="H144" s="49"/>
+      <c r="J144" s="49"/>
+      <c r="K144" s="50"/>
+      <c r="M144" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N144" s="51" t="str">
+      <c r="N144" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="145" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="145" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C145" t="str">
         <f>'HUD - 406'!B182</f>
         <v>Develper Equity</v>
       </c>
       <c r="D145" t="str">
         <f>B168</f>
         <v>Developer Equity</v>
       </c>
-      <c r="E145" s="49">
+      <c r="E145" s="48">
         <f>'HUD - 406'!L182</f>
         <v>0</v>
       </c>
-      <c r="G145" s="50"/>
-[...3 lines deleted...]
-      <c r="M145" s="50" t="str">
+      <c r="G145" s="49"/>
+      <c r="H145" s="49"/>
+      <c r="J145" s="49"/>
+      <c r="K145" s="50"/>
+      <c r="M145" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N145" s="51" t="str">
+      <c r="N145" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="146" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="146" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C146" t="str">
         <f>'HUD - 406'!B183</f>
         <v>Interim Income</v>
       </c>
       <c r="D146" t="str">
         <f>_xlfn.XLOOKUP(C146,$B$161:$B$242,$B$161:$B$242)</f>
         <v>Interim Income</v>
       </c>
-      <c r="E146" s="49">
+      <c r="E146" s="48">
         <f>'HUD - 406'!L183</f>
         <v>0</v>
       </c>
-      <c r="G146" s="50"/>
-[...3 lines deleted...]
-      <c r="M146" s="50" t="str">
+      <c r="G146" s="49"/>
+      <c r="H146" s="49"/>
+      <c r="J146" s="49"/>
+      <c r="K146" s="50"/>
+      <c r="M146" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N146" s="51" t="str">
+      <c r="N146" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="147" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="147" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C147" t="str">
         <f>'HUD - 406'!B184</f>
         <v>Other:Describe</v>
       </c>
       <c r="D147" t="str">
         <f>C147</f>
         <v>Other:Describe</v>
       </c>
-      <c r="E147" s="49">
+      <c r="E147" s="48">
         <f>'HUD - 406'!L184</f>
         <v>0</v>
       </c>
-      <c r="G147" s="50"/>
-[...3 lines deleted...]
-      <c r="M147" s="50" t="str">
+      <c r="G147" s="49"/>
+      <c r="H147" s="49"/>
+      <c r="J147" s="49"/>
+      <c r="K147" s="50"/>
+      <c r="M147" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N147" s="51" t="str">
+      <c r="N147" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="148" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="148" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C148" t="str">
         <f>'HUD - 406'!B185</f>
         <v>Other:Describe</v>
       </c>
       <c r="D148" t="str">
         <f t="shared" ref="D148:D157" si="5">C148</f>
         <v>Other:Describe</v>
       </c>
-      <c r="E148" s="49">
+      <c r="E148" s="48">
         <f>'HUD - 406'!L185</f>
         <v>0</v>
       </c>
-      <c r="G148" s="50"/>
-[...3 lines deleted...]
-      <c r="M148" s="50" t="str">
+      <c r="G148" s="49"/>
+      <c r="H148" s="49"/>
+      <c r="J148" s="49"/>
+      <c r="K148" s="50"/>
+      <c r="M148" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N148" s="51" t="str">
+      <c r="N148" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="149" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="149" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C149" t="str">
         <f>'HUD - 406'!B186</f>
         <v>Other:Describe</v>
       </c>
       <c r="D149" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E149" s="49">
+      <c r="E149" s="48">
         <f>'HUD - 406'!L186</f>
         <v>0</v>
       </c>
-      <c r="G149" s="50"/>
-[...3 lines deleted...]
-      <c r="M149" s="50" t="str">
+      <c r="G149" s="49"/>
+      <c r="H149" s="49"/>
+      <c r="J149" s="49"/>
+      <c r="K149" s="50"/>
+      <c r="M149" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N149" s="51" t="str">
+      <c r="N149" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="150" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="150" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C150" t="str">
         <f>'HUD - 406'!B187</f>
         <v>Other:Describe</v>
       </c>
       <c r="D150" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E150" s="49">
+      <c r="E150" s="48">
         <f>'HUD - 406'!L187</f>
         <v>0</v>
       </c>
-      <c r="G150" s="50"/>
-[...3 lines deleted...]
-      <c r="M150" s="50" t="str">
+      <c r="G150" s="49"/>
+      <c r="H150" s="49"/>
+      <c r="J150" s="49"/>
+      <c r="K150" s="50"/>
+      <c r="M150" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N150" s="51" t="str">
+      <c r="N150" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="151" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="151" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C151" t="str">
         <f>'HUD - 406'!B188</f>
         <v>Other:Describe</v>
       </c>
       <c r="D151" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E151" s="49">
+      <c r="E151" s="48">
         <f>'HUD - 406'!L188</f>
         <v>0</v>
       </c>
-      <c r="G151" s="50"/>
-[...3 lines deleted...]
-      <c r="M151" s="50" t="str">
+      <c r="G151" s="49"/>
+      <c r="H151" s="49"/>
+      <c r="J151" s="49"/>
+      <c r="K151" s="50"/>
+      <c r="M151" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N151" s="51" t="str">
+      <c r="N151" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="152" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="152" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C152" t="str">
         <f>'HUD - 406'!B189</f>
         <v>Other:Describe</v>
       </c>
       <c r="D152" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E152" s="49">
+      <c r="E152" s="48">
         <f>'HUD - 406'!L189</f>
         <v>0</v>
       </c>
-      <c r="G152" s="50"/>
-[...3 lines deleted...]
-      <c r="M152" s="50" t="str">
+      <c r="G152" s="49"/>
+      <c r="H152" s="49"/>
+      <c r="J152" s="49"/>
+      <c r="K152" s="50"/>
+      <c r="M152" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N152" s="51" t="str">
+      <c r="N152" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="153" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="153" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C153" t="str">
         <f>'HUD - 406'!B190</f>
         <v>Other:Describe</v>
       </c>
       <c r="D153" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E153" s="49">
+      <c r="E153" s="48">
         <f>'HUD - 406'!L190</f>
         <v>0</v>
       </c>
-      <c r="G153" s="50"/>
-[...3 lines deleted...]
-      <c r="M153" s="50" t="str">
+      <c r="G153" s="49"/>
+      <c r="H153" s="49"/>
+      <c r="J153" s="49"/>
+      <c r="K153" s="50"/>
+      <c r="M153" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N153" s="51" t="str">
+      <c r="N153" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="154" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="154" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C154" t="str">
         <f>'HUD - 406'!B191</f>
         <v>Other:Describe</v>
       </c>
       <c r="D154" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E154" s="49">
+      <c r="E154" s="48">
         <f>'HUD - 406'!L191</f>
         <v>0</v>
       </c>
-      <c r="G154" s="50"/>
-[...3 lines deleted...]
-      <c r="M154" s="50" t="str">
+      <c r="G154" s="49"/>
+      <c r="H154" s="49"/>
+      <c r="J154" s="49"/>
+      <c r="K154" s="50"/>
+      <c r="M154" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N154" s="51" t="str">
+      <c r="N154" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="155" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="155" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C155" t="str">
         <f>'HUD - 406'!B192</f>
         <v>Other:Describe</v>
       </c>
       <c r="D155" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E155" s="49">
+      <c r="E155" s="48">
         <f>'HUD - 406'!L192</f>
         <v>0</v>
       </c>
-      <c r="G155" s="50"/>
-[...3 lines deleted...]
-      <c r="M155" s="50" t="str">
+      <c r="G155" s="49"/>
+      <c r="H155" s="49"/>
+      <c r="J155" s="49"/>
+      <c r="K155" s="50"/>
+      <c r="M155" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N155" s="51" t="str">
+      <c r="N155" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="156" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="156" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C156" t="str">
         <f>'HUD - 406'!B193</f>
         <v>Other:Describe</v>
       </c>
       <c r="D156" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E156" s="49">
+      <c r="E156" s="48">
         <f>'HUD - 406'!L193</f>
         <v>0</v>
       </c>
-      <c r="G156" s="50"/>
-[...3 lines deleted...]
-      <c r="M156" s="50" t="str">
+      <c r="G156" s="49"/>
+      <c r="H156" s="49"/>
+      <c r="J156" s="49"/>
+      <c r="K156" s="50"/>
+      <c r="M156" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N156" s="51" t="str">
+      <c r="N156" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="157" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="157" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C157" t="str">
         <f>'HUD - 406'!B194</f>
         <v>Other:Describe</v>
       </c>
       <c r="D157" t="str">
         <f t="shared" si="5"/>
         <v>Other:Describe</v>
       </c>
-      <c r="E157" s="49">
+      <c r="E157" s="48">
         <f>'HUD - 406'!L194</f>
         <v>0</v>
       </c>
-      <c r="G157" s="50"/>
-[...3 lines deleted...]
-      <c r="M157" s="50" t="str">
+      <c r="G157" s="49"/>
+      <c r="H157" s="49"/>
+      <c r="J157" s="49"/>
+      <c r="K157" s="50"/>
+      <c r="M157" s="49" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="N157" s="51" t="str">
+      <c r="N157" s="50" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="160" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B160" s="48" t="s">
+    <row r="160" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B160" s="47" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="161" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="161" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B161" s="13" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="162" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="162" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B162" s="13" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="163" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="163" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B163" s="13" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="164" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="164" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B164" s="13" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="165" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="165" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B165" s="13" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="166" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="166" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B166" s="13" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="167" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="167" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B167" s="13" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="168" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="168" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B168" s="13" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="169" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="169" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B169" s="13" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="170" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="170" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B170" s="13" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="171" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="171" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B171" s="13" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="172" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="172" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B172" s="13" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="173" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="173" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B173" s="13" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="174" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="174" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B174" s="13" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="175" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="175" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B175" s="13" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="176" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="176" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B176" s="13" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="177" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="177" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B177" s="13" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="178" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="178" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B178" s="13" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="179" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="179" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B179" s="13" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="180" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="180" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B180" s="13" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="181" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="181" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B181" s="13" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="182" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="182" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B182" s="13" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="183" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="183" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B183" s="13" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="184" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="184" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B184" s="13" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="185" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="185" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B185" s="13" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="186" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="186" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B186" s="13" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="187" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="187" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B187" s="13" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="188" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="188" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B188" s="13" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="189" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="189" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B189" s="13" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="190" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="190" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B190" s="13" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="191" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="191" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B191" s="13" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="192" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="192" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B192" s="13" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="193" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="193" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B193" s="13" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="194" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="194" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B194" s="13" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="195" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="195" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B195" s="13" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="196" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="196" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B196" s="13" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="197" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="197" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B197" s="13" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="198" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="198" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B198" s="13" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="199" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="199" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B199" s="13" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="200" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="200" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B200" s="13" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="201" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="201" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B201" s="13" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="202" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="202" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B202" s="13" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="203" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="203" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B203" s="13" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="204" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="204" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B204" s="13" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="205" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="205" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B205" s="13" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="206" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="206" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B206" s="13" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="207" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="207" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B207" s="13" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="208" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="208" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B208" s="13" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="209" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="209" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B209" s="13" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="210" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="210" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B210" s="13" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="211" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="211" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B211" s="13" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="212" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="212" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B212" s="13" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="213" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="213" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B213" s="13" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="214" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="214" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B214" s="13" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="215" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="215" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B215" s="13" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="216" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="216" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B216" s="13" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="217" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="217" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B217" s="13" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="218" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="218" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B218" s="13" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="219" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="219" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B219" s="13" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="220" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="220" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B220" s="13" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="221" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="221" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B221" s="13" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="222" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="222" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B222" s="13" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="223" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="223" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B223" s="13" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="224" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="224" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B224" s="13" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="225" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="225" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B225" s="13" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="226" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="226" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B226" s="13" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="227" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="227" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B227" s="13" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="228" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="228" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B228" s="13" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="229" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="229" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B229" s="13" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="230" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="230" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B230" s="13" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="231" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="231" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B231" s="13" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="232" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="232" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B232" s="13" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="233" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="233" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B233" s="13" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="234" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="234" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B234" s="13" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="235" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="235" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B235" s="13" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="236" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="236" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B236" s="13" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="237" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="237" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B237" s="13" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="238" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="238" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B238" s="13" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="239" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="239" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B239" s="13" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="240" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="240" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B240" s="13" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="241" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="241" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B241" s="13" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="242" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="242" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B242" s="13" t="s">
         <v>194</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="bsi2eCRr7NHs6QPJsRU6l8CFj2Gn51UxskbFSzmebzYdb4pr2qUvUZPA+n97owQDIB8Qu781f31QtAIDDjlTog==" saltValue="BfR9kcR7FunvkOBeveg7jg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="loMn6IjkD/o7xsDJhMNcEkerTsPmsefUxQ8zjd7+NO2i9xOJ5bXr4Dbjh/vEqzm/4beA+59DFc0VQbHJQ4920w==" saltValue="irslSzbm+NoQrIOTMphxBw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <dataValidations count="1">
     <dataValidation type="list" errorStyle="warning" showInputMessage="1" showErrorMessage="1" errorTitle="SmartDox" error="The value you entered for the dropdown is not valid." sqref="J109:J157 M109:M157" xr:uid="{8E94F532-C9C5-4947-9983-CE03D844AB3B}">
       <formula1>SD_D_Blank</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0436928B-4F87-474E-B848-5650D1B84159}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010012D2809D534E2E4791F34A639EDE4B8D" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f952c9c9f8901f2d17956aa47c4ffba2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bff1912dda2c34800ae3d5e8677634f0" ns1:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F5E8755DAC4182469CCEF3D3C1B4EE96" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04ee8b839d7430a76309649fb0bb5106">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d2ef7dd9-511a-46dc-940e-7c8220e8aed6" xmlns:ns3="30ece607-e210-4d95-9759-fdea8757f322" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1baf6a4b34c0da1f0fa6554c42828ffb" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="d2ef7dd9-511a-46dc-940e-7c8220e8aed6"/>
+    <xsd:import namespace="30ece607-e210-4d95-9759-fdea8757f322"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:FileLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:Assignedto" minOccurs="0"/>
+                <xsd:element ref="ns2:Reformatted" minOccurs="0"/>
+                <xsd:element ref="ns2:CompletedDt" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="4" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2ef7dd9-511a-46dc-940e-7c8220e8aed6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FileLocation" ma:index="12" nillable="true" ma:displayName="File Location" ma:format="Hyperlink" ma:internalName="FileLocation">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="13b270bb-6afb-4c6b-9593-d21272004772" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="5" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:hidden="true" ma:internalName="PublishingExpirationDate">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="23" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Assignedto" ma:index="26" nillable="true" ma:displayName="Assigned to" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Assignedto">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Reformatted" ma:index="27" nillable="true" ma:displayName="Start Dt" ma:format="DateOnly" ma:internalName="Reformatted">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CompletedDt" ma:index="28" nillable="true" ma:displayName="Completed Dt " ma:format="DateOnly" ma:internalName="CompletedDt">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comments" ma:index="29" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30ece607-e210-4d95-9759-fdea8757f322" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d36f75ff-2100-448e-a996-cecdfb4bf145}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="30ece607-e210-4d95-9759-fdea8757f322">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="6" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -17288,120 +17442,148 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="30ece607-e210-4d95-9759-fdea8757f322" xsi:nil="true"/>
+    <FileLocation xmlns="d2ef7dd9-511a-46dc-940e-7c8220e8aed6">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </FileLocation>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Assignedto xmlns="d2ef7dd9-511a-46dc-940e-7c8220e8aed6">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Assignedto>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2ef7dd9-511a-46dc-940e-7c8220e8aed6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Comments xmlns="d2ef7dd9-511a-46dc-940e-7c8220e8aed6" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <CompletedDt xmlns="d2ef7dd9-511a-46dc-940e-7c8220e8aed6" xsi:nil="true"/>
+    <Reformatted xmlns="d2ef7dd9-511a-46dc-940e-7c8220e8aed6" xsi:nil="true"/>
+    <Notes xmlns="d2ef7dd9-511a-46dc-940e-7c8220e8aed6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9A27A9D-BDE0-402F-9332-9D71F8FE9A5B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A70ED3E-EECB-4E39-8F83-F048BF33280E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d2ef7dd9-511a-46dc-940e-7c8220e8aed6"/>
+    <ds:schemaRef ds:uri="30ece607-e210-4d95-9759-fdea8757f322"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52B66203-5C3D-470D-A790-3655D555D44F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67DDD349-19EE-46DE-953C-57F1ED8FD742}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="30ece607-e210-4d95-9759-fdea8757f322"/>
     <ds:schemaRef ds:uri="d2ef7dd9-511a-46dc-940e-7c8220e8aed6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>HUD - 406</vt:lpstr>
       <vt:lpstr>MAPPING</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Maryland- DHCD IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>CDA Form 406 (New April 2026)</dc:title>
   <dc:creator>Sherring, Matthew</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010012D2809D534E2E4791F34A639EDE4B8D</vt:lpwstr>
+    <vt:lpwstr>0x010100F5E8755DAC4182469CCEF3D3C1B4EE96</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="SchemaType">
     <vt:lpwstr>DEV Draws</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SD_RESERVED_IsProtected">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SD_RESERVED_Protection0«swkIVgiwVXI1Nqgsi9LPMjJMMUrx8PDNy/HKLSi3tVVS8AwPcLVVKikqTQWxgxEcR0dbJTMlhfCAYJhIeEA4lGlnEx4cEgAi7TxCXRR0FUwMzGz0gTyQiK9jQICnnzuErw9RqB8QbAcA§">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SD_RESERVED_Protection0«swkIVgiwVapKNMjxNzE2DPY19/CrMgrU1i70r3S0tVVS8AwPcLVVKikqTQWxgxEcR0dbJTMlhfCAYJhIeEA4lGlnEx4cEgAi7TxCXRR0FUwMzGz0gTyQiK9jQICnnzuErw9RqB8QbAcA§">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>