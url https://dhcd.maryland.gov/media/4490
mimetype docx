--- v0 (2026-09-19)
+++ v1 (2026-10-10)
@@ -1,2031 +1,2133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...13 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="75892361" w14:textId="5866184E" w:rsidR="00D35714" w:rsidRPr="00B17DE2" w:rsidRDefault="00764D27" w:rsidP="0098433B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AB3" w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffer of Positive Rental Payment </w:t>
+      </w:r>
+      <w:r w:rsidR="0098433B">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002B7AB3" w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>History Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291F3248" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:vertAlign w:val="baseline"/>
-[...52 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD8B951" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="baseline"/>
-[...101 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The owner of your rental property offers positive rental payment history reporting to consumer reporting agencies. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Under Maryland law, your landlord must present you with the option to report your positive rental payment history to consumer reporting agenc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ies. This allows your complete and timely rent payments to contribute to your credit report. The reporting </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>does not include any instances in which you did not make a complete or timely rental payment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you opt in to positive rental payment history report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing, only your complete and timely rent payments will be reported. In most cases, it will take about 45-60 days for reported rent payments to appear on your credit report. For example, a resident’s October 1 payment should appear on their credit report by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>December 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114A2501" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647A6344" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This reporting is entirely optional. If you are already enrolled in positive rent payment history reporting, you do not need to re-enroll. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...72 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please read the information below carefully, and complete and return the form on Page 2 to your landlord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if you choose to opt into positive rental payment history reporting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463F019E" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A2DE309" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You may elect to participate in positive rental payment history reporting at any time during your tenancy. Additionally, you may elect to stop reporting at any time. If you stop positiv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e rental payment history reporting, you must wait at least six (6) months before reporting can be resumed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6BCBE7" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7A2BAB" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you choose to stop reporting after having opted in previously, you must complete and return the form on Page 3 to your landlord. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...47 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w14:paraId="58EA154A" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273F8D61" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you elect </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to participate in positive rental payment history reporting, your landlord will report your positive rental payment history to the following consumer reporting agency/agencies (in the space below, landlord should indicate which agency/agencies they will be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reporting to):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1F7F61" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equifax</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F668E77" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TransUnion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C747074" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Experian</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD25070" w14:textId="3CFE030B" w:rsidR="00D35714" w:rsidRPr="00B17DE2" w:rsidRDefault="00764D27" w:rsidP="00B17DE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E34A9F3" w14:textId="77777777" w:rsidR="00B17DE2" w:rsidRPr="00B17DE2" w:rsidRDefault="00B17DE2" w:rsidP="00B17DE2">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4264DE23" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you sign up for positive rental payment history reporting, your landlord may charge a monthly reporting fee. Maryland law limits this fee to equal your landlord’s actual cost, with a maximum of $10 per month. Your landlord will tell you the exact amount</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this reporting fee. If you fail to pay the monthly reporting fee for 30 days or more, your landlord may stop reporting your complete and timely rental payments. </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AAAB86" w14:textId="487FBCD4" w:rsidR="00D35714" w:rsidRPr="00B17DE2" w:rsidRDefault="00764D27" w:rsidP="0098433B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...115 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AB3" w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>enant Written Election Form</w:t>
+      </w:r>
+      <w:r w:rsidR="0098433B">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="002B7AB3" w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positive Rental Payment History Reporting </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5883001B" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-          <w:vertAlign w:val="baseline"/>
-[...22 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A7F023" w14:textId="4332EC44" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="baseline"/>
-[...197 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nstructions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...74 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eck the box below to indicate that you wish to opt into the positive rental payment history reporting. Sign and return to your landlord for reporting to take effect. You may return this form to your landlord either by the method by which this offer was del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ivered to you, First-class U.S. Mail, or any other return methods offered by your landlord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B450DF" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058F52E8" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One written election form must be submitted per person opting-in. If you are already enrolled in positive rent payment history reporting, you do not need to re-enroll. All adults on your lease can enroll in positive rental payment history reporting, but ea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ch person must opt-in themselves for the complete and timely rent payments to show up on their credit report. This means that you, as an individual, can enroll, and other tenants can come to their own decision about opting-in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666C443A" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62825CE1" w14:textId="3B7BAFF1" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AB3" w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>mportant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...79 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Positive rental p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayment history reporting means your complete and timely rent payments will contribute to your credit report. The reporting </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>does not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include any instances in which you did not make a complete or timely rental payment. If you opt in, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>complete and timely rent payments will be reported</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. In most cases, it will take about 45-60 days for reported rent payments to appear on your credit report. Participating in positive rental payment history reporting is optional. You may opt in at any time.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Additionally, you may stop reporting at any time. If you stop positive rental payment history reporting, you must wait at least six (6) months before reporting can be resumed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E320E96" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21666B15" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="465C2F4A" wp14:editId="598F024C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>58740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>134938</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="338455" cy="303530"/>
-                <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...2 lines deleted...]
-                <a:graphic>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides" distT="114300" distB="114300" distL="114300" distR="114300"/>
+                <wp:docPr id="1" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr descr="This is a checkbox.  The tenant should check the box if they reject the terms of the counteroffer." id="2" name="Shape 2"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5178450" y="3632850"/>
                           <a:ext cx="335100" cy="294300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln cap="flat" cmpd="sng" w="9525">
+                        <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd len="sm" w="sm" type="none"/>
-                          <a:tailEnd len="sm" w="sm" type="none"/>
+                          <a:headEnd type="none" w="sm" len="sm"/>
+                          <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                          <w:p w14:paraId="28865BF6" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
                             <w:pPr>
-                              <w:spacing w:after="0" w:before="0" w:line="240"/>
-                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                          <w:p w14:paraId="4582ABC2" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
                             <w:pPr>
-                              <w:spacing w:after="0" w:before="0" w:line="275.9999942779541"/>
-[...1 lines deleted...]
-                              <w:jc w:val="left"/>
+                              <w:spacing w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
-                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:drawing>
-[...38 lines deleted...]
-            </w:drawing>
+            <w:pict>
+              <v:rect w14:anchorId="465C2F4A" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:4.65pt;margin-top:10.65pt;width:26.65pt;height:23.9pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:9pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSWoB9IQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zS9LG3VdIW2LEJa&#10;QcXCB0wdp7HkG2O3Sf+esVO2BR6QEHlwZuKTmTNnZtb3vdHsJDEoZytejsacSStcreyh4t++Pr5Z&#10;cBYi2Bq0s7LiZxn4/eb1q3XnV3LiWqdriYyC2LDqfMXbGP2qKIJopYEwcl5aumwcGojk4qGoETqK&#10;bnQxGY/vis5h7dEJGQJ93Q6XfJPjN40U8XPTBBmZrjhxi/nEfO7TWWzWsDog+FaJCw34BxYGlKWk&#10;L6G2EIEdUf0RyiiBLrgmjoQzhWsaJWSugaopx79V89yCl7kWEif4F5nC/wsrPp12yFRNvePMgqEW&#10;fSHRwB60ZGWSp/NhRahnv8OLF8hMtfYNmvSmKlhf8Xn5djGbk8jnik/vppMF2Vle2UcmCDCdzssx&#10;3QsCTJazKdl0X1wDeQzxg3SGJaPiSESyqHB6CnGA/oSkvNY9Kq1zCm1ZV/HlfDKn8EBz1GiIZBpP&#10;lQV7yGGC06pOv6SfAx72DxrZCdJk5OfC5hdYyreF0A64fDUUhe5o65y7lVC/tzWLZ0/qWRpznsgE&#10;w5mWtBRkZFwEpf+OIzm0JVWS7IPQyYr9vqcgydy7+kwtC148KiL3BCHuAGloqYEdDTIl/H4EJBL6&#10;o6VJWZazpEq8dfDW2d86YEXraD9ERM4G5yHmfRkUf3eMrlG5GVcyF7o0ormdl3VKO3DrZ9R16Tc/&#10;AAAA//8DAFBLAwQUAAYACAAAACEA4qbRTNsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7D&#10;MBBE70j8g7VI3KiTVIQ0xKkQCHHhQqk4O/E2ibDXUeymKV/PcqKn0WhGM6/aLs6KGacweFKQrhIQ&#10;SK03A3UK9p+vdwWIEDUZbT2hgjMG2NbXV5UujT/RB8672AkeoVBqBX2MYyllaHt0Oqz8iMTZwU9O&#10;R7ZTJ82kTzzurMySJJdOD8QPvR7xucf2e3d0Ch5+DnNj7+3wXqzDm/l6ORf7bqfU7c3y9Agi4hL/&#10;y/CHz+hQM1Pjj2SCsAo2ay4qyFJWjvMsB9GwblKQdSUv8etfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFJagH0hAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOKm0UzbAAAABgEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
+                <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="28865BF6" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4582ABC2" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+                      <w:pPr>
+                        <w:spacing w:line="275" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:rect>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="7126CF41" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   I </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elect to participate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in positive rental payment history reporting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E9ED84" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4149D95D" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2356A0BF" w14:textId="26F01085" w:rsidR="00B17DE2" w:rsidRPr="00B17DE2" w:rsidRDefault="00B17DE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...104 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C50B886" w14:textId="50A349E4" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Printed Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+        </w:rPr>
+        <w:tab/>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC3B62F" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72310A2E" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...34 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E607022" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BAB812" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A345DB5" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FBDA6C" w14:textId="5ECD9805" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Information about positive rental payment history reporting is available online at the Maryland Department of Housing and Community Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00B17DE2">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="1155cc"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
-[...1 lines deleted...]
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://dhcd.maryland.gov/Tenant-Landlord-Affairs/pages/default.aspx</w:t>
+          <w:t>Office of Tenant and Landlord Affairs websit</w:t>
+        </w:r>
+        <w:r w:rsidR="00B17DE2" w:rsidRPr="00B17DE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...35 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    </w:p>
+    <w:p w14:paraId="69F729D6" w14:textId="4F461073" w:rsidR="00D35714" w:rsidRPr="00B17DE2" w:rsidRDefault="00764D27" w:rsidP="002B7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AB3" w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enant Opt-Out Form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002B7AB3" w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Positive Rental Payment History Reporting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0CF752" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...18 lines deleted...]
-          <w:bCs w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="6E78D2F0" w14:textId="036FC69A" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...118 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nstructions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check the box below to indicate that you previously elected to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>participate in positive rental payment history reporting with your current landlord AND would like to stop reporting at this time. Sign and return to your landlord for positive rental payment history reporting to terminate. You may return this form to your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> landlord either by the method by which this offer was delivered to you, First-class U.S. Mail, or any other return methods offered by your landlord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C412C56" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4EAF7D" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All adults on your lease can opt in and subsequently opt out of positive rental payment history reporting, but each person who previously enrolled in reporting must opt out themselves to stop your complete and timely rental payments from contributing to th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eir credit report. This means that you, as an individual, can enroll and later opt out, and other tenants can come to their own decision about participating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AF3CDA" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BE6D5D" w14:textId="2D12941A" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AB3" w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>mportant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Positive rental payment history reporting means your complete and timely rent payments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will contribute to your credit report. The reporting </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>does not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include any instances in which you did not make a complete or timely rental payment. If you opt in, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...100 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only your complete and timely rent payments will be reported</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Participating in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>positive rental payment history reporting is optional. You may stop reporting at any time. If you stop positive rental payment history reporting, you must wait at least six (6) months before reporting can be resumed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01762723" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC80C7C" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1193C650" w14:textId="77777777" w:rsidR="00D35714" w:rsidRPr="00B17DE2" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I previously opted into positive rent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al payment history reporting but no longer want to participate. I understand that I may not re-enroll in positive rental payment history reporting for six months from the date on this form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2BA684" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA00808" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C60F6B2" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE4D1B2" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Printed Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4D7AFF" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2674609B" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59AAD739" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0F9966" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137CA2EB" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F82C213" w14:textId="2903DC24" w:rsidR="00D35714" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Information about positive rental payment history reporting is available online at the Maryland Department of Housing and Community Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B17DE2">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="1155cc"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://dhcd.maryland.gov/Tenant-Landlord-Affairs/pages/default.aspx</w:t>
+          <w:t>Office of Tenant and Landlord Affairs websit</w:t>
+        </w:r>
+        <w:r w:rsidR="00B17DE2" w:rsidRPr="00B17DE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...23 lines deleted...]
-      <w:pgMar w:bottom="900" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D35714">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="900" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="544365B6" w14:textId="77777777" w:rsidR="00764D27" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3213C19A" w14:textId="77777777" w:rsidR="00764D27" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{FA4FB9F3-B770-488F-AB6D-CB5ADD0C300B}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{FE937635-4A2B-4C2F-BF82-51EDFC5A5E89}"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="633DE1F4" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="002B7AB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 3</w:t>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="56A5A46E" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00764D27">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
-      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="094F1AF9" w14:textId="77777777" w:rsidR="00764D27" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="03774ADF" w14:textId="77777777" w:rsidR="00764D27" w:rsidRDefault="00764D27">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...11 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="4FAEBB3F" w14:textId="77777777" w:rsidR="00D35714" w:rsidRDefault="00D35714"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F3049F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="299478B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2092,237 +2194,742 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D35714"/>
+    <w:rsid w:val="002B7AB3"/>
+    <w:rsid w:val="002D5790"/>
+    <w:rsid w:val="00421988"/>
+    <w:rsid w:val="00764D27"/>
+    <w:rsid w:val="0098433B"/>
+    <w:rsid w:val="00B17DE2"/>
+    <w:rsid w:val="00D35714"/>
+    <w:rsid w:val="00ED0F11"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="332E79B7"/>
+  <w15:docId w15:val="{278B4A33-C677-4D6E-8841-CFBDDE264930}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B7AB3"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="40"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B7AB3"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
-      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B17DE2"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B17DE2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DE2"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/Tenant-Landlord-Affairs/pages/default.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/Tenant-Landlord-Affairs/pages/default.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/housing/renter-landlord-resources/tenant-and-landlord-affairs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/housing/renter-landlord-resources/tenant-and-landlord-affairs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2601,43 +3208,106 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mijpIrkJntIikO5mAeqX3D8bchQ7Q==">CgMxLjAiiwIKC0FBQUNFeGJnLUdBEtYBCgtBQUFDRXhiZy1HQRILQUFBQ0V4YmctR0EaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTExMDI3NTY0MzgyNDg5NDYyNzE1OCgAOAAwuprwyPwzOP+b8Mj8M0o0CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDMLX2uQBBiIECAoQAVoMOWxpbXpyaTYyZjA3cgIgAHgAggETc3VnZ2VzdC52MXoxeXdsdWd3aZoBBggAEAAYALABALgBAMgBABi6mvDI/DMg/5vwyPwzMABCE3N1Z2dlc3QudjF6MXl3bHVnd2k4AGolChNzdWdnZXN0Lmtza2QxeWZtdzBsEg5Kb3JkYW4gR2lsbW9yZWoiChNzdWdnZXN0LnYxejF5d2x1Z3dpEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0Ljg0NHN0MWh2OTRjNhILTWlyYSBNb3JnYW5qIwoUc3VnZ2VzdC52ZHBxZ2FwZWRkMHUSC01pcmEgTW9yZ2FuaiYKFHN1Z2dlc3QuaGQ4M3V5OHRmbHFjEg5Kb3JkYW4gR2lsbW9yZWojChRzdWdnZXN0LjNhN21vYjRzOTBoahILTWlyYSBNb3JnYW5qIwoUc3VnZ2VzdC5hdTZ5c2ZrYnBib2kSC01pcmEgTW9yZ2FuaiMKFHN1Z2dlc3QuOTd3M3hxb2I4cjJnEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0LnFramRnZng0bXgxMRILTWlyYSBNb3JnYW5qIwoUc3VnZ2VzdC5ieXlqemx2bm95ODkSC01pcmEgTW9yZ2FuaiYKFHN1Z2dlc3QudXg2c3I0MTZlMmcxEg5Kb3JkYW4gR2lsbW9yZWolChNzdWdnZXN0LmhreGd1YTNndWFkEg5Kb3JkYW4gR2lsbW9yZWomChRzdWdnZXN0Lm56bnhkbXQ5emluZxIOSm9yZGFuIEdpbG1vcmVqJgoUc3VnZ2VzdC43bWN6MThyZmNidzISDkpvcmRhbiBHaWxtb3JlaiMKFHN1Z2dlc3QudmN0cjljZjQ1YWcyEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0LjQ1NHlrZGRhbGQydxILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC42bnZpd2lwNGlyczISDkpvcmRhbiBHaWxtb3JlaiMKFHN1Z2dlc3QucDQ2YTY4ZnViaWZsEgtNaXJhIE1vcmdhbmoiChNzdWdnZXN0Lm44ZWJodGx2cjUzEgtNaXJhIE1vcmdhbmomChRzdWdnZXN0LnFlZTc5a2dtcnM4bBIOSm9yZGFuIEdpbG1vcmVqIwoUc3VnZ2VzdC5pZ3F0YXk0M2FmeHQSC01pcmEgTW9yZ2FuaiMKFHN1Z2dlc3Qubzc1YnI1MWJxbnZvEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0Lmcwd2NyYmU2cHVsbBILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC44czVuMW05YW4zNWYSDkpvcmRhbiBHaWxtb3JlaiYKFHN1Z2dlc3QuaGt5eHV3a3V5aGFuEg5Kb3JkYW4gR2lsbW9yZWojChRzdWdnZXN0LjV4N3VpeHlnNHF2bxILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC5qbWR5YWJhemFlejYSDkpvcmRhbiBHaWxtb3JlaiYKFHN1Z2dlc3Quam56NzZweXU2cnB3Eg5Kb3JkYW4gR2lsbW9yZWomChRzdWdnZXN0LjVvbzQ1dmNwbjF6YxIOSm9yZGFuIEdpbG1vcmVqIwoUc3VnZ2VzdC5pZmIwMnJhZTdsenUSC01pcmEgTW9yZ2FuaiMKFHN1Z2dlc3Qudmxoc2h1M3Nmenk5EgtNaXJhIE1vcmdhbmomChRzdWdnZXN0Lmhremo4NmV5aGN5dhIOSm9yZGFuIEdpbG1vcmVqIwoUc3VnZ2VzdC54Y2oxaWx3ZzhkZTESC01pcmEgTW9yZ2FuaiIKE3N1Z2dlc3QueGZ0YW1sNnQwNmoSC01pcmEgTW9yZ2FuaiMKFHN1Z2dlc3QuNWN0NWRqZm9kZjV2EgtNaXJhIE1vcmdhbmomChRzdWdnZXN0Lm1iaDZtbHQ3aHM0MhIOSm9yZGFuIEdpbG1vcmVqIwoUc3VnZ2VzdC43bGZlNDZ3NGxhbTISC01pcmEgTW9yZ2FuaiMKFHN1Z2dlc3QueHVxNHVpaHNqMDdjEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0LmNzMHNtdHVjZ2N4ZBILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC5yeWRoZGhpMnk3MGsSDkpvcmRhbiBHaWxtb3JlaiMKFHN1Z2dlc3QuM3dlZ252eXlhZTZ3EgtNaXJhIE1vcmdhbmojChRzdWdnZXN0Lm9mdnczeGF5eTFsZhILTWlyYSBNb3JnYW5qIwoUc3VnZ2VzdC5vbGloa282ZXowNGsSC01pcmEgTW9yZ2FuaiYKFHN1Z2dlc3QuZng0am04Z2lxdHUxEg5Kb3JkYW4gR2lsbW9yZWojChRzdWdnZXN0Lnk1ZWkyMDlxM3dpZBILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC5lNzczYXNyazRmemkSDkpvcmRhbiBHaWxtb3JlaiMKFHN1Z2dlc3QueTdpbmw5dTBucHRhEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0LjczemY0enJjb2duMhILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC50aGZmOTBudDlpN3MSDkpvcmRhbiBHaWxtb3JlaiMKFHN1Z2dlc3QuMTQyaTR5bmg3ZGxsEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0LmphbzU1MTQ4NTYxNxILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC5jdjkwbGtnaW5qMmUSDkpvcmRhbiBHaWxtb3JlaiMKFHN1Z2dlc3QuMml5MHM5bGQxaXlxEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0LnljNWpobWx0ZHA2aRILTWlyYSBNb3JnYW5qIwoUc3VnZ2VzdC5pMXQ5M3BtM3VkamMSC01pcmEgTW9yZ2FuaiYKFHN1Z2dlc3QucmY2emNzbGxyYjFiEg5Kb3JkYW4gR2lsbW9yZWojChRzdWdnZXN0LmNldTM0YWhjdDJtbxILTWlyYSBNb3JnYW5qIgoTc3VnZ2VzdC50bGgxaGZ3ZGVnMhILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC4ybW9qYjA0ZTRobGESDkpvcmRhbiBHaWxtb3JlaiMKFHN1Z2dlc3QuZ3RybmZtYWlvN3NqEgtNaXJhIE1vcmdhbmojChRzdWdnZXN0LnZjY3N4YXMwY3JlMhILTWlyYSBNb3JnYW5qJgoUc3VnZ2VzdC5keXB4aXo5ZWl5aHYSDkpvcmRhbiBHaWxtb3JlaiYKFHN1Z2dlc3QudnRtaGdvanU5M3MzEg5Kb3JkYW4gR2lsbW9yZWojChRzdWdnZXN0LjNnbThsZzh3d2M1bxILTWlyYSBNb3JnYW5yITEzR1EwV3NPanpKa2t0Zk01M19XUUtsUVJocWVwd1NmbA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46A81CDF-CB9B-4BF8-8D98-D686E6831A5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>977</Words>
+  <Characters>5570</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6534</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Positive Rental Payment History Reporting Form</dc:title>
+  <dc:creator>Laptop_user</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>