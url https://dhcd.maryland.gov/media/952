--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -7,110 +7,115 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Laptop_user\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rivera\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16CEFD16-C7E9-4E73-B9F9-51B47670F8FB}" xr6:coauthVersionLast="41" xr6:coauthVersionMax="41" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EAA0C6BD-8178-4D52-AC42-A96C78524ED8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Other reserved funds" sheetId="2" state="hidden" r:id="rId1"/>
     <sheet name="RHW PIPELINE" sheetId="5" r:id="rId2"/>
     <sheet name="RHW CLOSED" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'RHW CLOSED'!$B$1:$B$194</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'RHW PIPELINE'!$A$1:$M$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'RHW CLOSED'!$B$1:$B$199</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'RHW PIPELINE'!$B$1:$B$78</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'RHW CLOSED'!$A$1:$M$196</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'RHW PIPELINE'!$A$1:$M$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J188" i="7" l="1"/>
-[...6 lines deleted...]
-  <c r="H78" i="5"/>
+  <c r="J74" i="5" l="1"/>
+  <c r="I74" i="5"/>
+  <c r="H74" i="5"/>
+  <c r="G74" i="5"/>
+  <c r="J193" i="7" l="1"/>
+  <c r="I193" i="7"/>
+  <c r="H193" i="7"/>
+  <c r="G193" i="7"/>
   <c r="D1" i="7" l="1"/>
   <c r="G21" i="2"/>
   <c r="I21" i="2"/>
   <c r="E21" i="2"/>
   <c r="C21" i="2"/>
   <c r="F21" i="2"/>
   <c r="J21" i="2"/>
   <c r="H21" i="2"/>
   <c r="D21" i="2"/>
   <c r="B21" i="2"/>
   <c r="A2" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1728" uniqueCount="802">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1732" uniqueCount="801">
   <si>
     <t>Total Units</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Montgomery</t>
   </si>
   <si>
     <t>Prince George's</t>
   </si>
   <si>
     <t>Elderly</t>
   </si>
   <si>
     <t>Frederick</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Howard</t>
   </si>
   <si>
@@ -1661,83 +1666,77 @@
   <si>
     <t>12036 Village Mill Drive</t>
   </si>
   <si>
     <t>Greenside Apartments</t>
   </si>
   <si>
     <t>1401 E. Pratt Str, Baltimore MD 21231</t>
   </si>
   <si>
     <t>Washington Gardens Apartments &amp; Townhomes</t>
   </si>
   <si>
     <t>Laurens and Carey House</t>
   </si>
   <si>
     <t>Nebel Street Apartments 4%</t>
   </si>
   <si>
     <t>1910 University Senior Apartments</t>
   </si>
   <si>
     <t>Little Patuxent</t>
   </si>
   <si>
-    <t>The Hearn Renaissance</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sunset Hargraves Apartments </t>
   </si>
   <si>
     <t>Waverly Winds 4%</t>
   </si>
   <si>
     <t xml:space="preserve">Perkins Homes Phase IIB - PSO Transformation </t>
   </si>
   <si>
     <t>02B</t>
   </si>
   <si>
     <t>Dorchester</t>
   </si>
   <si>
     <t>1000 Security Road Hagerstown MD 21742</t>
   </si>
   <si>
     <t xml:space="preserve">Preservation of Affordable Housing, Inc. </t>
   </si>
   <si>
     <t xml:space="preserve">Montgomery Housing Partnership, Inc. </t>
   </si>
   <si>
     <t>1074 Rt. 3 South</t>
   </si>
   <si>
-    <t xml:space="preserve">505-509 Race Street, Cambridge MD 21613 </t>
-[...1 lines deleted...]
-  <si>
     <t>301 West Belvedere Ave, Baltimore MD 21215</t>
   </si>
   <si>
     <t>Belvedere Place/Winn LLC</t>
   </si>
   <si>
     <t>502 Sunset Boulevard and 1005 Hargraves Court. Ridgely and Federalsburg MD 21660/21632</t>
   </si>
   <si>
     <t xml:space="preserve">TM Associates Development, Inc. </t>
   </si>
   <si>
     <t>172 Sassafras Street, Millington MD 21651</t>
   </si>
   <si>
     <t xml:space="preserve">Home Partnership of Cecil County, Inc. </t>
   </si>
   <si>
     <t>Enterprise Community Development, Inc</t>
   </si>
   <si>
     <t>5501 Cedar Lane, Columbia MD 21044</t>
   </si>
   <si>
     <t>1330 Laurens Street; 1431 N. Carey St, Baltimore MD 21217</t>
@@ -1757,152 +1756,137 @@
   <si>
     <t xml:space="preserve">Roslyn Rose </t>
   </si>
   <si>
     <t xml:space="preserve">Enterprise Community Development, Inc. </t>
   </si>
   <si>
     <t>10339 Twin Rivers Road, Columbia MD 21044</t>
   </si>
   <si>
     <t>SCG Development Partners, LLC</t>
   </si>
   <si>
     <t>120, 122 West South Street, Frederick MD 21701</t>
   </si>
   <si>
     <t>Morris Blum Senior Apartments</t>
   </si>
   <si>
     <t xml:space="preserve">The Greens at Irvington Mews 2 </t>
   </si>
   <si>
     <t xml:space="preserve">The Highlands </t>
   </si>
   <si>
-    <t>The Bedford</t>
-[...1 lines deleted...]
-  <si>
     <t>Perkins Homes Phase III</t>
   </si>
   <si>
     <t>The Harry and Jeanette Weinberg House</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>200 Woodington Avenue</t>
   </si>
   <si>
     <t>701 Glenwood Street</t>
   </si>
   <si>
     <t>6801 Sheriff Road</t>
   </si>
   <si>
     <t xml:space="preserve">Community Housing Initiative, Inc. </t>
   </si>
   <si>
-    <t>3910 Old Branch Avenue</t>
-[...4 lines deleted...]
-  <si>
     <t>1516 Claremont Street</t>
   </si>
   <si>
     <t>16 Old Court Road</t>
   </si>
   <si>
     <t>CHAI Baltimore</t>
   </si>
   <si>
     <t>Merion Village Senior Apts (fka Edgewater Station Senior Apts)</t>
   </si>
   <si>
     <t>New Shiloh 1</t>
   </si>
   <si>
     <t>Lorelly Court, Sinclair Gate &amp; Bowie Commons</t>
   </si>
   <si>
     <t>Greenside Senior Apartments</t>
   </si>
   <si>
     <t>Penn Place I</t>
   </si>
   <si>
-    <t>Wentworth House</t>
-[...1 lines deleted...]
-  <si>
     <t>The Cottages at Riverhouse II</t>
   </si>
   <si>
     <t>01C</t>
   </si>
   <si>
     <t>1901 Elgin Avenue</t>
   </si>
   <si>
     <t>4801, 5501 Lorelly Court, Bowleys Lane, New Haven</t>
   </si>
   <si>
     <t>Vitus</t>
   </si>
   <si>
     <t>14007 Village Mill Drive</t>
   </si>
   <si>
     <t>Pax Development LLC</t>
   </si>
   <si>
     <t>5501 Penn Crossing Drive</t>
   </si>
   <si>
     <t>Northern Real Estate Urban Ventures</t>
   </si>
   <si>
-    <t>5411 McGrath Boulevard</t>
-[...1 lines deleted...]
-  <si>
     <t>1009 River House Drive</t>
   </si>
   <si>
     <t xml:space="preserve">The Severn Companies </t>
   </si>
   <si>
     <t>Wiley H. Bates Apartments</t>
   </si>
   <si>
     <t>Park Heights Place</t>
   </si>
   <si>
     <t>1103 Smithville Street</t>
   </si>
   <si>
     <t>5430 Park Heights Avenue</t>
   </si>
   <si>
     <t xml:space="preserve">Bay Forest/Homes for America, Inc. </t>
   </si>
   <si>
     <t>904 B Edgewood Road</t>
   </si>
   <si>
     <t>1234 McElderry (fka Somerset Multifamily-Phase 1)</t>
@@ -1934,89 +1918,77 @@
   <si>
     <t>Banneker Ventures</t>
   </si>
   <si>
     <t>Park Place at Addison Road Metro</t>
   </si>
   <si>
     <t>6301 Central Avenue</t>
   </si>
   <si>
     <t>Howard County Housing Commission</t>
   </si>
   <si>
     <t>Artist Flats 4%</t>
   </si>
   <si>
     <t>5910 Symphony Woods Road Columbia, MD 21044</t>
   </si>
   <si>
     <t>24A</t>
   </si>
   <si>
     <t>Madison on North Market 4%</t>
   </si>
   <si>
-    <t>Deep Run Overlook</t>
-[...1 lines deleted...]
-  <si>
     <t>7011 Chesapeake Road</t>
   </si>
   <si>
     <t>Ridgedale 4%</t>
   </si>
   <si>
     <t>Essex Co-op Apartments</t>
   </si>
   <si>
     <t>Turner Station Preservation LLC</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>47</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>1231 Jefferson Street, Baltimore MD</t>
   </si>
   <si>
     <t>SCG/New Harbor Development</t>
   </si>
   <si>
-    <t>7525 Washington Blvd Elkridge MD 21075</t>
-[...4 lines deleted...]
-  <si>
     <t>7011 Chesapeake Road, Cheverly MD 20784</t>
   </si>
   <si>
     <t>Site Insight</t>
   </si>
   <si>
     <t>7500 Philadelphia Road, Rosedale MD 21237</t>
   </si>
   <si>
     <t>227 S Bond Street, Baltimore MD 21231</t>
   </si>
   <si>
     <t>1000 Franklin Avenue, Essex MD 21221</t>
   </si>
   <si>
     <t>CSI Support &amp; Development</t>
   </si>
   <si>
     <t>149 Chestnut Street, Dundalk MD 21222</t>
   </si>
   <si>
     <t>The CT Group</t>
   </si>
   <si>
     <t>Perkins Homes Phase IVB (updated)</t>
@@ -2486,57 +2458,87 @@
   <si>
     <t>Enterprise Community Development, Inc; GEDCO</t>
   </si>
   <si>
     <t>901 E 36th Street, Baltimore MD 21218</t>
   </si>
   <si>
     <t>Nehemiah Rising c/o Nehemiah HDFC</t>
   </si>
   <si>
     <t>5354 Sheriff Rd, Capital Heights MD 20743</t>
   </si>
   <si>
     <t>3501 Howard Park Avenue, Baltimore MD 21207</t>
   </si>
   <si>
     <t>Tyler Avenue, Annapolis MD 21403</t>
   </si>
   <si>
     <t>11500 Elkins Street, Wheaton MD 20902</t>
   </si>
   <si>
     <t>Montgomery Housing Partnership, Inc.</t>
   </si>
   <si>
-    <t>Information as of March 31, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1724 N Market Street, Frederick, MD 21701</t>
   </si>
   <si>
     <t>End of worksheet</t>
+  </si>
+  <si>
+    <t>Village at Mitchell Pond</t>
+  </si>
+  <si>
+    <t>1117 Parsons Road, Salisbury MD 21801</t>
+  </si>
+  <si>
+    <t>Information as of June 30, 2026</t>
+  </si>
+  <si>
+    <t>Riverview Gardens</t>
+  </si>
+  <si>
+    <t>Federalsburg Garden</t>
+  </si>
+  <si>
+    <t>Sanctuary at Takoma Park</t>
+  </si>
+  <si>
+    <t>Silver Spring United Methodist Church</t>
+  </si>
+  <si>
+    <t>8900 Georgia Avenue, Silver Spring MD 20910</t>
+  </si>
+  <si>
+    <t>500 High Street, Denton MD 21629</t>
+  </si>
+  <si>
+    <t>525 Gardens Ct, Federalsburg MD 21632</t>
+  </si>
+  <si>
+    <t>7001 New Hampshire Avenue, Takoma Park MD 20912</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0;[Red]&quot;$&quot;#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="168" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0.00;\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="171" formatCode="[$-409]d\-mmm\-yy;@"/>
     <numFmt numFmtId="172" formatCode="[$-409]dd\-mmm\-yy;@"/>
     <numFmt numFmtId="173" formatCode="dd\-mmm\-yy"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
@@ -2872,51 +2874,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="176">
+  <cellXfs count="161">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -3077,267 +3079,226 @@
     </xf>
     <xf numFmtId="167" fontId="19" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="17" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="5" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="5" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...45 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="19" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="5" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="21" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="21" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="7" xr:uid="{E4461634-C75C-47E5-9278-C7B8FB85549D}"/>
     <cellStyle name="Normal_Sheet2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="20">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
@@ -3904,241 +3865,210 @@
   <colors>
     <mruColors>
       <color rgb="FFF6F900"/>
       <color rgb="FFC0F0C0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FFD8E4BC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{C5589431-58CB-4772-9C1B-20B30EB18AD1}" name="Active_Projects" displayName="Active_Projects" ref="A2:M78" totalsRowShown="0" headerRowDxfId="19" headerRowBorderDxfId="18" tableBorderDxfId="17" totalsRowBorderDxfId="16">
-  <autoFilter ref="A2:M78" xr:uid="{4F71D85E-0791-42DF-996B-19FE51E79CA8}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{C5589431-58CB-4772-9C1B-20B30EB18AD1}" name="Active_Projects" displayName="Active_Projects" ref="A2:M74" totalsRowShown="0" headerRowDxfId="19" headerRowBorderDxfId="18" tableBorderDxfId="17" totalsRowBorderDxfId="16">
+  <autoFilter ref="A2:M74" xr:uid="{4F71D85E-0791-42DF-996B-19FE51E79CA8}"/>
   <tableColumns count="13">
     <tableColumn id="1" xr3:uid="{3D3078CC-E2A1-4570-8BCE-46CE93BA504E}" name="Sponsor " dataDxfId="15"/>
     <tableColumn id="2" xr3:uid="{FE326EEB-9834-41DA-89C8-3081A692378A}" name="Project" dataDxfId="14" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="3" xr3:uid="{AFCC7DC0-1920-4707-8B36-73509B21B0AA}" name="Project Address" dataDxfId="13"/>
     <tableColumn id="4" xr3:uid="{D80AA259-FCE6-471D-B4F8-409BE1B538FE}" name="County" dataDxfId="12"/>
     <tableColumn id="5" xr3:uid="{13F83E76-9479-4407-A83B-7EF656E8C9D6}" name="Application Receipt Date" dataDxfId="11" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="6" xr3:uid="{BFA15AA0-DB0B-4FD5-90C6-0AFF09073873}" name="Estimated Closing Date" dataDxfId="10"/>
     <tableColumn id="7" xr3:uid="{37148037-D578-4262-913F-98CC946F2BC8}" name="RHW" dataDxfId="9"/>
     <tableColumn id="8" xr3:uid="{12538E20-32AC-4DF7-B86D-6CDB81B5BE92}" name="Total Project Costs" dataDxfId="8" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="9" xr3:uid="{B28E11F8-A905-4B40-A328-522899C1A468}" name="Total Units" dataDxfId="7"/>
     <tableColumn id="10" xr3:uid="{7C27A5E5-E5DF-49E2-8C75-379D4C992ADB}" name="RHW Jobs (DHCD model estimate)*" dataDxfId="6"/>
     <tableColumn id="11" xr3:uid="{064E210F-34AF-4654-9AE2-301BF0A51CCF}" name="Occupancy" dataDxfId="5" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="12" xr3:uid="{EB6A7944-36D0-41F8-85B9-8C37348F3A05}" name="Construction" dataDxfId="4" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="13" xr3:uid="{EECC0B5A-A15F-4C2F-872F-8F36DD0A74B9}" name="Legislative District" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{59C7CA3C-4C93-43FB-839F-9D74E28479A4}" name="Closed_Projects" displayName="Closed_Projects" ref="A2:M188" totalsRowShown="0" headerRowBorderDxfId="2" tableBorderDxfId="1">
-  <autoFilter ref="A2:M188" xr:uid="{9F4F7C1B-8ECF-4B70-9052-35067E5BEC8B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{59C7CA3C-4C93-43FB-839F-9D74E28479A4}" name="Closed_Projects" displayName="Closed_Projects" ref="A2:M193" totalsRowShown="0" headerRowBorderDxfId="2" tableBorderDxfId="1">
+  <autoFilter ref="A2:M193" xr:uid="{9F4F7C1B-8ECF-4B70-9052-35067E5BEC8B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M193">
+    <sortCondition ref="B3:B193"/>
+  </sortState>
   <tableColumns count="13">
     <tableColumn id="1" xr3:uid="{3E2E2BE7-E4E3-43B1-A027-C6E3CC968E71}" name="Sponsor "/>
     <tableColumn id="2" xr3:uid="{EFBD1FE4-9DE4-41C6-87D0-EC9FC1A4C1E1}" name="Project"/>
     <tableColumn id="3" xr3:uid="{427C5641-FD40-4431-8FDD-C3323FB7EBC8}" name="Project Address"/>
     <tableColumn id="4" xr3:uid="{5BB2161B-4AEE-466D-A8B8-961256283C20}" name="County"/>
     <tableColumn id="5" xr3:uid="{4F50BF8D-07B2-4908-9161-44468B3F895B}" name="Application Receipt Date"/>
     <tableColumn id="6" xr3:uid="{8B2F1503-55AE-47CC-9D53-F4F2D8EBEE8B}" name="Closing Date"/>
     <tableColumn id="7" xr3:uid="{CF2B1B2A-12F4-42F0-B753-B2F5B787652B}" name="RHW"/>
     <tableColumn id="8" xr3:uid="{B55A77E8-21EB-47F7-B1EB-52919AEE3EF7}" name="Total Project Costs"/>
     <tableColumn id="9" xr3:uid="{A7FADA3D-CF4F-4E7B-AD63-0F35D7DF1154}" name="Total Units"/>
     <tableColumn id="10" xr3:uid="{C3BD1A5A-8E15-442E-8DA9-9A11F4D25130}" name="RHW Jobs (DHCD model estimate)*"/>
     <tableColumn id="11" xr3:uid="{69801B0E-7BAC-4690-BCB3-4D57DF5A65CF}" name="Occupancy"/>
     <tableColumn id="12" xr3:uid="{CB371634-FB4B-48EC-BEB7-C09BD8DC6A92}" name="Construction"/>
     <tableColumn id="13" xr3:uid="{5321BB16-B454-46FD-9259-B14A7F0A0B43}" name="Legislative District" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4289,11633 +4219,11656 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:J29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.5546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="11.21875" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="31.5703125" customWidth="1"/>
+    <col min="2" max="2" width="11.5703125" customWidth="1"/>
+    <col min="3" max="4" width="12.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.5703125" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.85546875" customWidth="1"/>
+    <col min="9" max="9" width="15.42578125" customWidth="1"/>
+    <col min="10" max="10" width="11.140625" style="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="32"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>41</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>56</v>
       </c>
       <c r="J4" s="34" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="18"/>
       <c r="D5" s="19"/>
       <c r="E5" s="18"/>
       <c r="F5" s="20"/>
       <c r="G5" s="29">
         <v>2500000</v>
       </c>
       <c r="H5" s="21"/>
       <c r="I5" s="11"/>
       <c r="J5" s="12"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="9"/>
       <c r="F6" s="11">
         <v>2175000</v>
       </c>
       <c r="G6" s="14">
         <v>2500000</v>
       </c>
       <c r="H6" s="14"/>
       <c r="I6" s="11"/>
       <c r="J6" s="12"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="15">
         <v>80889</v>
       </c>
       <c r="D7" s="10"/>
       <c r="E7" s="11"/>
       <c r="F7" s="12"/>
       <c r="G7" s="23">
         <v>2268653</v>
       </c>
       <c r="H7" s="14"/>
       <c r="I7" s="11"/>
       <c r="J7" s="12"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="15">
         <v>94236</v>
       </c>
       <c r="D8" s="10"/>
       <c r="E8" s="23">
         <v>1863382</v>
       </c>
       <c r="F8" s="12"/>
       <c r="H8" s="14"/>
       <c r="I8" s="11">
         <v>1406073</v>
       </c>
       <c r="J8" s="12"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="15">
         <v>500000</v>
       </c>
       <c r="D9" s="10"/>
       <c r="E9" s="11"/>
       <c r="F9" s="12"/>
       <c r="G9" s="23">
         <v>2500000</v>
       </c>
       <c r="H9" s="14"/>
       <c r="I9" s="11"/>
       <c r="J9" s="12"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11"/>
       <c r="F10" s="12"/>
       <c r="G10" s="23">
         <v>2000000</v>
       </c>
       <c r="H10" s="14"/>
       <c r="I10" s="11"/>
       <c r="J10" s="12"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11"/>
       <c r="F11" s="12"/>
       <c r="G11" s="23">
         <v>1230000</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="11">
         <v>759555</v>
       </c>
       <c r="J11" s="12"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="15">
         <v>305000</v>
       </c>
       <c r="D12" s="10"/>
       <c r="E12" s="11"/>
       <c r="F12" s="12">
         <v>750000</v>
       </c>
       <c r="G12" s="23">
         <v>2500000</v>
       </c>
       <c r="H12" s="14"/>
       <c r="I12" s="11"/>
       <c r="J12" s="12"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="15"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11"/>
       <c r="F13" s="12"/>
       <c r="G13" s="23">
         <v>780000</v>
       </c>
       <c r="H13" s="21"/>
       <c r="I13" s="18"/>
       <c r="J13" s="26"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="15"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11"/>
       <c r="F14" s="12"/>
       <c r="G14" s="23">
         <v>4000000</v>
       </c>
       <c r="H14" s="14"/>
       <c r="I14" s="11"/>
       <c r="J14" s="12"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="15">
         <v>1000000</v>
       </c>
       <c r="D15" s="10"/>
       <c r="E15" s="11"/>
       <c r="F15" s="12"/>
       <c r="G15" s="23">
         <v>1500000</v>
       </c>
       <c r="H15" s="14"/>
       <c r="I15" s="11"/>
       <c r="J15" s="12"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="15"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11"/>
       <c r="F16" s="12"/>
       <c r="G16" s="23">
         <v>2500000</v>
       </c>
       <c r="H16" s="14"/>
       <c r="I16" s="11"/>
       <c r="J16" s="12"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="15">
         <v>900000</v>
       </c>
       <c r="D17" s="10"/>
       <c r="E17" s="11"/>
       <c r="F17" s="12"/>
       <c r="G17" s="23">
         <v>2500000</v>
       </c>
       <c r="H17" s="14"/>
       <c r="I17" s="11"/>
       <c r="J17" s="12"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>98</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="15"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11">
         <v>500000</v>
       </c>
       <c r="F18" s="12"/>
       <c r="G18" s="23">
         <v>240000</v>
       </c>
       <c r="H18" s="14"/>
       <c r="I18" s="11">
         <v>668718</v>
       </c>
       <c r="J18" s="12"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="15">
         <v>500000</v>
       </c>
       <c r="D19" s="10"/>
       <c r="E19" s="11">
         <v>152570</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="23">
         <v>1800000</v>
       </c>
       <c r="H19" s="14"/>
       <c r="I19" s="11"/>
       <c r="J19" s="12"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="15"/>
       <c r="D20" s="10"/>
       <c r="E20" s="11"/>
       <c r="F20" s="12"/>
       <c r="G20" s="23">
         <v>2500000</v>
       </c>
       <c r="H20" s="14"/>
       <c r="I20" s="11"/>
       <c r="J20" s="12"/>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="17">
         <f>SUM(B5:B6)</f>
         <v>0</v>
       </c>
       <c r="C21" s="24">
         <f>SUM(C5:C19)</f>
         <v>3380125</v>
       </c>
       <c r="D21" s="17">
         <f>SUM(D5:D11)</f>
         <v>0</v>
       </c>
       <c r="E21" s="24">
         <f>SUM(E5:E19)</f>
         <v>2515952</v>
       </c>
       <c r="F21" s="17">
         <f>SUM(F5:F17)</f>
         <v>2925000</v>
       </c>
       <c r="G21" s="17">
         <f>SUM(G5:G20)</f>
         <v>31318653</v>
       </c>
       <c r="H21" s="17">
         <f>SUM(H5:H11)</f>
         <v>0</v>
       </c>
       <c r="I21" s="24">
         <f>SUM(I5:I19)</f>
         <v>2834346</v>
       </c>
       <c r="J21" s="17">
         <f>SUM(J5:J11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="E22" s="1"/>
       <c r="G22" s="1"/>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B23" s="2"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="6"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="5"/>
       <c r="B26" s="3"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B27" s="5"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="7"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B29" s="7"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N82"/>
+  <dimension ref="A1:N78"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.44140625" style="36" customWidth="1"/>
-    <col min="2" max="2" width="37.77734375" style="36" customWidth="1"/>
+    <col min="1" max="1" width="31.42578125" style="36" customWidth="1"/>
+    <col min="2" max="2" width="37.85546875" style="36" customWidth="1"/>
     <col min="3" max="3" width="24" style="37" customWidth="1"/>
-    <col min="4" max="4" width="26.77734375" style="40" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="40.109375" style="40" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" style="40" customWidth="1"/>
+    <col min="5" max="5" width="28.85546875" style="43" customWidth="1"/>
+    <col min="6" max="6" width="27.7109375" style="38" customWidth="1"/>
+    <col min="7" max="7" width="16.5703125" style="40" customWidth="1"/>
+    <col min="8" max="8" width="23.140625" style="36" customWidth="1"/>
+    <col min="9" max="9" width="14.28515625" style="40" customWidth="1"/>
+    <col min="10" max="10" width="40.140625" style="40" customWidth="1"/>
     <col min="11" max="11" width="15" style="40" customWidth="1"/>
-    <col min="12" max="12" width="16.77734375" style="40" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.21875" style="36"/>
+    <col min="12" max="12" width="16.85546875" style="40" customWidth="1"/>
+    <col min="13" max="13" width="22.28515625" style="40" customWidth="1"/>
+    <col min="14" max="14" width="13.85546875" style="36" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="9.140625" style="36"/>
+    <col min="19" max="19" width="12.5703125" style="36" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>239</v>
       </c>
       <c r="D1" s="45" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="E1" s="47"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
     </row>
-    <row r="2" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="77" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="77" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="78" t="s">
         <v>90</v>
       </c>
       <c r="D2" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="162" t="s">
+      <c r="E2" s="142" t="s">
         <v>44</v>
       </c>
-      <c r="F2" s="163" t="s">
+      <c r="F2" s="143" t="s">
         <v>234</v>
       </c>
-      <c r="G2" s="164" t="s">
+      <c r="G2" s="144" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="165" t="s">
+      <c r="H2" s="145" t="s">
         <v>37</v>
       </c>
-      <c r="I2" s="166" t="s">
+      <c r="I2" s="146" t="s">
         <v>0</v>
       </c>
-      <c r="J2" s="166" t="s">
+      <c r="J2" s="146" t="s">
         <v>91</v>
       </c>
       <c r="K2" s="79" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="79" t="s">
         <v>6</v>
       </c>
       <c r="M2" s="85" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="48" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="B3" s="44" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="C3" s="48" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="69">
         <v>43609</v>
       </c>
       <c r="F3" s="51">
-        <v>46188</v>
+        <v>46280</v>
       </c>
       <c r="G3" s="52">
         <v>9500000</v>
       </c>
       <c r="H3" s="71">
         <v>56526247</v>
       </c>
       <c r="I3" s="46">
         <v>124</v>
       </c>
       <c r="J3" s="46">
         <v>769</v>
       </c>
       <c r="K3" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L3" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="75" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="48" t="s">
         <v>464</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>465</v>
       </c>
       <c r="C4" s="48" t="s">
         <v>466</v>
       </c>
       <c r="D4" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E4" s="54">
         <v>44524.667361111111</v>
       </c>
       <c r="F4" s="51">
-        <v>46170</v>
+        <v>46268</v>
       </c>
       <c r="G4" s="52">
         <v>3500000</v>
       </c>
       <c r="H4" s="71">
         <v>24328730</v>
       </c>
       <c r="I4" s="53">
         <v>76</v>
       </c>
       <c r="J4" s="46">
         <v>250</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>467</v>
       </c>
       <c r="M4" s="76" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>427</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>422</v>
       </c>
       <c r="C5" s="48" t="s">
-        <v>703</v>
+        <v>435</v>
       </c>
       <c r="D5" s="46" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>44791</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="50">
+        <v>44858</v>
       </c>
       <c r="F5" s="51">
-        <v>46142</v>
-[...5 lines deleted...]
-        <v>33187180</v>
+        <v>46416</v>
+      </c>
+      <c r="G5" s="65">
+        <v>3200000</v>
+      </c>
+      <c r="H5" s="70">
+        <v>12044754</v>
       </c>
       <c r="I5" s="46">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="J5" s="46">
-        <v>352</v>
+        <v>99</v>
       </c>
       <c r="K5" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L5" s="46" t="s">
-        <v>28</v>
+        <v>337</v>
       </c>
       <c r="M5" s="75">
-        <v>47</v>
-[...3 lines deleted...]
-      <c r="A6" s="48" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="44" t="s">
         <v>427</v>
       </c>
-      <c r="B6" s="48" t="s">
-        <v>422</v>
+      <c r="B6" s="44" t="s">
+        <v>510</v>
       </c>
       <c r="C6" s="48" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="D6" s="46" t="s">
+        <v>437</v>
+      </c>
+      <c r="D6" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="50">
+      <c r="E6" s="56">
         <v>44858</v>
       </c>
       <c r="F6" s="51">
-        <v>46348</v>
+        <v>46416</v>
       </c>
       <c r="G6" s="65">
-        <v>3200000</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>3500000</v>
+      </c>
+      <c r="H6" s="71">
+        <v>17489255</v>
+      </c>
+      <c r="I6" s="53">
+        <v>95</v>
       </c>
       <c r="J6" s="46">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="K6" s="46" t="s">
+        <v>152</v>
+      </c>
+      <c r="K6" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L6" s="46" t="s">
+      <c r="L6" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M6" s="75">
-[...3 lines deleted...]
-    <row r="7" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M6" s="76">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="44" t="s">
         <v>427</v>
       </c>
       <c r="B7" s="44" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C7" s="48" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="56">
         <v>44858</v>
       </c>
       <c r="F7" s="51">
-        <v>46348</v>
+        <v>46416</v>
       </c>
       <c r="G7" s="65">
-        <v>3500000</v>
+        <v>3200000</v>
       </c>
       <c r="H7" s="71">
-        <v>17489255</v>
+        <v>24904178</v>
       </c>
       <c r="I7" s="53">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="J7" s="46">
-        <v>152</v>
+        <v>107</v>
       </c>
       <c r="K7" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L7" s="53" t="s">
         <v>337</v>
       </c>
       <c r="M7" s="76">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="44" t="s">
+    <row r="8" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48" t="s">
         <v>427</v>
       </c>
-      <c r="B8" s="44" t="s">
-        <v>511</v>
+      <c r="B8" s="48" t="s">
+        <v>423</v>
       </c>
       <c r="C8" s="48" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="D8" s="53" t="s">
+        <v>436</v>
+      </c>
+      <c r="D8" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="56">
-        <v>44858</v>
+      <c r="E8" s="50">
+        <v>44860</v>
       </c>
       <c r="F8" s="51">
-        <v>46348</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>46416</v>
+      </c>
+      <c r="G8" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H8" s="52">
+        <v>12581991</v>
+      </c>
+      <c r="I8" s="46">
+        <v>48</v>
       </c>
       <c r="J8" s="46">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="K8" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="K8" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="L8" s="53" t="s">
+      <c r="L8" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M8" s="76">
-[...3 lines deleted...]
-    <row r="9" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M8" s="75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>530</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>519</v>
       </c>
       <c r="C9" s="48" t="s">
-        <v>436</v>
+        <v>529</v>
       </c>
       <c r="D9" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="E9" s="69">
+        <v>44865.600694444445</v>
+      </c>
+      <c r="F9" s="51">
+        <v>46246</v>
+      </c>
+      <c r="G9" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H9" s="71">
+        <v>25868271</v>
+      </c>
+      <c r="I9" s="46">
+        <v>100</v>
+      </c>
+      <c r="J9" s="46">
+        <v>258</v>
+      </c>
+      <c r="K9" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L9" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M9" s="75" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
+        <v>538</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>682</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>537</v>
+      </c>
+      <c r="D10" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="E10" s="69">
+        <v>44923.668055555558</v>
+      </c>
+      <c r="F10" s="51">
+        <v>46313</v>
+      </c>
+      <c r="G10" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H10" s="71">
+        <v>14149654.300000001</v>
+      </c>
+      <c r="I10" s="46">
+        <v>40</v>
+      </c>
+      <c r="J10" s="46">
+        <v>142</v>
+      </c>
+      <c r="K10" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L10" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>570</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>576</v>
+      </c>
+      <c r="D11" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="50">
-[...17 lines deleted...]
-      <c r="K9" s="46" t="s">
+      <c r="E11" s="69">
+        <v>45021</v>
+      </c>
+      <c r="F11" s="51">
+        <v>46379</v>
+      </c>
+      <c r="G11" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H11" s="71">
+        <v>13731679</v>
+      </c>
+      <c r="I11" s="46">
+        <v>80</v>
+      </c>
+      <c r="J11" s="46">
+        <v>83</v>
+      </c>
+      <c r="K11" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L11" s="53" t="s">
+        <v>493</v>
+      </c>
+      <c r="M11" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48" t="s">
+        <v>578</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>571</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>577</v>
+      </c>
+      <c r="D12" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="69">
+        <v>45029</v>
+      </c>
+      <c r="F12" s="51">
+        <v>46314</v>
+      </c>
+      <c r="G12" s="52">
+        <v>0</v>
+      </c>
+      <c r="H12" s="71">
+        <v>44555584</v>
+      </c>
+      <c r="I12" s="46">
+        <v>239</v>
+      </c>
+      <c r="J12" s="46">
+        <v>418</v>
+      </c>
+      <c r="K12" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L9" s="46" t="s">
+      <c r="L12" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M9" s="75">
+      <c r="M12" s="75">
         <v>45</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-[...122 lines deleted...]
-    <row r="13" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="48" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
       <c r="B13" s="44" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="C13" s="48" t="s">
-        <v>569</v>
+        <v>581</v>
       </c>
       <c r="D13" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="69">
-        <v>44958.945833333331</v>
+        <v>45069</v>
       </c>
       <c r="F13" s="51">
-        <v>46491</v>
+        <v>46573</v>
       </c>
       <c r="G13" s="52">
         <v>3500000</v>
       </c>
       <c r="H13" s="71">
-        <v>72667996.629999995</v>
+        <v>61961027</v>
       </c>
       <c r="I13" s="46">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>168</v>
+      </c>
+      <c r="J13" s="46" t="s">
+        <v>594</v>
       </c>
       <c r="K13" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L13" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M13" s="75" t="s">
-[...5 lines deleted...]
-        <v>485</v>
+      <c r="M13" s="75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>618</v>
       </c>
       <c r="B14" s="44" t="s">
-        <v>486</v>
+        <v>608</v>
       </c>
       <c r="C14" s="48" t="s">
-        <v>487</v>
+        <v>617</v>
       </c>
       <c r="D14" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="69">
-        <v>44978.491666666669</v>
+        <v>45163.538194444445</v>
       </c>
       <c r="F14" s="51">
-        <v>46114</v>
+        <v>46569</v>
       </c>
       <c r="G14" s="52">
         <v>3500000</v>
       </c>
       <c r="H14" s="71">
-        <v>84129773</v>
+        <v>114075529.64</v>
       </c>
       <c r="I14" s="46">
-        <v>293</v>
+        <v>245</v>
       </c>
       <c r="J14" s="46">
-        <v>864</v>
+        <v>1137</v>
       </c>
       <c r="K14" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L14" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M14" s="75" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
-        <v>541</v>
+        <v>325</v>
       </c>
       <c r="B15" s="44" t="s">
-        <v>575</v>
+        <v>609</v>
       </c>
       <c r="C15" s="48" t="s">
-        <v>582</v>
+        <v>619</v>
       </c>
       <c r="D15" s="46" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E15" s="69">
-        <v>45021</v>
+        <v>45169.458333333336</v>
       </c>
       <c r="F15" s="51">
-        <v>46209</v>
+        <v>46416</v>
       </c>
       <c r="G15" s="52">
         <v>3500000</v>
       </c>
       <c r="H15" s="71">
-        <v>13731679</v>
+        <v>26231007</v>
       </c>
       <c r="I15" s="46">
         <v>80</v>
       </c>
       <c r="J15" s="46">
-        <v>83</v>
+        <v>262</v>
       </c>
       <c r="K15" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L15" s="53" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+      <c r="M15" s="75" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="48" t="s">
-        <v>584</v>
+        <v>598</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>576</v>
+        <v>635</v>
       </c>
       <c r="C16" s="48" t="s">
-        <v>583</v>
+        <v>636</v>
       </c>
       <c r="D16" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="69">
-        <v>45029</v>
+        <v>45215</v>
       </c>
       <c r="F16" s="51">
-        <v>46223</v>
+        <v>46507</v>
       </c>
       <c r="G16" s="52">
-        <v>0</v>
+        <v>3500000</v>
       </c>
       <c r="H16" s="71">
-        <v>44555584</v>
+        <v>77684565</v>
       </c>
       <c r="I16" s="46">
-        <v>239</v>
+        <v>178</v>
       </c>
       <c r="J16" s="46">
-        <v>418</v>
+        <v>808</v>
       </c>
       <c r="K16" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L16" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M16" s="75">
-[...3 lines deleted...]
-    <row r="17" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M16" s="75" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="48" t="s">
-        <v>551</v>
+        <v>637</v>
       </c>
       <c r="B17" s="44" t="s">
-        <v>579</v>
+        <v>638</v>
       </c>
       <c r="C17" s="48" t="s">
-        <v>589</v>
+        <v>639</v>
       </c>
       <c r="D17" s="46" t="s">
-        <v>2</v>
+        <v>640</v>
       </c>
       <c r="E17" s="69">
-        <v>45037</v>
+        <v>45245</v>
       </c>
       <c r="F17" s="51">
-        <v>46573</v>
+        <v>46313</v>
       </c>
       <c r="G17" s="52">
         <v>3500000</v>
       </c>
       <c r="H17" s="71">
-        <v>111713158</v>
+        <v>82714050</v>
       </c>
       <c r="I17" s="46">
-        <v>312</v>
+        <v>121</v>
       </c>
       <c r="J17" s="46">
-        <v>391</v>
+        <v>567</v>
       </c>
       <c r="K17" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L17" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M17" s="75">
-[...3 lines deleted...]
-    <row r="18" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M17" s="75" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
-        <v>588</v>
+        <v>643</v>
       </c>
       <c r="B18" s="44" t="s">
-        <v>578</v>
+        <v>644</v>
       </c>
       <c r="C18" s="48" t="s">
-        <v>587</v>
+        <v>645</v>
       </c>
       <c r="D18" s="46" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E18" s="69">
-        <v>45069</v>
+        <v>45275</v>
       </c>
       <c r="F18" s="51">
-        <v>46188</v>
+        <v>46484</v>
       </c>
       <c r="G18" s="52">
         <v>3500000</v>
       </c>
       <c r="H18" s="71">
-        <v>61961027</v>
+        <v>59525754</v>
       </c>
       <c r="I18" s="46">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>172</v>
+      </c>
+      <c r="J18" s="46">
+        <v>821</v>
       </c>
       <c r="K18" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L18" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M18" s="75">
-[...3 lines deleted...]
-    <row r="19" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M18" s="75" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
-        <v>627</v>
+        <v>459</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>615</v>
+        <v>648</v>
       </c>
       <c r="C19" s="48" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="D19" s="46" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E19" s="69">
-        <v>45160.629861111112</v>
+        <v>45275</v>
       </c>
       <c r="F19" s="51">
         <v>46573</v>
       </c>
       <c r="G19" s="52">
         <v>3500000</v>
       </c>
       <c r="H19" s="71">
-        <v>37221283</v>
+        <v>61044151</v>
       </c>
       <c r="I19" s="46">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="J19" s="46">
-        <v>344</v>
+        <v>587</v>
       </c>
       <c r="K19" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L19" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M19" s="75" t="s">
-        <v>620</v>
-[...4 lines deleted...]
-        <v>629</v>
+        <v>559</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="49" t="s">
+        <v>661</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>616</v>
+        <v>650</v>
       </c>
       <c r="C20" s="48" t="s">
-        <v>628</v>
+        <v>660</v>
       </c>
       <c r="D20" s="46" t="s">
-        <v>3</v>
+        <v>182</v>
       </c>
       <c r="E20" s="69">
-        <v>45163.538194444445</v>
+        <v>45322.660416666666</v>
       </c>
       <c r="F20" s="51">
-        <v>46303</v>
+        <v>46313</v>
       </c>
       <c r="G20" s="52">
         <v>3500000</v>
       </c>
-      <c r="H20" s="71">
-[...3 lines deleted...]
-        <v>245</v>
+      <c r="H20" s="55">
+        <v>29229103</v>
+      </c>
+      <c r="I20" s="53">
+        <v>80</v>
       </c>
       <c r="J20" s="46">
-        <v>1137</v>
+        <v>323</v>
       </c>
       <c r="K20" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L20" s="53" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-        <v>325</v>
+        <v>337</v>
+      </c>
+      <c r="M20" s="76" t="s">
+        <v>527</v>
+      </c>
+      <c r="N20" s="40"/>
+    </row>
+    <row r="21" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="49" t="s">
+        <v>659</v>
       </c>
       <c r="B21" s="44" t="s">
-        <v>617</v>
+        <v>651</v>
       </c>
       <c r="C21" s="48" t="s">
-        <v>630</v>
+        <v>658</v>
       </c>
       <c r="D21" s="46" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="69">
-        <v>45169.458333333336</v>
+        <v>45326.040277777778</v>
       </c>
       <c r="F21" s="51">
-        <v>46371</v>
+        <v>46350</v>
       </c>
       <c r="G21" s="52">
         <v>3500000</v>
       </c>
-      <c r="H21" s="71">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="H21" s="55">
+        <v>53184597</v>
+      </c>
+      <c r="I21" s="53">
+        <v>167</v>
       </c>
       <c r="J21" s="46">
-        <v>262</v>
+        <v>617</v>
       </c>
       <c r="K21" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L21" s="53" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-        <v>541</v>
+        <v>337</v>
+      </c>
+      <c r="M21" s="76" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="49" t="s">
+        <v>657</v>
       </c>
       <c r="B22" s="44" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="C22" s="48" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
       <c r="D22" s="46" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="E22" s="69">
-        <v>45210</v>
+        <v>45363.460416666669</v>
       </c>
       <c r="F22" s="51">
-        <v>46114</v>
-[...8 lines deleted...]
-        <v>237</v>
+        <v>46573</v>
+      </c>
+      <c r="G22" s="72">
+        <v>2500000</v>
+      </c>
+      <c r="H22" s="55">
+        <v>15156153</v>
+      </c>
+      <c r="I22" s="53">
+        <v>29</v>
       </c>
       <c r="J22" s="46">
-        <v>915</v>
+        <v>171</v>
       </c>
       <c r="K22" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L22" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>337</v>
+      </c>
+      <c r="M22" s="76" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="48" t="s">
-        <v>605</v>
+        <v>441</v>
       </c>
       <c r="B23" s="44" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="C23" s="48" t="s">
-        <v>647</v>
+        <v>670</v>
       </c>
       <c r="D23" s="46" t="s">
-        <v>18</v>
+        <v>468</v>
       </c>
       <c r="E23" s="69">
-        <v>45215</v>
+        <v>45422.518750000003</v>
       </c>
       <c r="F23" s="51">
-        <v>46341</v>
+        <v>46327</v>
       </c>
       <c r="G23" s="52">
         <v>3500000</v>
       </c>
-      <c r="H23" s="71">
-[...3 lines deleted...]
-        <v>178</v>
+      <c r="H23" s="55">
+        <v>32576905.699999999</v>
+      </c>
+      <c r="I23" s="53">
+        <v>85</v>
       </c>
       <c r="J23" s="46">
-        <v>808</v>
+        <v>317</v>
       </c>
       <c r="K23" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L23" s="53" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+      <c r="M23" s="75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="48" t="s">
-        <v>648</v>
+        <v>622</v>
       </c>
       <c r="B24" s="44" t="s">
-        <v>649</v>
+        <v>668</v>
       </c>
       <c r="C24" s="48" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="D24" s="46" t="s">
-        <v>651</v>
+        <v>18</v>
       </c>
       <c r="E24" s="69">
-        <v>45245</v>
+        <v>45427.470833333333</v>
       </c>
       <c r="F24" s="51">
-        <v>46396</v>
+        <v>46280</v>
       </c>
       <c r="G24" s="52">
         <v>3500000</v>
       </c>
-      <c r="H24" s="71">
-[...3 lines deleted...]
-        <v>121</v>
+      <c r="H24" s="55">
+        <v>25945978</v>
+      </c>
+      <c r="I24" s="53">
+        <v>78</v>
       </c>
       <c r="J24" s="46">
-        <v>567</v>
+        <v>301</v>
       </c>
       <c r="K24" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L24" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M24" s="75" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M24" s="75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="48" t="s">
-        <v>654</v>
+        <v>441</v>
       </c>
       <c r="B25" s="44" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="C25" s="48" t="s">
-        <v>656</v>
+        <v>672</v>
       </c>
       <c r="D25" s="46" t="s">
-        <v>5</v>
+        <v>468</v>
       </c>
       <c r="E25" s="69">
-        <v>45275</v>
+        <v>45434.509027777778</v>
       </c>
       <c r="F25" s="51">
-        <v>46484</v>
+        <v>46327</v>
       </c>
       <c r="G25" s="52">
         <v>3500000</v>
       </c>
-      <c r="H25" s="71">
-[...3 lines deleted...]
-        <v>172</v>
+      <c r="H25" s="55">
+        <v>54623461.950000003</v>
+      </c>
+      <c r="I25" s="53">
+        <v>144</v>
       </c>
       <c r="J25" s="46">
-        <v>821</v>
+        <v>514</v>
       </c>
       <c r="K25" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L25" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M25" s="75" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M25" s="75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="48" t="s">
-        <v>459</v>
+        <v>341</v>
       </c>
       <c r="B26" s="44" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="C26" s="48" t="s">
-        <v>660</v>
+        <v>674</v>
       </c>
       <c r="D26" s="46" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="E26" s="69">
-        <v>45275</v>
+        <v>45447.138888888891</v>
       </c>
       <c r="F26" s="51">
-        <v>46573</v>
+        <v>46239</v>
       </c>
       <c r="G26" s="52">
-        <v>3500000</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>3000000</v>
+      </c>
+      <c r="H26" s="55">
+        <v>38247617</v>
+      </c>
+      <c r="I26" s="53">
+        <v>60</v>
       </c>
       <c r="J26" s="46">
-        <v>587</v>
+        <v>356</v>
       </c>
       <c r="K26" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L26" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M26" s="75" t="s">
-[...5 lines deleted...]
-        <v>672</v>
+      <c r="M26" s="75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="48" t="s">
+        <v>341</v>
       </c>
       <c r="B27" s="44" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="C27" s="48" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="D27" s="46" t="s">
-        <v>182</v>
+        <v>18</v>
       </c>
       <c r="E27" s="69">
-        <v>45322.660416666666</v>
+        <v>45447.152083333334</v>
       </c>
       <c r="F27" s="51">
-        <v>46208</v>
+        <v>46239</v>
       </c>
       <c r="G27" s="52">
         <v>3500000</v>
       </c>
       <c r="H27" s="55">
-        <v>29229103</v>
+        <v>47615610</v>
       </c>
       <c r="I27" s="53">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="J27" s="46">
-        <v>323</v>
+        <v>407</v>
       </c>
       <c r="K27" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L27" s="53" t="s">
-        <v>337</v>
-[...8 lines deleted...]
-        <v>670</v>
+        <v>28</v>
+      </c>
+      <c r="M27" s="75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="48" t="s">
+        <v>341</v>
       </c>
       <c r="B28" s="44" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="C28" s="48" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="D28" s="46" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E28" s="69">
-        <v>45326.040277777778</v>
+        <v>45447.166666666664</v>
       </c>
       <c r="F28" s="51">
-        <v>46350</v>
+        <v>46491</v>
       </c>
       <c r="G28" s="52">
         <v>3500000</v>
       </c>
       <c r="H28" s="55">
-        <v>53184597</v>
+        <v>39865086</v>
       </c>
       <c r="I28" s="53">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="J28" s="46">
-        <v>617</v>
+        <v>409</v>
       </c>
       <c r="K28" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L28" s="53" t="s">
-        <v>337</v>
-[...7 lines deleted...]
-        <v>668</v>
+        <v>28</v>
+      </c>
+      <c r="M28" s="75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="48" t="s">
+        <v>657</v>
       </c>
       <c r="B29" s="44" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="C29" s="48" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="D29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="69">
-        <v>45363.460416666669</v>
+        <v>45470.411111111112</v>
       </c>
       <c r="F29" s="51">
-        <v>46350</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>46279</v>
+      </c>
+      <c r="G29" s="52">
+        <v>2650000</v>
+      </c>
+      <c r="H29" s="71">
+        <v>31613910</v>
+      </c>
+      <c r="I29" s="46">
+        <v>53</v>
       </c>
       <c r="J29" s="46">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="K29" s="53" t="s">
+        <v>455</v>
+      </c>
+      <c r="K29" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="L29" s="53" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L29" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M29" s="75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="48" t="s">
-        <v>441</v>
+        <v>565</v>
       </c>
       <c r="B30" s="44" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="C30" s="48" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="D30" s="46" t="s">
-        <v>468</v>
+        <v>3</v>
       </c>
       <c r="E30" s="69">
-        <v>45422.518750000003</v>
+        <v>45565</v>
       </c>
       <c r="F30" s="51">
-        <v>46327</v>
+        <v>46396</v>
       </c>
       <c r="G30" s="52">
         <v>3500000</v>
       </c>
-      <c r="H30" s="55">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="H30" s="71">
+        <v>50631454</v>
+      </c>
+      <c r="I30" s="46">
+        <v>145</v>
       </c>
       <c r="J30" s="46">
-        <v>317</v>
-[...4 lines deleted...]
-      <c r="L30" s="53" t="s">
+        <v>505</v>
+      </c>
+      <c r="K30" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L30" s="46" t="s">
         <v>28</v>
       </c>
       <c r="M30" s="75">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="48" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="B31" s="44" t="s">
-        <v>679</v>
+        <v>611</v>
       </c>
       <c r="C31" s="48" t="s">
-        <v>682</v>
+        <v>623</v>
       </c>
       <c r="D31" s="46" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E31" s="69">
-        <v>45427.470833333333</v>
+        <v>45569</v>
       </c>
       <c r="F31" s="51">
-        <v>46202</v>
+        <v>46279</v>
       </c>
       <c r="G31" s="52">
-        <v>3500000</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>2500000</v>
+      </c>
+      <c r="H31" s="71">
+        <v>11150839</v>
+      </c>
+      <c r="I31" s="46">
+        <v>34</v>
       </c>
       <c r="J31" s="46">
-        <v>301</v>
+        <v>103</v>
       </c>
       <c r="K31" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L31" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M31" s="75">
-[...3 lines deleted...]
-    <row r="32" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M31" s="75" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="48" t="s">
-        <v>441</v>
+        <v>687</v>
       </c>
       <c r="B32" s="44" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
       <c r="C32" s="48" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="D32" s="46" t="s">
-        <v>468</v>
+        <v>3</v>
       </c>
       <c r="E32" s="69">
-        <v>45434.509027777778</v>
+        <v>45587</v>
       </c>
       <c r="F32" s="51">
-        <v>46208</v>
+        <v>46353</v>
       </c>
       <c r="G32" s="52">
         <v>3500000</v>
       </c>
-      <c r="H32" s="55">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="H32" s="71">
+        <v>35014832</v>
+      </c>
+      <c r="I32" s="46">
+        <v>100</v>
       </c>
       <c r="J32" s="46">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="K32" s="53" t="s">
+        <v>353</v>
+      </c>
+      <c r="K32" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="L32" s="53" t="s">
+      <c r="L32" s="46" t="s">
         <v>28</v>
       </c>
       <c r="M32" s="75">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="48" t="s">
-        <v>341</v>
+        <v>197</v>
       </c>
       <c r="B33" s="44" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="C33" s="48" t="s">
-        <v>685</v>
+        <v>708</v>
       </c>
       <c r="D33" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="69">
-        <v>45447.138888888891</v>
+        <v>45612</v>
       </c>
       <c r="F33" s="51">
-        <v>46208</v>
+        <v>46350</v>
       </c>
       <c r="G33" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H33" s="71">
+        <v>38577239</v>
+      </c>
+      <c r="I33" s="46">
+        <v>126</v>
+      </c>
+      <c r="J33" s="46">
+        <v>513</v>
+      </c>
+      <c r="K33" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L33" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M33" s="75" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="B34" s="44" t="s">
+        <v>695</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>710</v>
+      </c>
+      <c r="D34" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E34" s="69">
+        <v>45628</v>
+      </c>
+      <c r="F34" s="51">
+        <v>46314</v>
+      </c>
+      <c r="G34" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H34" s="71">
+        <v>17815562</v>
+      </c>
+      <c r="I34" s="46">
+        <v>33</v>
+      </c>
+      <c r="J34" s="46">
+        <v>161</v>
+      </c>
+      <c r="K34" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L34" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M34" s="75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="48" t="s">
+        <v>488</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>696</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>707</v>
+      </c>
+      <c r="D35" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E35" s="69">
+        <v>45630</v>
+      </c>
+      <c r="F35" s="51">
+        <v>46379</v>
+      </c>
+      <c r="G35" s="52">
         <v>3000000</v>
       </c>
-      <c r="H33" s="55">
-[...2 lines deleted...]
-      <c r="I33" s="53">
+      <c r="H35" s="71">
+        <v>22253086</v>
+      </c>
+      <c r="I35" s="46">
         <v>60</v>
       </c>
-      <c r="J33" s="46">
-[...2 lines deleted...]
-      <c r="K33" s="53" t="s">
+      <c r="J35" s="46">
+        <v>254</v>
+      </c>
+      <c r="K35" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="L33" s="53" t="s">
+      <c r="L35" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M33" s="75">
-[...85 lines deleted...]
-    <row r="36" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M35" s="75" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="48" t="s">
-        <v>668</v>
+        <v>197</v>
       </c>
       <c r="B36" s="44" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="C36" s="48" t="s">
-        <v>684</v>
+        <v>711</v>
       </c>
       <c r="D36" s="46" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="E36" s="69">
-        <v>45470.411111111112</v>
+        <v>45637</v>
       </c>
       <c r="F36" s="51">
-        <v>46279</v>
+        <v>46303</v>
       </c>
       <c r="G36" s="52">
         <v>2650000</v>
       </c>
       <c r="H36" s="71">
-        <v>31613910</v>
+        <v>11662545</v>
       </c>
       <c r="I36" s="46">
         <v>53</v>
       </c>
       <c r="J36" s="46">
-        <v>455</v>
+        <v>114</v>
       </c>
       <c r="K36" s="46" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L36" s="46" t="s">
-        <v>28</v>
+        <v>337</v>
       </c>
       <c r="M36" s="75">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="48" t="s">
-        <v>488</v>
+        <v>197</v>
       </c>
       <c r="B37" s="44" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="C37" s="48" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="D37" s="46" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E37" s="69">
-        <v>45555</v>
+        <v>45638</v>
       </c>
       <c r="F37" s="51">
-        <v>46162</v>
+        <v>46416</v>
       </c>
       <c r="G37" s="52">
         <v>3500000</v>
       </c>
       <c r="H37" s="71">
-        <v>29918840</v>
+        <v>27902868</v>
       </c>
       <c r="I37" s="46">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="J37" s="46">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="K37" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L37" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M37" s="75">
-[...3 lines deleted...]
-    <row r="38" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M37" s="75" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="48" t="s">
-        <v>568</v>
+        <v>712</v>
       </c>
       <c r="B38" s="44" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="C38" s="48" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="D38" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E38" s="69">
-        <v>45565</v>
+        <v>45638</v>
       </c>
       <c r="F38" s="51">
-        <v>46396</v>
+        <v>46303</v>
       </c>
       <c r="G38" s="52">
         <v>3500000</v>
       </c>
       <c r="H38" s="71">
-        <v>50631454</v>
+        <v>99607195</v>
       </c>
       <c r="I38" s="46">
-        <v>145</v>
+        <v>304</v>
       </c>
       <c r="J38" s="46">
-        <v>505</v>
+        <v>670</v>
       </c>
       <c r="K38" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L38" s="46" t="s">
-        <v>28</v>
+        <v>337</v>
       </c>
       <c r="M38" s="75">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="48" t="s">
-        <v>635</v>
+        <v>715</v>
       </c>
       <c r="B39" s="44" t="s">
-        <v>619</v>
+        <v>700</v>
       </c>
       <c r="C39" s="48" t="s">
-        <v>634</v>
+        <v>716</v>
       </c>
       <c r="D39" s="46" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="E39" s="69">
-        <v>45569</v>
+        <v>45642</v>
       </c>
       <c r="F39" s="51">
-        <v>46134</v>
+        <v>46416</v>
       </c>
       <c r="G39" s="52">
+        <v>2545000</v>
+      </c>
+      <c r="H39" s="71">
+        <v>15911919</v>
+      </c>
+      <c r="I39" s="46">
+        <v>60</v>
+      </c>
+      <c r="J39" s="46">
+        <v>161</v>
+      </c>
+      <c r="K39" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L39" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M39" s="75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="48" t="s">
+        <v>536</v>
+      </c>
+      <c r="B40" s="44" t="s">
+        <v>701</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>717</v>
+      </c>
+      <c r="D40" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="69">
+        <v>45643</v>
+      </c>
+      <c r="F40" s="51">
+        <v>46573</v>
+      </c>
+      <c r="G40" s="52">
         <v>2500000</v>
       </c>
-      <c r="H39" s="71">
-[...39 lines deleted...]
-      </c>
       <c r="H40" s="71">
-        <v>35014832</v>
+        <v>13598300</v>
       </c>
       <c r="I40" s="46">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="J40" s="46">
-        <v>353</v>
+        <v>125</v>
       </c>
       <c r="K40" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L40" s="46" t="s">
-        <v>28</v>
+        <v>337</v>
       </c>
       <c r="M40" s="75">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="48" t="s">
-        <v>197</v>
+        <v>565</v>
       </c>
       <c r="B41" s="44" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="C41" s="48" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D41" s="46" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="E41" s="69">
-        <v>45612</v>
+        <v>45643</v>
       </c>
       <c r="F41" s="51">
-        <v>46350</v>
+        <v>46573</v>
       </c>
       <c r="G41" s="52">
         <v>3500000</v>
       </c>
       <c r="H41" s="71">
-        <v>38577239</v>
+        <v>43744981</v>
       </c>
       <c r="I41" s="46">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="J41" s="46">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="K41" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L41" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M41" s="75" t="s">
+      <c r="M41" s="75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="48" t="s">
+        <v>719</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>703</v>
+      </c>
+      <c r="C42" s="48" t="s">
         <v>720</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D42" s="46" t="s">
-        <v>191</v>
+        <v>18</v>
       </c>
       <c r="E42" s="69">
-        <v>45628</v>
+        <v>45644</v>
       </c>
       <c r="F42" s="51">
-        <v>46256</v>
+        <v>46573</v>
       </c>
       <c r="G42" s="52">
-        <v>2500000</v>
+        <v>3500000</v>
       </c>
       <c r="H42" s="71">
-        <v>17815562</v>
+        <v>29958090</v>
       </c>
       <c r="I42" s="46">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="J42" s="46">
-        <v>161</v>
+        <v>302</v>
       </c>
       <c r="K42" s="46" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L42" s="46" t="s">
         <v>28</v>
       </c>
       <c r="M42" s="75">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="48" t="s">
-        <v>488</v>
+        <v>536</v>
       </c>
       <c r="B43" s="44" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C43" s="48" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="D43" s="46" t="s">
-        <v>191</v>
+        <v>2</v>
       </c>
       <c r="E43" s="69">
-        <v>45630</v>
+        <v>45646</v>
       </c>
       <c r="F43" s="51">
-        <v>46256</v>
+        <v>46484</v>
       </c>
       <c r="G43" s="52">
-        <v>3000000</v>
+        <v>3500000</v>
       </c>
       <c r="H43" s="71">
-        <v>22253086</v>
+        <v>95040374</v>
       </c>
       <c r="I43" s="46">
-        <v>60</v>
+        <v>154</v>
       </c>
       <c r="J43" s="46">
-        <v>254</v>
+        <v>562</v>
       </c>
       <c r="K43" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L43" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M43" s="75" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M43" s="75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="48" t="s">
-        <v>197</v>
+        <v>724</v>
       </c>
       <c r="B44" s="44" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="C44" s="48" t="s">
         <v>722</v>
       </c>
       <c r="D44" s="46" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="E44" s="69">
-        <v>45637</v>
+        <v>45652</v>
       </c>
       <c r="F44" s="51">
-        <v>46303</v>
+        <v>46350</v>
       </c>
       <c r="G44" s="52">
-        <v>2650000</v>
+        <v>3500000</v>
       </c>
       <c r="H44" s="71">
-        <v>11662545</v>
+        <v>113870574</v>
       </c>
       <c r="I44" s="46">
-        <v>53</v>
+        <v>306</v>
       </c>
       <c r="J44" s="46">
-        <v>114</v>
+        <v>1123</v>
       </c>
       <c r="K44" s="46" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L44" s="46" t="s">
-        <v>337</v>
+        <v>28</v>
       </c>
       <c r="M44" s="75">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="48" t="s">
-        <v>197</v>
+        <v>724</v>
       </c>
       <c r="B45" s="44" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="C45" s="48" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="D45" s="46" t="s">
-        <v>18</v>
+        <v>468</v>
       </c>
       <c r="E45" s="69">
-        <v>45638</v>
+        <v>45657</v>
       </c>
       <c r="F45" s="51">
-        <v>46051</v>
+        <v>46484</v>
       </c>
       <c r="G45" s="52">
         <v>3500000</v>
       </c>
       <c r="H45" s="71">
-        <v>27902868</v>
+        <v>103561758</v>
       </c>
       <c r="I45" s="46">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>339</v>
+      </c>
+      <c r="J45" s="57">
+        <v>1161</v>
       </c>
       <c r="K45" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L45" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M45" s="75" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M45" s="75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="48" t="s">
-        <v>723</v>
+        <v>197</v>
       </c>
       <c r="B46" s="44" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
       <c r="C46" s="48" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="D46" s="46" t="s">
-        <v>3</v>
+        <v>528</v>
       </c>
       <c r="E46" s="69">
-        <v>45638</v>
+        <v>45684</v>
       </c>
       <c r="F46" s="51">
-        <v>46303</v>
+        <v>46350</v>
       </c>
       <c r="G46" s="52">
         <v>3500000</v>
       </c>
       <c r="H46" s="71">
-        <v>99607195</v>
+        <v>25163774</v>
       </c>
       <c r="I46" s="46">
-        <v>304</v>
+        <v>104</v>
       </c>
       <c r="J46" s="46">
-        <v>670</v>
+        <v>264</v>
       </c>
       <c r="K46" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L46" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M46" s="75">
-[...3 lines deleted...]
-    <row r="47" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M46" s="75" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="48" t="s">
+        <v>603</v>
+      </c>
+      <c r="B47" s="44" t="s">
         <v>726</v>
       </c>
-      <c r="B47" s="44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="48" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="D47" s="46" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E47" s="69">
-        <v>45642</v>
+        <v>45709</v>
       </c>
       <c r="F47" s="51">
-        <v>46416</v>
+        <v>46273</v>
       </c>
       <c r="G47" s="52">
-        <v>2545000</v>
+        <v>3500000</v>
       </c>
       <c r="H47" s="71">
-        <v>15911919</v>
+        <v>31162757</v>
       </c>
       <c r="I47" s="46">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>106</v>
+      </c>
+      <c r="J47" s="46" t="s">
+        <v>594</v>
       </c>
       <c r="K47" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L47" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M47" s="75">
+      <c r="M47" s="75" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="48" t="s">
+        <v>727</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>728</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>729</v>
+      </c>
+      <c r="D48" s="46" t="s">
         <v>3</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E48" s="69">
-        <v>45643</v>
+        <v>45728</v>
       </c>
       <c r="F48" s="51">
         <v>46573</v>
       </c>
       <c r="G48" s="52">
-        <v>2500000</v>
+        <v>3500000</v>
       </c>
       <c r="H48" s="71">
-        <v>13598300</v>
+        <v>31617793</v>
       </c>
       <c r="I48" s="46">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>72</v>
+      </c>
+      <c r="J48" s="57">
+        <v>263</v>
       </c>
       <c r="K48" s="46" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L48" s="46" t="s">
-        <v>337</v>
+        <v>28</v>
       </c>
       <c r="M48" s="75">
-        <v>4</v>
-[...7 lines deleted...]
-        <v>713</v>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="49" t="s">
+        <v>565</v>
+      </c>
+      <c r="B49" s="48" t="s">
+        <v>735</v>
       </c>
       <c r="C49" s="48" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="D49" s="46" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E49" s="69">
-        <v>45643</v>
+        <v>45771</v>
       </c>
       <c r="F49" s="51">
         <v>46573</v>
       </c>
       <c r="G49" s="52">
         <v>3500000</v>
       </c>
       <c r="H49" s="71">
-        <v>43744981</v>
+        <v>44300112</v>
       </c>
       <c r="I49" s="46">
-        <v>163</v>
+        <v>120</v>
       </c>
       <c r="J49" s="46">
-        <v>510</v>
-[...4 lines deleted...]
-      <c r="L49" s="46" t="s">
+        <v>425</v>
+      </c>
+      <c r="K49" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L49" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M49" s="75">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="48" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>737</v>
+      </c>
+      <c r="B50" s="74" t="s">
+        <v>738</v>
       </c>
       <c r="C50" s="48" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="D50" s="46" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="E50" s="69">
-        <v>45644</v>
+        <v>45779</v>
       </c>
       <c r="F50" s="51">
-        <v>46573</v>
+        <v>46279</v>
       </c>
       <c r="G50" s="52">
         <v>3500000</v>
       </c>
       <c r="H50" s="71">
-        <v>29958090</v>
+        <v>18553394</v>
       </c>
       <c r="I50" s="46">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="J50" s="46">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="K50" s="46" t="s">
+        <v>188</v>
+      </c>
+      <c r="K50" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="L50" s="46" t="s">
+      <c r="L50" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M50" s="75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="73" t="s">
+        <v>740</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>741</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>742</v>
+      </c>
+      <c r="D51" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" s="69">
+        <v>45800</v>
+      </c>
+      <c r="F51" s="51">
+        <v>46573</v>
+      </c>
+      <c r="G51" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H51" s="71">
+        <v>10538160</v>
+      </c>
+      <c r="I51" s="46">
+        <v>21</v>
+      </c>
+      <c r="J51" s="46">
+        <v>103</v>
+      </c>
+      <c r="K51" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L51" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M50" s="75">
-[...39 lines deleted...]
-      </c>
       <c r="M51" s="75">
-        <v>18</v>
-[...4 lines deleted...]
-        <v>735</v>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="73" t="s">
+        <v>744</v>
       </c>
       <c r="B52" s="44" t="s">
-        <v>716</v>
+        <v>743</v>
       </c>
       <c r="C52" s="48" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
       <c r="D52" s="46" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E52" s="69">
-        <v>45652</v>
+        <v>45881</v>
       </c>
       <c r="F52" s="51">
-        <v>46303</v>
+        <v>46722</v>
       </c>
       <c r="G52" s="52">
         <v>3500000</v>
       </c>
       <c r="H52" s="71">
-        <v>113870574</v>
+        <v>29000052</v>
       </c>
       <c r="I52" s="46">
-        <v>306</v>
-[...4 lines deleted...]
-      <c r="K52" s="46" t="s">
+        <v>87</v>
+      </c>
+      <c r="J52" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K52" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L52" s="46" t="s">
+      <c r="L52" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M52" s="75">
-        <v>3</v>
-[...4 lines deleted...]
-        <v>735</v>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="73" t="s">
+        <v>740</v>
       </c>
       <c r="B53" s="44" t="s">
-        <v>717</v>
+        <v>746</v>
       </c>
       <c r="C53" s="48" t="s">
-        <v>734</v>
+        <v>747</v>
       </c>
       <c r="D53" s="46" t="s">
-        <v>468</v>
+        <v>2</v>
       </c>
       <c r="E53" s="69">
-        <v>45657</v>
+        <v>45903</v>
       </c>
       <c r="F53" s="51">
-        <v>46484</v>
+        <v>46491</v>
       </c>
       <c r="G53" s="52">
         <v>3500000</v>
       </c>
       <c r="H53" s="71">
-        <v>103561758</v>
+        <v>54981273</v>
       </c>
       <c r="I53" s="46">
-        <v>339</v>
-[...4 lines deleted...]
-      <c r="K53" s="46" t="s">
+        <v>107</v>
+      </c>
+      <c r="J53" s="46">
+        <v>543</v>
+      </c>
+      <c r="K53" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L53" s="46" t="s">
+      <c r="L53" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M53" s="75">
-        <v>28</v>
-[...4 lines deleted...]
-        <v>197</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="73" t="s">
+        <v>258</v>
       </c>
       <c r="B54" s="44" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="C54" s="48" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="D54" s="46" t="s">
-        <v>529</v>
+        <v>191</v>
       </c>
       <c r="E54" s="69">
-        <v>45684</v>
+        <v>45938</v>
       </c>
       <c r="F54" s="51">
-        <v>46350</v>
+        <v>46491</v>
       </c>
       <c r="G54" s="52">
-        <v>3500000</v>
+        <v>2550000</v>
       </c>
       <c r="H54" s="71">
-        <v>25163774</v>
+        <v>28806764</v>
       </c>
       <c r="I54" s="46">
-        <v>104</v>
+        <v>51</v>
       </c>
       <c r="J54" s="46">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="K54" s="46" t="s">
+        <v>221</v>
+      </c>
+      <c r="K54" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L54" s="46" t="s">
+      <c r="L54" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M54" s="75" t="s">
-[...5 lines deleted...]
-        <v>610</v>
+      <c r="M54" s="75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="73" t="s">
+        <v>724</v>
       </c>
       <c r="B55" s="44" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="C55" s="48" t="s">
-        <v>741</v>
+        <v>759</v>
       </c>
       <c r="D55" s="46" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E55" s="69">
-        <v>45709</v>
+        <v>45945</v>
       </c>
       <c r="F55" s="51">
-        <v>46256</v>
+        <v>46573</v>
       </c>
       <c r="G55" s="52">
         <v>3500000</v>
       </c>
       <c r="H55" s="71">
-        <v>31162757</v>
+        <v>69028171</v>
       </c>
       <c r="I55" s="46">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="K55" s="46" t="s">
+        <v>195</v>
+      </c>
+      <c r="J55" s="46">
+        <v>737</v>
+      </c>
+      <c r="K55" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L55" s="46" t="s">
-[...8 lines deleted...]
-        <v>738</v>
+      <c r="L55" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M55" s="75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="73" t="s">
+        <v>760</v>
       </c>
       <c r="B56" s="44" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="C56" s="48" t="s">
-        <v>740</v>
+        <v>761</v>
       </c>
       <c r="D56" s="46" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="E56" s="69">
-        <v>45728</v>
+        <v>45966</v>
       </c>
       <c r="F56" s="51">
-        <v>46573</v>
+        <v>46479</v>
       </c>
       <c r="G56" s="52">
         <v>3500000</v>
       </c>
       <c r="H56" s="71">
-        <v>31617793</v>
+        <v>26196370</v>
       </c>
       <c r="I56" s="46">
         <v>72</v>
       </c>
-      <c r="J56" s="57">
-[...2 lines deleted...]
-      <c r="K56" s="46" t="s">
+      <c r="J56" s="46">
+        <v>270</v>
+      </c>
+      <c r="K56" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="L56" s="46" t="s">
-        <v>28</v>
+      <c r="L56" s="53" t="s">
+        <v>337</v>
       </c>
       <c r="M56" s="75">
-        <v>6</v>
-[...7 lines deleted...]
-        <v>746</v>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="73" t="s">
+        <v>762</v>
+      </c>
+      <c r="B57" s="44" t="s">
+        <v>751</v>
       </c>
       <c r="C57" s="48" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
       <c r="D57" s="46" t="s">
-        <v>2</v>
+        <v>191</v>
       </c>
       <c r="E57" s="69">
-        <v>45771</v>
+        <v>45967</v>
       </c>
       <c r="F57" s="51">
-        <v>46573</v>
+        <v>46350</v>
       </c>
       <c r="G57" s="52">
         <v>3500000</v>
       </c>
       <c r="H57" s="71">
-        <v>44300112</v>
+        <v>34807516</v>
       </c>
       <c r="I57" s="46">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="J57" s="46">
-        <v>425</v>
+        <v>334</v>
       </c>
       <c r="K57" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L57" s="53" t="s">
-        <v>28</v>
+        <v>337</v>
       </c>
       <c r="M57" s="75">
-        <v>19</v>
-[...7 lines deleted...]
-        <v>749</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="73" t="s">
+        <v>764</v>
+      </c>
+      <c r="B58" s="44" t="s">
+        <v>752</v>
       </c>
       <c r="C58" s="48" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="D58" s="46" t="s">
-        <v>61</v>
+        <v>468</v>
       </c>
       <c r="E58" s="69">
-        <v>45779</v>
+        <v>45973</v>
       </c>
       <c r="F58" s="51">
-        <v>46279</v>
+        <v>46416</v>
       </c>
       <c r="G58" s="52">
         <v>3500000</v>
       </c>
       <c r="H58" s="71">
-        <v>18553394</v>
+        <v>56217331</v>
       </c>
       <c r="I58" s="46">
-        <v>85</v>
+        <v>150</v>
       </c>
       <c r="J58" s="46">
-        <v>188</v>
+        <v>551</v>
       </c>
       <c r="K58" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L58" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M58" s="75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="73" t="s">
+        <v>687</v>
+      </c>
+      <c r="B59" s="44" t="s">
+        <v>753</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>766</v>
+      </c>
+      <c r="D59" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E59" s="69">
+        <v>45974</v>
+      </c>
+      <c r="F59" s="51">
+        <v>46715</v>
+      </c>
+      <c r="G59" s="52">
+        <v>0</v>
+      </c>
+      <c r="H59" s="71">
+        <v>31083692</v>
+      </c>
+      <c r="I59" s="46">
+        <v>126</v>
+      </c>
+      <c r="J59" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K59" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="L58" s="53" t="s">
+      <c r="L59" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M58" s="75">
-[...39 lines deleted...]
-      </c>
       <c r="M59" s="75">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="73" t="s">
-        <v>755</v>
+        <v>768</v>
       </c>
       <c r="B60" s="44" t="s">
         <v>754</v>
       </c>
       <c r="C60" s="48" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
       <c r="D60" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60" s="69">
+        <v>46002</v>
+      </c>
+      <c r="F60" s="51">
+        <v>46715</v>
+      </c>
+      <c r="G60" s="52">
+        <v>0</v>
+      </c>
+      <c r="H60" s="71">
+        <v>81930664</v>
+      </c>
+      <c r="I60" s="46">
+        <v>261</v>
+      </c>
+      <c r="J60" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K60" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L60" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M60" s="75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="73" t="s">
+        <v>727</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>755</v>
+      </c>
+      <c r="C61" s="48" t="s">
+        <v>769</v>
+      </c>
+      <c r="D61" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E60" s="69">
-[...39 lines deleted...]
-      </c>
       <c r="E61" s="69">
-        <v>45903</v>
+        <v>46002</v>
       </c>
       <c r="F61" s="51">
         <v>46491</v>
       </c>
       <c r="G61" s="52">
         <v>3500000</v>
       </c>
       <c r="H61" s="71">
-        <v>54981273</v>
+        <v>126465717</v>
       </c>
       <c r="I61" s="46">
-        <v>107</v>
+        <v>255</v>
       </c>
       <c r="J61" s="46">
-        <v>543</v>
+        <v>1168</v>
       </c>
       <c r="K61" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L61" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M61" s="75">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="73" t="s">
-        <v>258</v>
+        <v>687</v>
       </c>
       <c r="B62" s="44" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="C62" s="48" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D62" s="46" t="s">
-        <v>191</v>
+        <v>3</v>
       </c>
       <c r="E62" s="69">
-        <v>45938</v>
+        <v>46013</v>
       </c>
       <c r="F62" s="51">
-        <v>46491</v>
+        <v>46715</v>
       </c>
       <c r="G62" s="52">
-        <v>2550000</v>
+        <v>3500000</v>
       </c>
       <c r="H62" s="71">
-        <v>28806764</v>
+        <v>51357331</v>
       </c>
       <c r="I62" s="46">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="J62" s="46">
-        <v>221</v>
+        <v>480</v>
       </c>
       <c r="K62" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L62" s="53" t="s">
-        <v>337</v>
+        <v>28</v>
       </c>
       <c r="M62" s="75">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="73" t="s">
-        <v>735</v>
+        <v>536</v>
       </c>
       <c r="B63" s="44" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="C63" s="48" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D63" s="46" t="s">
-        <v>3</v>
+        <v>182</v>
       </c>
       <c r="E63" s="69">
-        <v>45945</v>
+        <v>46020</v>
       </c>
       <c r="F63" s="51">
-        <v>46573</v>
+        <v>46744</v>
       </c>
       <c r="G63" s="52">
-        <v>3500000</v>
+        <v>3000000</v>
       </c>
       <c r="H63" s="71">
-        <v>69028171</v>
+        <v>12363179</v>
       </c>
       <c r="I63" s="46">
-        <v>195</v>
+        <v>60</v>
       </c>
       <c r="J63" s="46">
-        <v>737</v>
+        <v>135</v>
       </c>
       <c r="K63" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L63" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="64" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>337</v>
+      </c>
+      <c r="M63" s="75" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="73" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
       <c r="B64" s="44" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="C64" s="48" t="s">
-        <v>772</v>
+        <v>786</v>
       </c>
       <c r="D64" s="46" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="E64" s="69">
-        <v>45966</v>
+        <v>46029</v>
       </c>
       <c r="F64" s="51">
-        <v>46479</v>
+        <v>46797</v>
       </c>
       <c r="G64" s="52">
         <v>3500000</v>
       </c>
       <c r="H64" s="71">
-        <v>26196370</v>
+        <v>51045237</v>
       </c>
       <c r="I64" s="46">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="J64" s="46">
-        <v>270</v>
+        <v>473</v>
       </c>
       <c r="K64" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L64" s="53" t="s">
-        <v>337</v>
+        <v>28</v>
       </c>
       <c r="M64" s="75">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="73" t="s">
-        <v>773</v>
+        <v>258</v>
       </c>
       <c r="B65" s="44" t="s">
-        <v>762</v>
+        <v>777</v>
       </c>
       <c r="C65" s="48" t="s">
-        <v>774</v>
+        <v>785</v>
       </c>
       <c r="D65" s="46" t="s">
         <v>191</v>
       </c>
       <c r="E65" s="69">
-        <v>45967</v>
+        <v>46043</v>
       </c>
       <c r="F65" s="51">
-        <v>46350</v>
+        <v>46797</v>
       </c>
       <c r="G65" s="52">
         <v>3500000</v>
       </c>
       <c r="H65" s="71">
-        <v>34807516</v>
+        <v>72082003</v>
       </c>
       <c r="I65" s="46">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="J65" s="46">
-        <v>334</v>
+        <v>704</v>
       </c>
       <c r="K65" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L65" s="53" t="s">
-        <v>337</v>
+        <v>467</v>
       </c>
       <c r="M65" s="75">
         <v>30</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="73" t="s">
+        <v>782</v>
+      </c>
+      <c r="B66" s="44" t="s">
         <v>775</v>
       </c>
-      <c r="B66" s="44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="48" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="D66" s="46" t="s">
-        <v>468</v>
+        <v>3</v>
       </c>
       <c r="E66" s="69">
-        <v>45973</v>
+        <v>46083</v>
       </c>
       <c r="F66" s="51">
-        <v>46416</v>
+        <v>46845</v>
       </c>
       <c r="G66" s="52">
         <v>3500000</v>
       </c>
       <c r="H66" s="71">
-        <v>56217331</v>
+        <v>43618435</v>
       </c>
       <c r="I66" s="46">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="J66" s="46">
-        <v>551</v>
+        <v>418</v>
       </c>
       <c r="K66" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L66" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M66" s="75">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="73" t="s">
-        <v>698</v>
+        <v>286</v>
       </c>
       <c r="B67" s="44" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="C67" s="48" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="D67" s="46" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="E67" s="69">
-        <v>45974</v>
+        <v>46083</v>
       </c>
       <c r="F67" s="51">
-        <v>46715</v>
+        <v>46845</v>
       </c>
       <c r="G67" s="52">
-        <v>0</v>
+        <v>3500000</v>
       </c>
       <c r="H67" s="71">
-        <v>31083692</v>
+        <v>28226894</v>
       </c>
       <c r="I67" s="46">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>75</v>
+      </c>
+      <c r="J67" s="46">
+        <v>264</v>
       </c>
       <c r="K67" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L67" s="53" t="s">
         <v>337</v>
       </c>
       <c r="M67" s="75">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="73" t="s">
+        <v>539</v>
+      </c>
+      <c r="B68" s="44" t="s">
+        <v>773</v>
+      </c>
+      <c r="C68" s="48" t="s">
         <v>779</v>
       </c>
-      <c r="B68" s="44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D68" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="E68" s="69">
+        <v>46087</v>
+      </c>
+      <c r="F68" s="51">
+        <v>46850</v>
+      </c>
+      <c r="G68" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H68" s="71">
+        <v>51632430</v>
+      </c>
+      <c r="I68" s="46">
+        <v>110</v>
+      </c>
+      <c r="J68" s="46">
+        <v>480</v>
+      </c>
+      <c r="K68" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L68" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M68" s="75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="73" t="s">
+        <v>780</v>
+      </c>
+      <c r="B69" s="44" t="s">
+        <v>774</v>
+      </c>
+      <c r="C69" s="48" t="s">
+        <v>781</v>
+      </c>
+      <c r="D69" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E68" s="69">
-[...39 lines deleted...]
-      </c>
       <c r="E69" s="69">
-        <v>46002</v>
+        <v>46087</v>
       </c>
       <c r="F69" s="51">
-        <v>46491</v>
+        <v>46850</v>
       </c>
       <c r="G69" s="52">
         <v>3500000</v>
       </c>
       <c r="H69" s="71">
-        <v>126465717</v>
+        <v>37087260</v>
       </c>
       <c r="I69" s="46">
-        <v>255</v>
+        <v>93</v>
       </c>
       <c r="J69" s="46">
-        <v>1168</v>
+        <v>371</v>
       </c>
       <c r="K69" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L69" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M69" s="75">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="73" t="s">
-        <v>698</v>
+        <v>400</v>
       </c>
       <c r="B70" s="44" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="C70" s="48" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
       <c r="D70" s="46" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E70" s="69">
-        <v>46013</v>
+        <v>46119</v>
       </c>
       <c r="F70" s="51">
-        <v>46715</v>
+        <v>46893</v>
       </c>
       <c r="G70" s="52">
         <v>3500000</v>
       </c>
       <c r="H70" s="71">
-        <v>51357331</v>
+        <v>47755147</v>
       </c>
       <c r="I70" s="46">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="J70" s="46">
-        <v>480</v>
+        <v>439</v>
       </c>
       <c r="K70" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L70" s="53" t="s">
         <v>28</v>
       </c>
       <c r="M70" s="75">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="73" t="s">
-        <v>538</v>
+        <v>197</v>
       </c>
       <c r="B71" s="44" t="s">
-        <v>768</v>
+        <v>793</v>
       </c>
       <c r="C71" s="48" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
       <c r="D71" s="46" t="s">
-        <v>182</v>
+        <v>132</v>
       </c>
       <c r="E71" s="69">
-        <v>46020</v>
+        <v>46160</v>
       </c>
       <c r="F71" s="51">
-        <v>46744</v>
+        <v>46919</v>
       </c>
       <c r="G71" s="52">
-        <v>3000000</v>
+        <v>3500000</v>
       </c>
       <c r="H71" s="71">
-        <v>12363179</v>
+        <v>22650807</v>
       </c>
       <c r="I71" s="46">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="J71" s="46">
-        <v>135</v>
+        <v>224</v>
       </c>
       <c r="K71" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L71" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M71" s="75" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M71" s="75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="73" t="s">
-        <v>798</v>
+        <v>197</v>
       </c>
       <c r="B72" s="44" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="C72" s="48" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D72" s="46" t="s">
-        <v>2</v>
+        <v>132</v>
       </c>
       <c r="E72" s="69">
-        <v>46029</v>
+        <v>46154</v>
       </c>
       <c r="F72" s="51">
-        <v>46797</v>
+        <v>46919</v>
       </c>
       <c r="G72" s="52">
-        <v>3500000</v>
+        <v>3200000</v>
       </c>
       <c r="H72" s="71">
-        <v>51045237</v>
+        <v>18523342</v>
       </c>
       <c r="I72" s="46">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="J72" s="46">
-        <v>473</v>
+        <v>200</v>
       </c>
       <c r="K72" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L72" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M72" s="75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="73" t="s">
+        <v>197</v>
+      </c>
+      <c r="B73" s="44" t="s">
+        <v>795</v>
+      </c>
+      <c r="C73" s="48" t="s">
+        <v>800</v>
+      </c>
+      <c r="D73" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E73" s="69">
+        <v>46175</v>
+      </c>
+      <c r="F73" s="51">
+        <v>46939</v>
+      </c>
+      <c r="G73" s="52">
+        <v>3400000</v>
+      </c>
+      <c r="H73" s="71">
+        <v>28857481</v>
+      </c>
+      <c r="I73" s="46">
+        <v>68</v>
+      </c>
+      <c r="J73" s="46">
+        <v>278</v>
+      </c>
+      <c r="K73" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L73" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M72" s="75">
-[...39 lines deleted...]
-      </c>
       <c r="M73" s="75">
-        <v>30</v>
-[...167 lines deleted...]
-      <c r="A78" s="167" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A74" s="147" t="s">
         <v>274</v>
       </c>
-      <c r="B78" s="167"/>
-[...25 lines deleted...]
-      <c r="A79" s="36" t="s">
+      <c r="B74" s="147"/>
+      <c r="C74" s="148"/>
+      <c r="D74" s="149"/>
+      <c r="E74" s="150"/>
+      <c r="F74" s="151"/>
+      <c r="G74" s="152">
+        <f>SUM(G3:G73)</f>
+        <v>230895000</v>
+      </c>
+      <c r="H74" s="152">
+        <f>SUM(H3:H73)</f>
+        <v>2992829550.5900002</v>
+      </c>
+      <c r="I74" s="153">
+        <f>SUM(I3:I73)</f>
+        <v>8166</v>
+      </c>
+      <c r="J74" s="160">
+        <f>SUM(J3:J73)</f>
+        <v>26860</v>
+      </c>
+      <c r="K74" s="154"/>
+      <c r="L74" s="154"/>
+      <c r="M74" s="155"/>
+    </row>
+    <row r="75" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="36" t="s">
         <v>102</v>
       </c>
-      <c r="B79" s="35"/>
-[...17 lines deleted...]
-        <v>801</v>
+      <c r="B75" s="35"/>
+      <c r="H75" s="40"/>
+      <c r="I75" s="36"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A76" s="42"/>
+      <c r="H76" s="40"/>
+      <c r="I76" s="36"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A77" s="58">
+        <v>46203</v>
+      </c>
+      <c r="H77" s="40"/>
+      <c r="I77" s="36"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A78" s="141" t="s">
+        <v>789</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M77">
-    <sortCondition ref="E3:E77"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M69">
+    <sortCondition ref="E3:E69"/>
   </sortState>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="24" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T194"/>
+  <dimension ref="A1:T199"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E197" sqref="E197"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37.21875" style="36" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="40.109375" style="68" customWidth="1"/>
+    <col min="1" max="1" width="37.140625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="35.5703125" style="36" customWidth="1"/>
+    <col min="3" max="3" width="26.85546875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" style="36" customWidth="1"/>
+    <col min="5" max="5" width="28.85546875" style="66" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="38" customWidth="1"/>
+    <col min="7" max="7" width="18.28515625" style="67" customWidth="1"/>
+    <col min="8" max="8" width="23.140625" style="67" customWidth="1"/>
+    <col min="9" max="9" width="16.140625" style="68" customWidth="1"/>
+    <col min="10" max="10" width="40.140625" style="68" customWidth="1"/>
     <col min="11" max="11" width="15" style="36" customWidth="1"/>
-    <col min="12" max="12" width="16.77734375" style="36" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.21875" style="36"/>
+    <col min="12" max="12" width="16.85546875" style="36" customWidth="1"/>
+    <col min="13" max="13" width="22.28515625" style="36" customWidth="1"/>
+    <col min="14" max="14" width="13.85546875" style="36" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="9.140625" style="36"/>
+    <col min="19" max="19" width="12.5703125" style="36" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>238</v>
       </c>
       <c r="D1" s="59" t="str">
         <f>'RHW PIPELINE'!D1</f>
-        <v>Information as of March 31, 2026</v>
+        <v>Information as of June 30, 2026</v>
       </c>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="62"/>
     </row>
-    <row r="2" spans="1:20" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:20" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="77" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="77" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="78" t="s">
         <v>90</v>
       </c>
       <c r="D2" s="79" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="80" t="s">
         <v>44</v>
       </c>
       <c r="F2" s="81" t="s">
         <v>129</v>
       </c>
       <c r="G2" s="82" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="83" t="s">
         <v>37</v>
       </c>
       <c r="I2" s="84" t="s">
         <v>0</v>
       </c>
       <c r="J2" s="84" t="s">
         <v>91</v>
       </c>
       <c r="K2" s="79" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="79" t="s">
         <v>6</v>
       </c>
       <c r="M2" s="85" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="3" spans="1:20" s="103" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="94" t="s">
         <v>247</v>
       </c>
       <c r="B3" s="94" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C3" s="94" t="s">
         <v>248</v>
       </c>
       <c r="D3" s="95" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="96">
         <v>43011</v>
       </c>
       <c r="F3" s="97">
         <v>43643</v>
       </c>
       <c r="G3" s="41">
         <v>2500000</v>
       </c>
       <c r="H3" s="98">
         <v>31990405</v>
       </c>
       <c r="I3" s="99">
         <v>104</v>
       </c>
       <c r="J3" s="100">
         <v>104</v>
       </c>
       <c r="K3" s="101" t="s">
         <v>141</v>
       </c>
       <c r="L3" s="101" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="102">
         <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:20" s="103" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="104" t="s">
+    <row r="4" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="48" t="s">
         <v>247</v>
       </c>
-      <c r="B4" s="105" t="s">
+      <c r="B4" s="44" t="s">
         <v>522</v>
       </c>
-      <c r="C4" s="104" t="s">
+      <c r="C4" s="48" t="s">
+        <v>544</v>
+      </c>
+      <c r="D4" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="103">
+        <v>44873</v>
+      </c>
+      <c r="F4" s="51">
+        <v>45826</v>
+      </c>
+      <c r="G4" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H4" s="71">
+        <v>37430781</v>
+      </c>
+      <c r="I4" s="46">
+        <v>90</v>
+      </c>
+      <c r="J4" s="46">
+        <v>345</v>
+      </c>
+      <c r="K4" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L4" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" s="75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48" t="s">
+        <v>425</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>418</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>429</v>
+      </c>
+      <c r="D5" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="104">
+        <v>44266</v>
+      </c>
+      <c r="F5" s="51">
+        <v>44887</v>
+      </c>
+      <c r="G5" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H5" s="52">
+        <v>59560220</v>
+      </c>
+      <c r="I5" s="46">
+        <v>168</v>
+      </c>
+      <c r="J5" s="46">
+        <v>607</v>
+      </c>
+      <c r="K5" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L5" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M5" s="75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48" t="s">
+        <v>247</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>318</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>319</v>
+      </c>
+      <c r="D6" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="104">
+        <v>43770</v>
+      </c>
+      <c r="F6" s="51">
+        <v>44523</v>
+      </c>
+      <c r="G6" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H6" s="52">
+        <v>27230881</v>
+      </c>
+      <c r="I6" s="46">
+        <v>72</v>
+      </c>
+      <c r="J6" s="46">
+        <v>255</v>
+      </c>
+      <c r="K6" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L6" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" s="75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48" t="s">
+        <v>371</v>
+      </c>
+      <c r="B7" s="48" t="s">
+        <v>372</v>
+      </c>
+      <c r="C7" s="48" t="s">
+        <v>373</v>
+      </c>
+      <c r="D7" s="46" t="s">
+        <v>374</v>
+      </c>
+      <c r="E7" s="104">
+        <v>44035</v>
+      </c>
+      <c r="F7" s="51">
+        <v>45198</v>
+      </c>
+      <c r="G7" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H7" s="70">
+        <v>28004693</v>
+      </c>
+      <c r="I7" s="46">
+        <v>79</v>
+      </c>
+      <c r="J7" s="46">
+        <v>265</v>
+      </c>
+      <c r="K7" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L7" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" s="75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48" t="s">
+        <v>247</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>283</v>
+      </c>
+      <c r="C8" s="48" t="s">
+        <v>284</v>
+      </c>
+      <c r="D8" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="104">
+        <v>43494</v>
+      </c>
+      <c r="F8" s="51">
+        <v>44349</v>
+      </c>
+      <c r="G8" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H8" s="52">
+        <v>31911267</v>
+      </c>
+      <c r="I8" s="46">
+        <v>128</v>
+      </c>
+      <c r="J8" s="46">
+        <v>320</v>
+      </c>
+      <c r="K8" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L8" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M8" s="75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
+        <v>410</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>409</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>408</v>
+      </c>
+      <c r="D9" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="104">
+        <v>43753</v>
+      </c>
+      <c r="F9" s="51">
+        <v>44715</v>
+      </c>
+      <c r="G9" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H9" s="52">
+        <v>25940056</v>
+      </c>
+      <c r="I9" s="46">
+        <v>90</v>
+      </c>
+      <c r="J9" s="46">
+        <v>140</v>
+      </c>
+      <c r="K9" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L9" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" s="75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="44" t="s">
+        <v>485</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>486</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>487</v>
+      </c>
+      <c r="D10" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="69">
+        <v>44978.491666666669</v>
+      </c>
+      <c r="F10" s="51">
+        <v>46114</v>
+      </c>
+      <c r="G10" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H10" s="71">
+        <v>84129773</v>
+      </c>
+      <c r="I10" s="46">
+        <v>293</v>
+      </c>
+      <c r="J10" s="46">
+        <v>864</v>
+      </c>
+      <c r="K10" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L10" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="75" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="48" t="s">
+        <v>357</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>469</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>470</v>
+      </c>
+      <c r="D11" s="53" t="s">
+        <v>471</v>
+      </c>
+      <c r="E11" s="105">
+        <v>44546.754166666666</v>
+      </c>
+      <c r="F11" s="51">
+        <v>44832</v>
+      </c>
+      <c r="G11" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H11" s="55">
+        <v>14999972.74</v>
+      </c>
+      <c r="I11" s="53">
+        <v>55</v>
+      </c>
+      <c r="J11" s="46">
+        <v>134</v>
+      </c>
+      <c r="K11" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L11" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M11" s="76" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48" t="s">
+        <v>280</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>322</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="D12" s="46" t="s">
+        <v>324</v>
+      </c>
+      <c r="E12" s="104">
+        <v>43816</v>
+      </c>
+      <c r="F12" s="51">
+        <v>44409</v>
+      </c>
+      <c r="G12" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H12" s="52">
+        <v>27158982</v>
+      </c>
+      <c r="I12" s="46">
+        <v>95</v>
+      </c>
+      <c r="J12" s="46">
+        <v>308</v>
+      </c>
+      <c r="K12" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L12" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="75" t="s">
+        <v>236</v>
+      </c>
+      <c r="N12" s="113"/>
+      <c r="O12" s="113"/>
+      <c r="P12" s="113"/>
+      <c r="Q12" s="113"/>
+      <c r="R12" s="113"/>
+      <c r="S12" s="113"/>
+      <c r="T12" s="113"/>
+    </row>
+    <row r="13" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="106" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="106" t="s">
+        <v>170</v>
+      </c>
+      <c r="C13" s="106" t="s">
+        <v>138</v>
+      </c>
+      <c r="D13" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="108">
+        <v>41850</v>
+      </c>
+      <c r="F13" s="109">
+        <v>42312</v>
+      </c>
+      <c r="G13" s="63">
+        <v>2100000</v>
+      </c>
+      <c r="H13" s="110">
+        <v>27552358</v>
+      </c>
+      <c r="I13" s="111">
+        <v>164</v>
+      </c>
+      <c r="J13" s="111">
+        <v>287</v>
+      </c>
+      <c r="K13" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L13" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" s="75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>346</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>347</v>
+      </c>
+      <c r="C14" s="48" t="s">
+        <v>354</v>
+      </c>
+      <c r="D14" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="104">
+        <v>43951</v>
+      </c>
+      <c r="F14" s="51">
+        <v>45638</v>
+      </c>
+      <c r="G14" s="52">
+        <v>2800000</v>
+      </c>
+      <c r="H14" s="70">
+        <v>19661719.600000001</v>
+      </c>
+      <c r="I14" s="46">
+        <v>56</v>
+      </c>
+      <c r="J14" s="46">
+        <v>183</v>
+      </c>
+      <c r="K14" s="46" t="s">
+        <v>348</v>
+      </c>
+      <c r="L14" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="75">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="48" t="s">
+        <v>534</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>669</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>533</v>
+      </c>
+      <c r="D15" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="103">
+        <v>44896</v>
+      </c>
+      <c r="F15" s="51">
+        <v>46010</v>
+      </c>
+      <c r="G15" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H15" s="71">
+        <v>38146560</v>
+      </c>
+      <c r="I15" s="46">
+        <v>83</v>
+      </c>
+      <c r="J15" s="46">
+        <v>363</v>
+      </c>
+      <c r="K15" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L15" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M15" s="75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="114" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="114" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" s="106" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="108">
+        <v>41269</v>
+      </c>
+      <c r="F16" s="115">
+        <v>41677</v>
+      </c>
+      <c r="G16" s="110">
+        <v>2268653</v>
+      </c>
+      <c r="H16" s="110">
+        <v>13352768</v>
+      </c>
+      <c r="I16" s="111">
+        <v>101</v>
+      </c>
+      <c r="J16" s="111">
+        <v>102</v>
+      </c>
+      <c r="K16" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="L16" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="106" t="s">
+        <v>201</v>
+      </c>
+      <c r="B17" s="106" t="s">
+        <v>200</v>
+      </c>
+      <c r="C17" s="106" t="s">
+        <v>235</v>
+      </c>
+      <c r="D17" s="107" t="s">
+        <v>182</v>
+      </c>
+      <c r="E17" s="108">
+        <v>42552</v>
+      </c>
+      <c r="F17" s="109">
+        <v>42951</v>
+      </c>
+      <c r="G17" s="63">
+        <v>866400</v>
+      </c>
+      <c r="H17" s="110">
+        <v>15912909</v>
+      </c>
+      <c r="I17" s="111">
+        <v>94</v>
+      </c>
+      <c r="J17" s="111">
+        <v>170</v>
+      </c>
+      <c r="K17" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L17" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" s="75" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="48" t="s">
+        <v>277</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>278</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>279</v>
+      </c>
+      <c r="D18" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="104">
+        <v>43451</v>
+      </c>
+      <c r="F18" s="51">
+        <v>45138</v>
+      </c>
+      <c r="G18" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H18" s="70">
+        <v>20414234</v>
+      </c>
+      <c r="I18" s="46">
+        <v>117</v>
+      </c>
+      <c r="J18" s="46">
+        <v>112</v>
+      </c>
+      <c r="K18" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L18" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M18" s="75">
+        <v>40</v>
+      </c>
+      <c r="N18" s="113"/>
+      <c r="O18" s="113"/>
+      <c r="P18" s="113"/>
+      <c r="Q18" s="113"/>
+      <c r="R18" s="113"/>
+      <c r="S18" s="113"/>
+      <c r="T18" s="113"/>
+    </row>
+    <row r="19" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="48" t="s">
+        <v>474</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>475</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>476</v>
+      </c>
+      <c r="D19" s="53" t="s">
+        <v>174</v>
+      </c>
+      <c r="E19" s="105">
+        <v>44552.507638888892</v>
+      </c>
+      <c r="F19" s="51">
+        <v>45610</v>
+      </c>
+      <c r="G19" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H19" s="71">
+        <v>8219136</v>
+      </c>
+      <c r="I19" s="53">
+        <v>40</v>
+      </c>
+      <c r="J19" s="46">
+        <v>89</v>
+      </c>
+      <c r="K19" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L19" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M19" s="76">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="48" t="s">
+        <v>338</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>339</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>359</v>
+      </c>
+      <c r="D20" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="E20" s="104">
+        <v>43851</v>
+      </c>
+      <c r="F20" s="51">
+        <v>44518</v>
+      </c>
+      <c r="G20" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H20" s="52">
+        <v>13276403</v>
+      </c>
+      <c r="I20" s="46">
+        <v>67</v>
+      </c>
+      <c r="J20" s="46">
+        <v>110</v>
+      </c>
+      <c r="K20" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L20" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M20" s="75" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="106" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21" s="106" t="s">
+        <v>166</v>
+      </c>
+      <c r="C21" s="106" t="s">
+        <v>167</v>
+      </c>
+      <c r="D21" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" s="108">
+        <v>42384</v>
+      </c>
+      <c r="F21" s="109">
+        <v>42716</v>
+      </c>
+      <c r="G21" s="63">
+        <v>2479479</v>
+      </c>
+      <c r="H21" s="110">
+        <v>10717477</v>
+      </c>
+      <c r="I21" s="111">
+        <v>56</v>
+      </c>
+      <c r="J21" s="111">
+        <v>85</v>
+      </c>
+      <c r="K21" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L21" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" s="75" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="48" t="s">
+        <v>442</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>443</v>
+      </c>
+      <c r="C22" s="48" t="s">
+        <v>444</v>
+      </c>
+      <c r="D22" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="104">
+        <v>44083</v>
+      </c>
+      <c r="F22" s="51">
+        <v>44719</v>
+      </c>
+      <c r="G22" s="52">
+        <v>6144657</v>
+      </c>
+      <c r="H22" s="52">
+        <v>41053045</v>
+      </c>
+      <c r="I22" s="46">
+        <v>150</v>
+      </c>
+      <c r="J22" s="46">
+        <v>399</v>
+      </c>
+      <c r="K22" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L22" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M22" s="75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="106" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="106" t="s">
+        <v>163</v>
+      </c>
+      <c r="C23" s="106" t="s">
+        <v>164</v>
+      </c>
+      <c r="D23" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="108">
+        <v>42376</v>
+      </c>
+      <c r="F23" s="109">
+        <v>42717</v>
+      </c>
+      <c r="G23" s="63">
+        <v>1182886</v>
+      </c>
+      <c r="H23" s="110">
+        <v>36800535</v>
+      </c>
+      <c r="I23" s="111">
+        <v>189</v>
+      </c>
+      <c r="J23" s="111">
+        <v>347</v>
+      </c>
+      <c r="K23" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L23" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" s="75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="48" t="s">
+        <v>447</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>452</v>
+      </c>
+      <c r="D24" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="104">
+        <v>44418</v>
+      </c>
+      <c r="F24" s="51">
+        <v>45000</v>
+      </c>
+      <c r="G24" s="52">
+        <v>500000</v>
+      </c>
+      <c r="H24" s="70">
+        <v>17335480.899999999</v>
+      </c>
+      <c r="I24" s="46">
+        <v>80</v>
+      </c>
+      <c r="J24" s="46">
+        <v>162</v>
+      </c>
+      <c r="K24" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L24" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M24" s="75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="106" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25" s="106" t="s">
+        <v>176</v>
+      </c>
+      <c r="C25" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D25" s="107" t="s">
+        <v>174</v>
+      </c>
+      <c r="E25" s="108">
+        <v>42410</v>
+      </c>
+      <c r="F25" s="109">
+        <v>42716</v>
+      </c>
+      <c r="G25" s="63">
+        <v>1785170</v>
+      </c>
+      <c r="H25" s="110">
+        <v>6840890</v>
+      </c>
+      <c r="I25" s="111">
+        <v>34</v>
+      </c>
+      <c r="J25" s="111">
+        <v>129</v>
+      </c>
+      <c r="K25" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L25" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="48" t="s">
+        <v>733</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>732</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>734</v>
+      </c>
+      <c r="D26" s="53" t="s">
+        <v>174</v>
+      </c>
+      <c r="E26" s="105">
+        <v>44511</v>
+      </c>
+      <c r="F26" s="51">
+        <v>46009</v>
+      </c>
+      <c r="G26" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H26" s="71">
+        <v>14587094</v>
+      </c>
+      <c r="I26" s="53">
+        <v>72</v>
+      </c>
+      <c r="J26" s="46">
+        <v>163</v>
+      </c>
+      <c r="K26" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L26" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M26" s="76">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
+        <v>589</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>494</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>495</v>
+      </c>
+      <c r="D27" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="105">
+        <v>44733.614583333336</v>
+      </c>
+      <c r="F27" s="51">
+        <v>45770</v>
+      </c>
+      <c r="G27" s="65">
+        <v>3500000</v>
+      </c>
+      <c r="H27" s="71">
+        <v>29063393</v>
+      </c>
+      <c r="I27" s="53">
+        <v>83</v>
+      </c>
+      <c r="J27" s="46">
+        <v>341</v>
+      </c>
+      <c r="K27" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L27" s="53" t="s">
+        <v>496</v>
+      </c>
+      <c r="M27" s="76">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="48" t="s">
+        <v>349</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>355</v>
+      </c>
+      <c r="D28" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="104">
+        <v>43973</v>
+      </c>
+      <c r="F28" s="51">
+        <v>44797</v>
+      </c>
+      <c r="G28" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H28" s="52">
+        <v>24006723.800000001</v>
+      </c>
+      <c r="I28" s="46">
+        <v>107</v>
+      </c>
+      <c r="J28" s="46">
+        <v>234</v>
+      </c>
+      <c r="K28" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L28" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M28" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>595</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>596</v>
+      </c>
+      <c r="D29" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="103">
+        <v>44537</v>
+      </c>
+      <c r="F29" s="51">
+        <v>45552</v>
+      </c>
+      <c r="G29" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H29" s="71">
+        <v>73272444</v>
+      </c>
+      <c r="I29" s="46">
+        <v>170</v>
+      </c>
+      <c r="J29" s="46">
+        <v>476</v>
+      </c>
+      <c r="K29" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L29" s="53" t="s">
+        <v>493</v>
+      </c>
+      <c r="M29" s="75" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="48" t="s">
+        <v>626</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>481</v>
+      </c>
+      <c r="D30" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="104">
+        <v>44085</v>
+      </c>
+      <c r="F30" s="51">
+        <v>45288</v>
+      </c>
+      <c r="G30" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H30" s="71">
+        <v>30912101</v>
+      </c>
+      <c r="I30" s="46">
+        <v>95</v>
+      </c>
+      <c r="J30" s="46">
+        <v>240</v>
+      </c>
+      <c r="K30" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L30" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M30" s="75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="106" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="114" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="107" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="108">
+        <v>41556</v>
+      </c>
+      <c r="F31" s="116">
+        <v>42121</v>
+      </c>
+      <c r="G31" s="110">
+        <v>2500000</v>
+      </c>
+      <c r="H31" s="110">
+        <v>40596095</v>
+      </c>
+      <c r="I31" s="111">
+        <v>120</v>
+      </c>
+      <c r="J31" s="111">
+        <v>253</v>
+      </c>
+      <c r="K31" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L31" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="106" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" s="114" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" s="107" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" s="108">
+        <v>41756</v>
+      </c>
+      <c r="F32" s="116">
+        <v>42150</v>
+      </c>
+      <c r="G32" s="63">
+        <v>2483067</v>
+      </c>
+      <c r="H32" s="110">
+        <v>5992899</v>
+      </c>
+      <c r="I32" s="111">
+        <v>36</v>
+      </c>
+      <c r="J32" s="111">
+        <v>71</v>
+      </c>
+      <c r="K32" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L32" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M32" s="75" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="48" t="s">
+        <v>357</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>472</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>473</v>
+      </c>
+      <c r="D33" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E33" s="105">
+        <v>44551.78125</v>
+      </c>
+      <c r="F33" s="51">
+        <v>44896</v>
+      </c>
+      <c r="G33" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H33" s="55">
+        <v>20862136</v>
+      </c>
+      <c r="I33" s="53">
+        <v>60</v>
+      </c>
+      <c r="J33" s="46">
+        <v>198</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L33" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M33" s="76" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="106" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" s="114" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" s="106" t="s">
+        <v>107</v>
+      </c>
+      <c r="D34" s="107" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="108">
+        <v>41576</v>
+      </c>
+      <c r="F34" s="109">
+        <v>42248</v>
+      </c>
+      <c r="G34" s="110">
+        <v>2500000</v>
+      </c>
+      <c r="H34" s="110">
+        <v>12274248</v>
+      </c>
+      <c r="I34" s="111">
+        <v>69</v>
+      </c>
+      <c r="J34" s="111">
+        <v>109</v>
+      </c>
+      <c r="K34" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L34" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M34" s="75" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="106" t="s">
+        <v>488</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>489</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>490</v>
+      </c>
+      <c r="D35" s="53" t="s">
+        <v>191</v>
+      </c>
+      <c r="E35" s="105">
+        <v>44651.595833333333</v>
+      </c>
+      <c r="F35" s="51">
+        <v>45134</v>
+      </c>
+      <c r="G35" s="57">
+        <v>3500000</v>
+      </c>
+      <c r="H35" s="71">
+        <v>23802307</v>
+      </c>
+      <c r="I35" s="53">
+        <v>72</v>
+      </c>
+      <c r="J35" s="46">
+        <v>234</v>
+      </c>
+      <c r="K35" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L35" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M35" s="76">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="48" t="s">
+        <v>451</v>
+      </c>
+      <c r="B36" s="48" t="s">
+        <v>446</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>453</v>
+      </c>
+      <c r="D36" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" s="104">
+        <v>44414</v>
+      </c>
+      <c r="F36" s="51">
+        <v>45139</v>
+      </c>
+      <c r="G36" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H36" s="70">
+        <v>23530505</v>
+      </c>
+      <c r="I36" s="46">
+        <v>126</v>
+      </c>
+      <c r="J36" s="46">
+        <v>218</v>
+      </c>
+      <c r="K36" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L36" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M36" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="94" t="s">
+        <v>197</v>
+      </c>
+      <c r="B37" s="94" t="s">
+        <v>198</v>
+      </c>
+      <c r="C37" s="94" t="s">
+        <v>199</v>
+      </c>
+      <c r="D37" s="95" t="s">
+        <v>40</v>
+      </c>
+      <c r="E37" s="96">
+        <v>42597</v>
+      </c>
+      <c r="F37" s="97">
+        <v>43054</v>
+      </c>
+      <c r="G37" s="41">
+        <v>2500000</v>
+      </c>
+      <c r="H37" s="117">
+        <v>11550750</v>
+      </c>
+      <c r="I37" s="99">
+        <v>78</v>
+      </c>
+      <c r="J37" s="100">
+        <v>108</v>
+      </c>
+      <c r="K37" s="101" t="s">
+        <v>141</v>
+      </c>
+      <c r="L37" s="101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M37" s="102" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="48" t="s">
+        <v>622</v>
+      </c>
+      <c r="B38" s="44" t="s">
+        <v>610</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>621</v>
+      </c>
+      <c r="D38" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="103">
+        <v>45177.547222222223</v>
+      </c>
+      <c r="F38" s="51">
+        <v>45731</v>
+      </c>
+      <c r="G38" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H38" s="71">
+        <v>55817943</v>
+      </c>
+      <c r="I38" s="46">
+        <v>208</v>
+      </c>
+      <c r="J38" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K38" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L38" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M38" s="75" t="s">
+        <v>614</v>
+      </c>
+      <c r="N38" s="113"/>
+      <c r="O38" s="113"/>
+      <c r="P38" s="113"/>
+      <c r="Q38" s="113"/>
+      <c r="R38" s="113"/>
+      <c r="S38" s="113"/>
+      <c r="T38" s="113"/>
+    </row>
+    <row r="39" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="118" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="118" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="94" t="s">
+        <v>84</v>
+      </c>
+      <c r="D39" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="E39" s="96">
+        <v>41169</v>
+      </c>
+      <c r="F39" s="51">
+        <v>41620</v>
+      </c>
+      <c r="G39" s="119">
+        <v>2500000</v>
+      </c>
+      <c r="H39" s="119">
+        <v>23245773</v>
+      </c>
+      <c r="I39" s="120">
+        <v>135</v>
+      </c>
+      <c r="J39" s="120">
+        <v>171</v>
+      </c>
+      <c r="K39" s="101" t="s">
+        <v>141</v>
+      </c>
+      <c r="L39" s="95" t="s">
+        <v>26</v>
+      </c>
+      <c r="M39" s="75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="106" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="114" t="s">
+        <v>110</v>
+      </c>
+      <c r="C40" s="106" t="s">
+        <v>111</v>
+      </c>
+      <c r="D40" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" s="108">
+        <v>41702</v>
+      </c>
+      <c r="F40" s="116">
+        <v>41988</v>
+      </c>
+      <c r="G40" s="63">
+        <v>1547831</v>
+      </c>
+      <c r="H40" s="110">
+        <v>13922854</v>
+      </c>
+      <c r="I40" s="111">
+        <v>122</v>
+      </c>
+      <c r="J40" s="111">
+        <v>92</v>
+      </c>
+      <c r="K40" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L40" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M40" s="75" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="49" t="s">
+        <v>380</v>
+      </c>
+      <c r="B41" s="49" t="s">
+        <v>314</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>398</v>
+      </c>
+      <c r="D41" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" s="104">
+        <v>43720</v>
+      </c>
+      <c r="F41" s="109">
+        <v>44126</v>
+      </c>
+      <c r="G41" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H41" s="121">
+        <v>12911680</v>
+      </c>
+      <c r="I41" s="122">
+        <v>75</v>
+      </c>
+      <c r="J41" s="46">
+        <v>69</v>
+      </c>
+      <c r="K41" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L41" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M41" s="75" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="106" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="114" t="s">
+        <v>155</v>
+      </c>
+      <c r="C42" s="106" t="s">
+        <v>133</v>
+      </c>
+      <c r="D42" s="107" t="s">
+        <v>132</v>
+      </c>
+      <c r="E42" s="108">
+        <v>41814</v>
+      </c>
+      <c r="F42" s="109">
+        <v>42282</v>
+      </c>
+      <c r="G42" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H42" s="110">
+        <v>10911445</v>
+      </c>
+      <c r="I42" s="111">
+        <v>88</v>
+      </c>
+      <c r="J42" s="111">
+        <v>106</v>
+      </c>
+      <c r="K42" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L42" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M42" s="75" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="44" t="s">
+        <v>589</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>491</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>492</v>
+      </c>
+      <c r="D43" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="105">
+        <v>44733.477777777778</v>
+      </c>
+      <c r="F43" s="51">
+        <v>45407</v>
+      </c>
+      <c r="G43" s="57">
+        <v>3500000</v>
+      </c>
+      <c r="H43" s="71">
+        <v>30717312</v>
+      </c>
+      <c r="I43" s="53">
+        <v>154</v>
+      </c>
+      <c r="J43" s="46">
+        <v>303</v>
+      </c>
+      <c r="K43" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L43" s="53" t="s">
+        <v>493</v>
+      </c>
+      <c r="M43" s="76">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B44" s="49" t="s">
+        <v>290</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>291</v>
+      </c>
+      <c r="D44" s="46" t="s">
+        <v>292</v>
+      </c>
+      <c r="E44" s="104">
+        <v>43615</v>
+      </c>
+      <c r="F44" s="51">
+        <v>44518</v>
+      </c>
+      <c r="G44" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H44" s="52">
+        <v>18672089</v>
+      </c>
+      <c r="I44" s="46">
+        <v>153</v>
+      </c>
+      <c r="J44" s="46">
+        <v>203</v>
+      </c>
+      <c r="K44" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L44" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M44" s="75" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="114" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="114" t="s">
+        <v>17</v>
+      </c>
+      <c r="C45" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="D45" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="108">
+        <v>41169</v>
+      </c>
+      <c r="F45" s="123">
+        <v>41466</v>
+      </c>
+      <c r="G45" s="110">
+        <v>1650000</v>
+      </c>
+      <c r="H45" s="110">
+        <v>31443889</v>
+      </c>
+      <c r="I45" s="111">
+        <v>252</v>
+      </c>
+      <c r="J45" s="111">
+        <v>236</v>
+      </c>
+      <c r="K45" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L45" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M45" s="75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="48" t="s">
+        <v>286</v>
+      </c>
+      <c r="B46" s="48" t="s">
+        <v>419</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>430</v>
+      </c>
+      <c r="D46" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E46" s="104">
+        <v>44266</v>
+      </c>
+      <c r="F46" s="51">
+        <v>44805</v>
+      </c>
+      <c r="G46" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H46" s="52">
+        <v>37552411</v>
+      </c>
+      <c r="I46" s="46">
+        <v>114</v>
+      </c>
+      <c r="J46" s="46">
+        <v>348</v>
+      </c>
+      <c r="K46" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L46" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M46" s="75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="B47" s="49" t="s">
+        <v>269</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>271</v>
+      </c>
+      <c r="D47" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E47" s="104">
+        <v>43277</v>
+      </c>
+      <c r="F47" s="51">
+        <v>43816</v>
+      </c>
+      <c r="G47" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H47" s="52">
+        <v>14775251</v>
+      </c>
+      <c r="I47" s="46">
+        <v>55</v>
+      </c>
+      <c r="J47" s="46">
+        <v>139</v>
+      </c>
+      <c r="K47" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L47" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M47" s="75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="106" t="s">
+        <v>171</v>
+      </c>
+      <c r="B48" s="106" t="s">
+        <v>172</v>
+      </c>
+      <c r="C48" s="106" t="s">
+        <v>173</v>
+      </c>
+      <c r="D48" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="108">
+        <v>42432</v>
+      </c>
+      <c r="F48" s="109">
+        <v>42745</v>
+      </c>
+      <c r="G48" s="63">
+        <v>1950000</v>
+      </c>
+      <c r="H48" s="110">
+        <v>20499293</v>
+      </c>
+      <c r="I48" s="111">
+        <v>153</v>
+      </c>
+      <c r="J48" s="111">
+        <v>129</v>
+      </c>
+      <c r="K48" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L48" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M48" s="75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="44" t="s">
+        <v>459</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>505</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>506</v>
+      </c>
+      <c r="D49" s="53" t="s">
+        <v>471</v>
+      </c>
+      <c r="E49" s="105">
+        <v>44685.586805555555</v>
+      </c>
+      <c r="F49" s="51">
+        <v>45597</v>
+      </c>
+      <c r="G49" s="65">
+        <v>3500000</v>
+      </c>
+      <c r="H49" s="71">
+        <v>15310658</v>
+      </c>
+      <c r="I49" s="53">
+        <v>80</v>
+      </c>
+      <c r="J49" s="46">
+        <v>168</v>
+      </c>
+      <c r="K49" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L49" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M49" s="76" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="106" t="s">
+        <v>305</v>
+      </c>
+      <c r="B50" s="106" t="s">
+        <v>306</v>
+      </c>
+      <c r="C50" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="D50" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="108">
+        <v>42256</v>
+      </c>
+      <c r="F50" s="109">
+        <v>43670</v>
+      </c>
+      <c r="G50" s="63">
+        <v>2425000</v>
+      </c>
+      <c r="H50" s="110">
+        <v>16582279</v>
+      </c>
+      <c r="I50" s="111">
+        <v>60</v>
+      </c>
+      <c r="J50" s="111">
+        <v>142</v>
+      </c>
+      <c r="K50" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L50" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M50" s="75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="48" t="s">
+        <v>598</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>662</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>599</v>
+      </c>
+      <c r="D51" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" s="103">
+        <v>45320</v>
+      </c>
+      <c r="F51" s="51">
+        <v>45442</v>
+      </c>
+      <c r="G51" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H51" s="55">
+        <v>53090932</v>
+      </c>
+      <c r="I51" s="53">
+        <v>109</v>
+      </c>
+      <c r="J51" s="46">
         <v>546</v>
       </c>
-      <c r="D4" s="106" t="s">
+      <c r="K51" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L51" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M51" s="76" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="44" t="s">
+        <v>317</v>
+      </c>
+      <c r="B52" s="124" t="s">
+        <v>517</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>516</v>
+      </c>
+      <c r="D52" s="53" t="s">
+        <v>182</v>
+      </c>
+      <c r="E52" s="105">
+        <v>44083</v>
+      </c>
+      <c r="F52" s="51">
+        <v>44849</v>
+      </c>
+      <c r="G52" s="57">
+        <v>2500000</v>
+      </c>
+      <c r="H52" s="55">
+        <v>13178821</v>
+      </c>
+      <c r="I52" s="53">
+        <v>72</v>
+      </c>
+      <c r="J52" s="46">
+        <v>153</v>
+      </c>
+      <c r="K52" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L52" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M52" s="76" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="48" t="s">
+        <v>580</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>572</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>579</v>
+      </c>
+      <c r="D53" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="E53" s="103">
+        <v>45037</v>
+      </c>
+      <c r="F53" s="51">
+        <v>45483</v>
+      </c>
+      <c r="G53" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H53" s="71">
+        <v>8198192</v>
+      </c>
+      <c r="I53" s="46">
+        <v>32</v>
+      </c>
+      <c r="J53" s="46">
+        <v>53</v>
+      </c>
+      <c r="K53" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L53" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M53" s="75" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" s="125" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="44" t="s">
+        <v>514</v>
+      </c>
+      <c r="B54" s="44" t="s">
+        <v>513</v>
+      </c>
+      <c r="C54" s="48" t="s">
+        <v>515</v>
+      </c>
+      <c r="D54" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" s="105">
+        <v>43894</v>
+      </c>
+      <c r="F54" s="51">
+        <v>44761</v>
+      </c>
+      <c r="G54" s="57">
+        <v>2500000</v>
+      </c>
+      <c r="H54" s="55">
+        <v>18296935</v>
+      </c>
+      <c r="I54" s="53">
+        <v>66</v>
+      </c>
+      <c r="J54" s="46">
+        <v>333</v>
+      </c>
+      <c r="K54" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L54" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M54" s="76">
+        <v>46</v>
+      </c>
+      <c r="N54" s="36"/>
+      <c r="O54" s="36"/>
+      <c r="P54" s="36"/>
+      <c r="Q54" s="36"/>
+      <c r="R54" s="36"/>
+      <c r="S54" s="36"/>
+      <c r="T54" s="36"/>
+    </row>
+    <row r="55" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="B55" s="49" t="s">
+        <v>315</v>
+      </c>
+      <c r="C55" s="48" t="s">
+        <v>316</v>
+      </c>
+      <c r="D55" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="104">
+        <v>43759</v>
+      </c>
+      <c r="F55" s="51">
+        <v>44368</v>
+      </c>
+      <c r="G55" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H55" s="52">
+        <v>24370163</v>
+      </c>
+      <c r="I55" s="46">
+        <v>80</v>
+      </c>
+      <c r="J55" s="46">
+        <v>236</v>
+      </c>
+      <c r="K55" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L55" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M55" s="75" t="s">
+        <v>253</v>
+      </c>
+      <c r="N55" s="36"/>
+      <c r="O55" s="36"/>
+      <c r="P55" s="36"/>
+      <c r="Q55" s="36"/>
+      <c r="R55" s="36"/>
+      <c r="S55" s="36"/>
+      <c r="T55" s="36"/>
+    </row>
+    <row r="56" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="44" t="s">
+        <v>488</v>
+      </c>
+      <c r="B56" s="44" t="s">
+        <v>500</v>
+      </c>
+      <c r="C56" s="48" t="s">
+        <v>501</v>
+      </c>
+      <c r="D56" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="E56" s="105">
+        <v>44638.738888888889</v>
+      </c>
+      <c r="F56" s="51">
+        <v>45819</v>
+      </c>
+      <c r="G56" s="65">
+        <v>3500000</v>
+      </c>
+      <c r="H56" s="71">
+        <v>28432484</v>
+      </c>
+      <c r="I56" s="53">
+        <v>59</v>
+      </c>
+      <c r="J56" s="46">
+        <v>286</v>
+      </c>
+      <c r="K56" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L56" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M56" s="76">
+        <v>47</v>
+      </c>
+      <c r="N56" s="36"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="36"/>
+      <c r="R56" s="36"/>
+      <c r="S56" s="36"/>
+      <c r="T56" s="36"/>
+    </row>
+    <row r="57" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="106" t="s">
+        <v>192</v>
+      </c>
+      <c r="B57" s="106" t="s">
+        <v>240</v>
+      </c>
+      <c r="C57" s="106" t="s">
+        <v>193</v>
+      </c>
+      <c r="D57" s="107" t="s">
+        <v>191</v>
+      </c>
+      <c r="E57" s="108">
+        <v>42592</v>
+      </c>
+      <c r="F57" s="109">
+        <v>43251</v>
+      </c>
+      <c r="G57" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H57" s="121">
+        <v>42487321</v>
+      </c>
+      <c r="I57" s="122">
+        <v>173</v>
+      </c>
+      <c r="J57" s="126">
+        <v>219</v>
+      </c>
+      <c r="K57" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L57" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M57" s="75" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="49" t="s">
+        <v>401</v>
+      </c>
+      <c r="C58" s="48" t="s">
+        <v>402</v>
+      </c>
+      <c r="D58" s="46" t="s">
+        <v>301</v>
+      </c>
+      <c r="E58" s="104">
+        <v>43920</v>
+      </c>
+      <c r="F58" s="109">
+        <v>44182</v>
+      </c>
+      <c r="G58" s="64">
+        <v>2350000</v>
+      </c>
+      <c r="H58" s="121">
+        <v>10497687</v>
+      </c>
+      <c r="I58" s="122">
+        <v>36</v>
+      </c>
+      <c r="J58" s="46">
+        <v>78</v>
+      </c>
+      <c r="K58" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L58" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M58" s="75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B59" s="48" t="s">
+        <v>417</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>428</v>
+      </c>
+      <c r="D59" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E59" s="104">
+        <v>44230</v>
+      </c>
+      <c r="F59" s="51">
+        <v>45197</v>
+      </c>
+      <c r="G59" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H59" s="70">
+        <v>52505669</v>
+      </c>
+      <c r="I59" s="46">
+        <v>187</v>
+      </c>
+      <c r="J59" s="46">
+        <v>386</v>
+      </c>
+      <c r="K59" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L59" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M59" s="75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="49" t="s">
+        <v>400</v>
+      </c>
+      <c r="B60" s="49" t="s">
+        <v>407</v>
+      </c>
+      <c r="C60" s="48" t="s">
+        <v>399</v>
+      </c>
+      <c r="D60" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="E60" s="104">
+        <v>43829</v>
+      </c>
+      <c r="F60" s="109">
+        <v>44182</v>
+      </c>
+      <c r="G60" s="64">
+        <v>2200000</v>
+      </c>
+      <c r="H60" s="121">
+        <v>37426840</v>
+      </c>
+      <c r="I60" s="122">
+        <v>108</v>
+      </c>
+      <c r="J60" s="46">
+        <v>172</v>
+      </c>
+      <c r="K60" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L60" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M60" s="75">
+        <v>12</v>
+      </c>
+      <c r="N60" s="113"/>
+      <c r="O60" s="113"/>
+      <c r="P60" s="113"/>
+      <c r="Q60" s="113"/>
+      <c r="R60" s="113"/>
+      <c r="S60" s="113"/>
+    </row>
+    <row r="61" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="48" t="s">
+        <v>311</v>
+      </c>
+      <c r="B61" s="49" t="s">
+        <v>312</v>
+      </c>
+      <c r="C61" s="48" t="s">
+        <v>313</v>
+      </c>
+      <c r="D61" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E61" s="104">
+        <v>43658</v>
+      </c>
+      <c r="F61" s="51">
+        <v>44741</v>
+      </c>
+      <c r="G61" s="52">
+        <v>1400000</v>
+      </c>
+      <c r="H61" s="52">
+        <v>13320948</v>
+      </c>
+      <c r="I61" s="46">
+        <v>81</v>
+      </c>
+      <c r="J61" s="46">
+        <v>102</v>
+      </c>
+      <c r="K61" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L61" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M61" s="75">
+        <v>46</v>
+      </c>
+      <c r="N61" s="36"/>
+      <c r="O61" s="36"/>
+      <c r="P61" s="36"/>
+      <c r="Q61" s="36"/>
+      <c r="R61" s="36"/>
+      <c r="S61" s="36"/>
+      <c r="T61" s="36"/>
+    </row>
+    <row r="62" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="48" t="s">
+        <v>426</v>
+      </c>
+      <c r="B62" s="48" t="s">
+        <v>420</v>
+      </c>
+      <c r="C62" s="48" t="s">
+        <v>431</v>
+      </c>
+      <c r="D62" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E62" s="104">
+        <v>44270</v>
+      </c>
+      <c r="F62" s="51">
+        <v>45135</v>
+      </c>
+      <c r="G62" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H62" s="70">
+        <v>39827116</v>
+      </c>
+      <c r="I62" s="46">
+        <v>150</v>
+      </c>
+      <c r="J62" s="46">
+        <v>365</v>
+      </c>
+      <c r="K62" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L62" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M62" s="75">
+        <v>24</v>
+      </c>
+      <c r="N62" s="36"/>
+      <c r="O62" s="36"/>
+      <c r="P62" s="36"/>
+      <c r="Q62" s="36"/>
+      <c r="R62" s="36"/>
+      <c r="S62" s="36"/>
+      <c r="T62" s="36"/>
+    </row>
+    <row r="63" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B63" s="49" t="s">
+        <v>272</v>
+      </c>
+      <c r="C63" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="D63" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="107">
-[...5 lines deleted...]
-      <c r="G4" s="109">
+      <c r="E63" s="104">
+        <v>43353</v>
+      </c>
+      <c r="F63" s="51">
+        <v>44227</v>
+      </c>
+      <c r="G63" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H63" s="52">
+        <v>17993770</v>
+      </c>
+      <c r="I63" s="46">
+        <v>55</v>
+      </c>
+      <c r="J63" s="46">
+        <v>168</v>
+      </c>
+      <c r="K63" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L63" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M63" s="75">
+        <v>20</v>
+      </c>
+      <c r="N63" s="36"/>
+      <c r="O63" s="36"/>
+      <c r="P63" s="36"/>
+      <c r="Q63" s="36"/>
+      <c r="R63" s="36"/>
+      <c r="S63" s="36"/>
+      <c r="T63" s="36"/>
+    </row>
+    <row r="64" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B64" s="94" t="s">
+        <v>183</v>
+      </c>
+      <c r="C64" s="94" t="s">
+        <v>184</v>
+      </c>
+      <c r="D64" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="96">
+        <v>42565</v>
+      </c>
+      <c r="F64" s="97">
+        <v>43081</v>
+      </c>
+      <c r="G64" s="41">
+        <v>2082919</v>
+      </c>
+      <c r="H64" s="117">
+        <v>21141071</v>
+      </c>
+      <c r="I64" s="99">
+        <v>94</v>
+      </c>
+      <c r="J64" s="100">
+        <v>164</v>
+      </c>
+      <c r="K64" s="101" t="s">
+        <v>141</v>
+      </c>
+      <c r="L64" s="101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M64" s="102">
+        <v>44</v>
+      </c>
+      <c r="N64" s="36"/>
+      <c r="O64" s="36"/>
+      <c r="P64" s="36"/>
+      <c r="Q64" s="36"/>
+      <c r="R64" s="36"/>
+      <c r="S64" s="36"/>
+      <c r="T64" s="36"/>
+    </row>
+    <row r="65" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="48" t="s">
+        <v>366</v>
+      </c>
+      <c r="B65" s="48" t="s">
+        <v>362</v>
+      </c>
+      <c r="C65" s="48" t="s">
+        <v>367</v>
+      </c>
+      <c r="D65" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E65" s="104">
+        <v>43987</v>
+      </c>
+      <c r="F65" s="51">
+        <v>44560</v>
+      </c>
+      <c r="G65" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H65" s="52">
+        <v>33622250</v>
+      </c>
+      <c r="I65" s="46">
+        <v>96</v>
+      </c>
+      <c r="J65" s="46">
+        <v>290</v>
+      </c>
+      <c r="K65" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L65" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M65" s="75">
+        <v>20</v>
+      </c>
+      <c r="N65" s="36"/>
+      <c r="O65" s="36"/>
+      <c r="P65" s="36"/>
+      <c r="Q65" s="36"/>
+      <c r="R65" s="36"/>
+      <c r="S65" s="36"/>
+      <c r="T65" s="36"/>
+    </row>
+    <row r="66" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="49" t="s">
+        <v>280</v>
+      </c>
+      <c r="B66" s="49" t="s">
+        <v>285</v>
+      </c>
+      <c r="C66" s="48" t="s">
+        <v>386</v>
+      </c>
+      <c r="D66" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="104">
+        <v>43511</v>
+      </c>
+      <c r="F66" s="109">
+        <v>43950</v>
+      </c>
+      <c r="G66" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H66" s="121">
+        <v>35536020</v>
+      </c>
+      <c r="I66" s="122">
+        <v>94</v>
+      </c>
+      <c r="J66" s="46">
+        <v>235</v>
+      </c>
+      <c r="K66" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L66" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M66" s="75" t="s">
+        <v>387</v>
+      </c>
+      <c r="N66" s="36"/>
+      <c r="O66" s="36"/>
+      <c r="P66" s="36"/>
+      <c r="Q66" s="36"/>
+      <c r="R66" s="36"/>
+      <c r="S66" s="36"/>
+      <c r="T66" s="36"/>
+    </row>
+    <row r="67" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="48" t="s">
+        <v>232</v>
+      </c>
+      <c r="B67" s="48" t="s">
+        <v>344</v>
+      </c>
+      <c r="C67" s="48" t="s">
+        <v>351</v>
+      </c>
+      <c r="D67" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" s="104">
+        <v>43895</v>
+      </c>
+      <c r="F67" s="51">
+        <v>44539</v>
+      </c>
+      <c r="G67" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H67" s="52">
+        <v>36566010</v>
+      </c>
+      <c r="I67" s="46">
+        <v>163</v>
+      </c>
+      <c r="J67" s="46">
+        <v>369</v>
+      </c>
+      <c r="K67" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L67" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M67" s="75">
+        <v>26</v>
+      </c>
+      <c r="N67" s="36"/>
+      <c r="O67" s="36"/>
+      <c r="P67" s="36"/>
+      <c r="Q67" s="36"/>
+      <c r="R67" s="36"/>
+      <c r="S67" s="36"/>
+      <c r="T67" s="36"/>
+    </row>
+    <row r="68" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="106" t="s">
+        <v>232</v>
+      </c>
+      <c r="B68" s="106" t="s">
+        <v>263</v>
+      </c>
+      <c r="C68" s="106" t="s">
+        <v>233</v>
+      </c>
+      <c r="D68" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="E68" s="108">
+        <v>42936</v>
+      </c>
+      <c r="F68" s="109">
+        <v>43482</v>
+      </c>
+      <c r="G68" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H68" s="110">
+        <v>17645094</v>
+      </c>
+      <c r="I68" s="111">
+        <v>80</v>
+      </c>
+      <c r="J68" s="111">
+        <v>300</v>
+      </c>
+      <c r="K68" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L68" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M68" s="75">
+        <v>8</v>
+      </c>
+      <c r="N68" s="36"/>
+      <c r="O68" s="36"/>
+      <c r="P68" s="36"/>
+      <c r="Q68" s="36"/>
+      <c r="R68" s="36"/>
+      <c r="S68" s="36"/>
+      <c r="T68" s="36"/>
+    </row>
+    <row r="69" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="48" t="s">
+        <v>642</v>
+      </c>
+      <c r="B69" s="44" t="s">
+        <v>646</v>
+      </c>
+      <c r="C69" s="48" t="s">
+        <v>647</v>
+      </c>
+      <c r="D69" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" s="103">
+        <v>45275</v>
+      </c>
+      <c r="F69" s="51">
+        <v>45810</v>
+      </c>
+      <c r="G69" s="52">
+        <v>0</v>
+      </c>
+      <c r="H69" s="71">
+        <v>47737496</v>
+      </c>
+      <c r="I69" s="46">
+        <v>165</v>
+      </c>
+      <c r="J69" s="46">
+        <v>296</v>
+      </c>
+      <c r="K69" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L69" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M69" s="75" t="s">
+        <v>614</v>
+      </c>
+      <c r="N69" s="36"/>
+      <c r="O69" s="36"/>
+      <c r="P69" s="36"/>
+      <c r="Q69" s="36"/>
+      <c r="R69" s="36"/>
+      <c r="S69" s="36"/>
+      <c r="T69" s="36"/>
+    </row>
+    <row r="70" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="127" t="s">
+        <v>254</v>
+      </c>
+      <c r="B70" s="128" t="s">
+        <v>255</v>
+      </c>
+      <c r="C70" s="128" t="s">
+        <v>256</v>
+      </c>
+      <c r="D70" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" s="104">
+        <v>43103</v>
+      </c>
+      <c r="F70" s="51">
+        <v>43783</v>
+      </c>
+      <c r="G70" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H70" s="65">
+        <v>16665834</v>
+      </c>
+      <c r="I70" s="46">
+        <v>37</v>
+      </c>
+      <c r="J70" s="46">
+        <v>96</v>
+      </c>
+      <c r="K70" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L70" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M70" s="75" t="s">
+        <v>217</v>
+      </c>
+      <c r="N70" s="36"/>
+      <c r="O70" s="36"/>
+      <c r="P70" s="36"/>
+      <c r="Q70" s="36"/>
+      <c r="R70" s="36"/>
+      <c r="S70" s="36"/>
+      <c r="T70" s="36"/>
+    </row>
+    <row r="71" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="106" t="s">
+        <v>258</v>
+      </c>
+      <c r="B71" s="106" t="s">
+        <v>257</v>
+      </c>
+      <c r="C71" s="106" t="s">
+        <v>259</v>
+      </c>
+      <c r="D71" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" s="108">
+        <v>43129</v>
+      </c>
+      <c r="F71" s="109">
+        <v>43434</v>
+      </c>
+      <c r="G71" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H71" s="110">
+        <v>73012299</v>
+      </c>
+      <c r="I71" s="111">
+        <v>350</v>
+      </c>
+      <c r="J71" s="111">
+        <v>711</v>
+      </c>
+      <c r="K71" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L71" s="112" t="s">
+        <v>241</v>
+      </c>
+      <c r="M71" s="75">
+        <v>43</v>
+      </c>
+      <c r="N71" s="36"/>
+      <c r="O71" s="36"/>
+      <c r="P71" s="36"/>
+      <c r="Q71" s="36"/>
+      <c r="R71" s="36"/>
+      <c r="S71" s="36"/>
+      <c r="T71" s="36"/>
+    </row>
+    <row r="72" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="106" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="C72" s="106" t="s">
+        <v>147</v>
+      </c>
+      <c r="D72" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="108">
+        <v>42163</v>
+      </c>
+      <c r="F72" s="109">
+        <v>42674</v>
+      </c>
+      <c r="G72" s="63">
+        <v>493823</v>
+      </c>
+      <c r="H72" s="110">
+        <v>23264896</v>
+      </c>
+      <c r="I72" s="111">
+        <v>68</v>
+      </c>
+      <c r="J72" s="111">
+        <v>224</v>
+      </c>
+      <c r="K72" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L72" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M72" s="75">
+        <v>46</v>
+      </c>
+      <c r="N72" s="36"/>
+      <c r="O72" s="36"/>
+      <c r="P72" s="36"/>
+      <c r="Q72" s="36"/>
+      <c r="R72" s="36"/>
+      <c r="S72" s="36"/>
+      <c r="T72" s="36"/>
+    </row>
+    <row r="73" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="49" t="s">
+        <v>395</v>
+      </c>
+      <c r="B73" s="49" t="s">
+        <v>393</v>
+      </c>
+      <c r="C73" s="48" t="s">
+        <v>394</v>
+      </c>
+      <c r="D73" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E73" s="104">
+        <v>43208</v>
+      </c>
+      <c r="F73" s="109">
+        <v>44071</v>
+      </c>
+      <c r="G73" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H73" s="121">
+        <v>33143076</v>
+      </c>
+      <c r="I73" s="122">
+        <v>94</v>
+      </c>
+      <c r="J73" s="46">
+        <v>357</v>
+      </c>
+      <c r="K73" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L73" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M73" s="75">
+        <v>18</v>
+      </c>
+      <c r="N73" s="36"/>
+      <c r="O73" s="36"/>
+      <c r="P73" s="36"/>
+      <c r="Q73" s="36"/>
+      <c r="R73" s="36"/>
+      <c r="S73" s="36"/>
+      <c r="T73" s="36"/>
+    </row>
+    <row r="74" spans="1:20" s="40" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="44" t="s">
+        <v>459</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>502</v>
+      </c>
+      <c r="C74" s="48" t="s">
+        <v>503</v>
+      </c>
+      <c r="D74" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="E74" s="105">
+        <v>44699</v>
+      </c>
+      <c r="F74" s="51">
+        <v>45483</v>
+      </c>
+      <c r="G74" s="65">
+        <v>2500000</v>
+      </c>
+      <c r="H74" s="71">
+        <v>10883319.5</v>
+      </c>
+      <c r="I74" s="53">
+        <v>37</v>
+      </c>
+      <c r="J74" s="46">
+        <v>127</v>
+      </c>
+      <c r="K74" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L74" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M74" s="76" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20" s="40" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="48" t="s">
+        <v>542</v>
+      </c>
+      <c r="B75" s="44" t="s">
+        <v>520</v>
+      </c>
+      <c r="C75" s="48" t="s">
+        <v>541</v>
+      </c>
+      <c r="D75" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" s="103">
+        <v>44870.649305555555</v>
+      </c>
+      <c r="F75" s="51">
+        <v>46079</v>
+      </c>
+      <c r="G75" s="52">
+        <v>3000000</v>
+      </c>
+      <c r="H75" s="71">
+        <v>20771965</v>
+      </c>
+      <c r="I75" s="46">
+        <v>59</v>
+      </c>
+      <c r="J75" s="46">
+        <v>241</v>
+      </c>
+      <c r="K75" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L75" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M75" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="114" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76" s="114" t="s">
+        <v>47</v>
+      </c>
+      <c r="C76" s="106" t="s">
+        <v>81</v>
+      </c>
+      <c r="D76" s="107" t="s">
+        <v>46</v>
+      </c>
+      <c r="E76" s="108">
+        <v>41178</v>
+      </c>
+      <c r="F76" s="123">
+        <v>41480</v>
+      </c>
+      <c r="G76" s="110">
+        <v>792000</v>
+      </c>
+      <c r="H76" s="110">
+        <v>6154125</v>
+      </c>
+      <c r="I76" s="111">
+        <v>66</v>
+      </c>
+      <c r="J76" s="111">
+        <v>63</v>
+      </c>
+      <c r="K76" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L76" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M76" s="75" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="B77" s="44" t="s">
+        <v>523</v>
+      </c>
+      <c r="C77" s="48" t="s">
+        <v>532</v>
+      </c>
+      <c r="D77" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E77" s="103">
+        <v>44874.387499999997</v>
+      </c>
+      <c r="F77" s="51">
+        <v>45274</v>
+      </c>
+      <c r="G77" s="52">
         <v>3500000</v>
       </c>
-      <c r="H4" s="110">
-[...2 lines deleted...]
-      <c r="I4" s="106">
+      <c r="H77" s="71">
+        <v>31340372</v>
+      </c>
+      <c r="I77" s="46">
+        <v>78</v>
+      </c>
+      <c r="J77" s="46">
+        <v>273</v>
+      </c>
+      <c r="K77" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L77" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M77" s="75">
+        <v>31</v>
+      </c>
+      <c r="N77" s="36"/>
+      <c r="O77" s="36"/>
+      <c r="P77" s="36"/>
+      <c r="Q77" s="36"/>
+      <c r="R77" s="36"/>
+      <c r="S77" s="36"/>
+    </row>
+    <row r="78" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="48" t="s">
+        <v>488</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>683</v>
+      </c>
+      <c r="C78" s="48" t="s">
+        <v>686</v>
+      </c>
+      <c r="D78" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="69">
+        <v>45555</v>
+      </c>
+      <c r="F78" s="51">
+        <v>46162</v>
+      </c>
+      <c r="G78" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H78" s="71">
+        <v>29918840</v>
+      </c>
+      <c r="I78" s="46">
+        <v>72</v>
+      </c>
+      <c r="J78" s="46">
+        <v>299</v>
+      </c>
+      <c r="K78" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L78" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M78" s="75">
+        <v>8</v>
+      </c>
+      <c r="N78" s="36"/>
+      <c r="O78" s="36"/>
+      <c r="P78" s="36"/>
+      <c r="Q78" s="36"/>
+      <c r="R78" s="36"/>
+      <c r="S78" s="36"/>
+    </row>
+    <row r="79" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="B79" s="114" t="s">
+        <v>130</v>
+      </c>
+      <c r="C79" s="106" t="s">
+        <v>126</v>
+      </c>
+      <c r="D79" s="107" t="s">
+        <v>61</v>
+      </c>
+      <c r="E79" s="108">
+        <v>41429</v>
+      </c>
+      <c r="F79" s="116">
+        <v>41780</v>
+      </c>
+      <c r="G79" s="110">
+        <v>2500000</v>
+      </c>
+      <c r="H79" s="110">
+        <v>14801177</v>
+      </c>
+      <c r="I79" s="111">
+        <v>98</v>
+      </c>
+      <c r="J79" s="111">
+        <v>95</v>
+      </c>
+      <c r="K79" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="L79" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M79" s="75" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="106" t="s">
+        <v>127</v>
+      </c>
+      <c r="B80" s="106" t="s">
+        <v>150</v>
+      </c>
+      <c r="C80" s="106" t="s">
+        <v>134</v>
+      </c>
+      <c r="D80" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="108">
+        <v>41792</v>
+      </c>
+      <c r="F80" s="116">
+        <v>42207</v>
+      </c>
+      <c r="G80" s="63">
+        <v>2350000</v>
+      </c>
+      <c r="H80" s="110">
+        <v>7989287</v>
+      </c>
+      <c r="I80" s="111">
+        <v>47</v>
+      </c>
+      <c r="J80" s="111">
+        <v>78</v>
+      </c>
+      <c r="K80" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L80" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M80" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="48" t="s">
+        <v>616</v>
+      </c>
+      <c r="B81" s="44" t="s">
+        <v>607</v>
+      </c>
+      <c r="C81" s="48" t="s">
+        <v>788</v>
+      </c>
+      <c r="D81" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E81" s="103">
+        <v>45134.594444444447</v>
+      </c>
+      <c r="F81" s="51">
+        <v>46107</v>
+      </c>
+      <c r="G81" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H81" s="71">
+        <v>13547054</v>
+      </c>
+      <c r="I81" s="46">
+        <v>28</v>
+      </c>
+      <c r="J81" s="46">
+        <v>125</v>
+      </c>
+      <c r="K81" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L81" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M81" s="75" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="106" t="s">
+        <v>71</v>
+      </c>
+      <c r="B82" s="114" t="s">
+        <v>52</v>
+      </c>
+      <c r="C82" s="106" t="s">
+        <v>88</v>
+      </c>
+      <c r="D82" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" s="108">
+        <v>41522</v>
+      </c>
+      <c r="F82" s="116">
+        <v>41780</v>
+      </c>
+      <c r="G82" s="110">
+        <v>2500000</v>
+      </c>
+      <c r="H82" s="110">
+        <v>53841543</v>
+      </c>
+      <c r="I82" s="111">
+        <v>266</v>
+      </c>
+      <c r="J82" s="111">
+        <v>539</v>
+      </c>
+      <c r="K82" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L82" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M82" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="B83" s="44" t="s">
+        <v>569</v>
+      </c>
+      <c r="C83" s="48" t="s">
+        <v>590</v>
+      </c>
+      <c r="D83" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E83" s="105">
+        <v>44504</v>
+      </c>
+      <c r="F83" s="51">
+        <v>45048</v>
+      </c>
+      <c r="G83" s="52">
+        <v>3400000</v>
+      </c>
+      <c r="H83" s="71">
+        <v>25450833</v>
+      </c>
+      <c r="I83" s="46">
+        <v>68</v>
+      </c>
+      <c r="J83" s="46">
+        <v>123</v>
+      </c>
+      <c r="K83" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L83" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M83" s="75" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="B84" s="44" t="s">
+        <v>462</v>
+      </c>
+      <c r="C84" s="48" t="s">
+        <v>463</v>
+      </c>
+      <c r="D84" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="105">
+        <v>44524.425694444442</v>
+      </c>
+      <c r="F84" s="51">
+        <v>45049</v>
+      </c>
+      <c r="G84" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H84" s="71">
+        <v>24171799.780000001</v>
+      </c>
+      <c r="I84" s="53">
+        <v>84</v>
+      </c>
+      <c r="J84" s="46">
+        <v>228</v>
+      </c>
+      <c r="K84" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L84" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M84" s="76">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="106" t="s">
+        <v>226</v>
+      </c>
+      <c r="B85" s="106" t="s">
+        <v>225</v>
+      </c>
+      <c r="C85" s="106" t="s">
+        <v>227</v>
+      </c>
+      <c r="D85" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="E85" s="108">
+        <v>42779</v>
+      </c>
+      <c r="F85" s="109">
+        <v>43281</v>
+      </c>
+      <c r="G85" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H85" s="121">
+        <v>36397870</v>
+      </c>
+      <c r="I85" s="122">
+        <v>110</v>
+      </c>
+      <c r="J85" s="126">
+        <v>287</v>
+      </c>
+      <c r="K85" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L85" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M85" s="75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="106" t="s">
+        <v>231</v>
+      </c>
+      <c r="B86" s="106" t="s">
+        <v>230</v>
+      </c>
+      <c r="C86" s="106" t="s">
+        <v>229</v>
+      </c>
+      <c r="D86" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="108">
+        <v>42849</v>
+      </c>
+      <c r="F86" s="109">
+        <v>43343</v>
+      </c>
+      <c r="G86" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H86" s="110">
+        <v>46305232</v>
+      </c>
+      <c r="I86" s="111">
+        <v>170</v>
+      </c>
+      <c r="J86" s="111">
+        <v>148</v>
+      </c>
+      <c r="K86" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L86" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" s="75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="48" t="s">
+        <v>461</v>
+      </c>
+      <c r="B87" s="44" t="s">
+        <v>551</v>
+      </c>
+      <c r="C87" s="48" t="s">
+        <v>563</v>
+      </c>
+      <c r="D87" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="103">
+        <v>44949</v>
+      </c>
+      <c r="F87" s="51">
+        <v>45154</v>
+      </c>
+      <c r="G87" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H87" s="71">
+        <v>46617019</v>
+      </c>
+      <c r="I87" s="46">
+        <v>154</v>
+      </c>
+      <c r="J87" s="46">
+        <v>348</v>
+      </c>
+      <c r="K87" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L87" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M87" s="75" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="106" t="s">
+        <v>148</v>
+      </c>
+      <c r="B88" s="106" t="s">
+        <v>162</v>
+      </c>
+      <c r="C88" s="106" t="s">
+        <v>169</v>
+      </c>
+      <c r="D88" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="E88" s="108">
+        <v>41945</v>
+      </c>
+      <c r="F88" s="109">
+        <v>42838</v>
+      </c>
+      <c r="G88" s="63">
+        <v>1850000</v>
+      </c>
+      <c r="H88" s="110">
+        <v>18613636</v>
+      </c>
+      <c r="I88" s="111">
+        <v>75</v>
+      </c>
+      <c r="J88" s="111">
+        <v>221</v>
+      </c>
+      <c r="K88" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L88" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M88" s="75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="48" t="s">
+        <v>509</v>
+      </c>
+      <c r="B89" s="48" t="s">
+        <v>375</v>
+      </c>
+      <c r="C89" s="48" t="s">
+        <v>376</v>
+      </c>
+      <c r="D89" s="46" t="s">
+        <v>374</v>
+      </c>
+      <c r="E89" s="104">
+        <v>44068</v>
+      </c>
+      <c r="F89" s="51">
+        <v>44727</v>
+      </c>
+      <c r="G89" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H89" s="52">
+        <v>38203345</v>
+      </c>
+      <c r="I89" s="46">
+        <v>111</v>
+      </c>
+      <c r="J89" s="46">
+        <v>351</v>
+      </c>
+      <c r="K89" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L89" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M89" s="75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="48" t="s">
+        <v>531</v>
+      </c>
+      <c r="B90" s="44" t="s">
+        <v>521</v>
+      </c>
+      <c r="C90" s="48" t="s">
+        <v>543</v>
+      </c>
+      <c r="D90" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E90" s="103">
+        <v>44872</v>
+      </c>
+      <c r="F90" s="51">
+        <v>45532</v>
+      </c>
+      <c r="G90" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H90" s="71">
+        <v>51991307</v>
+      </c>
+      <c r="I90" s="46">
+        <v>121</v>
+      </c>
+      <c r="J90" s="46">
+        <v>473</v>
+      </c>
+      <c r="K90" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L90" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M90" s="75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="48" t="s">
+        <v>687</v>
+      </c>
+      <c r="B91" s="44" t="s">
+        <v>688</v>
+      </c>
+      <c r="C91" s="48" t="s">
+        <v>691</v>
+      </c>
+      <c r="D91" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E91" s="103">
+        <v>44791</v>
+      </c>
+      <c r="F91" s="51">
+        <v>45946</v>
+      </c>
+      <c r="G91" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H91" s="71">
+        <v>37245953</v>
+      </c>
+      <c r="I91" s="46">
+        <v>110</v>
+      </c>
+      <c r="J91" s="46">
+        <v>344</v>
+      </c>
+      <c r="K91" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L91" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M91" s="75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="48" t="s">
+        <v>687</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>689</v>
+      </c>
+      <c r="C92" s="48" t="s">
+        <v>692</v>
+      </c>
+      <c r="D92" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E92" s="69">
+        <v>44791</v>
+      </c>
+      <c r="F92" s="51">
+        <v>46135</v>
+      </c>
+      <c r="G92" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H92" s="71">
+        <v>33187180</v>
+      </c>
+      <c r="I92" s="46">
+        <v>102</v>
+      </c>
+      <c r="J92" s="46">
+        <v>352</v>
+      </c>
+      <c r="K92" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L92" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M92" s="75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="49" t="s">
+        <v>406</v>
+      </c>
+      <c r="B93" s="49" t="s">
+        <v>287</v>
+      </c>
+      <c r="C93" s="48" t="s">
+        <v>405</v>
+      </c>
+      <c r="D93" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E93" s="104">
+        <v>43524</v>
+      </c>
+      <c r="F93" s="109">
+        <v>44187</v>
+      </c>
+      <c r="G93" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H93" s="121">
+        <v>25475271</v>
+      </c>
+      <c r="I93" s="122">
+        <v>78</v>
+      </c>
+      <c r="J93" s="46">
+        <v>228</v>
+      </c>
+      <c r="K93" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L93" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M93" s="75" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="94" t="s">
+        <v>70</v>
+      </c>
+      <c r="B94" s="118" t="s">
+        <v>92</v>
+      </c>
+      <c r="C94" s="94" t="s">
+        <v>87</v>
+      </c>
+      <c r="D94" s="95" t="s">
+        <v>40</v>
+      </c>
+      <c r="E94" s="96">
+        <v>41512</v>
+      </c>
+      <c r="F94" s="51">
+        <v>41620</v>
+      </c>
+      <c r="G94" s="119">
+        <v>2500000</v>
+      </c>
+      <c r="H94" s="119">
+        <v>11100207</v>
+      </c>
+      <c r="I94" s="120">
+        <v>53</v>
+      </c>
+      <c r="J94" s="120">
+        <v>108</v>
+      </c>
+      <c r="K94" s="95" t="s">
+        <v>4</v>
+      </c>
+      <c r="L94" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="M94" s="75" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="94" t="s">
+        <v>242</v>
+      </c>
+      <c r="B95" s="94" t="s">
+        <v>243</v>
+      </c>
+      <c r="C95" s="94" t="s">
+        <v>250</v>
+      </c>
+      <c r="D95" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="E95" s="96">
+        <v>43069</v>
+      </c>
+      <c r="F95" s="97">
+        <v>43319</v>
+      </c>
+      <c r="G95" s="41">
+        <v>1275000</v>
+      </c>
+      <c r="H95" s="117">
+        <v>65092369</v>
+      </c>
+      <c r="I95" s="99">
+        <v>210</v>
+      </c>
+      <c r="J95" s="100">
+        <v>210</v>
+      </c>
+      <c r="K95" s="101" t="s">
+        <v>141</v>
+      </c>
+      <c r="L95" s="101" t="s">
+        <v>28</v>
+      </c>
+      <c r="M95" s="102" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="114" t="s">
+        <v>36</v>
+      </c>
+      <c r="B96" s="114" t="s">
+        <v>20</v>
+      </c>
+      <c r="C96" s="106" t="s">
+        <v>82</v>
+      </c>
+      <c r="D96" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E96" s="108">
+        <v>41114</v>
+      </c>
+      <c r="F96" s="123">
+        <v>41536</v>
+      </c>
+      <c r="G96" s="110">
+        <v>2500000</v>
+      </c>
+      <c r="H96" s="110">
+        <v>15593787</v>
+      </c>
+      <c r="I96" s="111">
+        <v>64</v>
+      </c>
+      <c r="J96" s="111">
+        <v>145</v>
+      </c>
+      <c r="K96" s="107" t="s">
+        <v>141</v>
+      </c>
+      <c r="L96" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="M96" s="75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B97" s="44" t="s">
+        <v>592</v>
+      </c>
+      <c r="C97" s="48" t="s">
+        <v>593</v>
+      </c>
+      <c r="D97" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E97" s="103">
+        <v>44084</v>
+      </c>
+      <c r="F97" s="51">
+        <v>45359</v>
+      </c>
+      <c r="G97" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H97" s="71">
+        <v>33797358</v>
+      </c>
+      <c r="I97" s="46">
+        <v>85</v>
+      </c>
+      <c r="J97" s="46">
+        <v>333</v>
+      </c>
+      <c r="K97" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L97" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M97" s="75" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="48" t="s">
+        <v>280</v>
+      </c>
+      <c r="B98" s="49" t="s">
+        <v>320</v>
+      </c>
+      <c r="C98" s="48" t="s">
+        <v>321</v>
+      </c>
+      <c r="D98" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E98" s="104">
+        <v>43791</v>
+      </c>
+      <c r="F98" s="51">
+        <v>44665</v>
+      </c>
+      <c r="G98" s="52">
+        <v>1250000</v>
+      </c>
+      <c r="H98" s="52">
+        <v>18253170</v>
+      </c>
+      <c r="I98" s="46">
+        <v>64</v>
+      </c>
+      <c r="J98" s="46">
+        <v>116</v>
+      </c>
+      <c r="K98" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L98" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M98" s="75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="49" t="s">
+        <v>336</v>
+      </c>
+      <c r="B99" s="49" t="s">
+        <v>270</v>
+      </c>
+      <c r="C99" s="48" t="s">
+        <v>361</v>
+      </c>
+      <c r="D99" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E99" s="104">
+        <v>43292</v>
+      </c>
+      <c r="F99" s="109">
+        <v>43913</v>
+      </c>
+      <c r="G99" s="64">
+        <v>500000</v>
+      </c>
+      <c r="H99" s="121">
+        <v>28661910</v>
+      </c>
+      <c r="I99" s="122">
+        <v>83</v>
+      </c>
+      <c r="J99" s="46">
+        <v>301</v>
+      </c>
+      <c r="K99" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L99" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M99" s="75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="B100" s="44" t="s">
+        <v>586</v>
+      </c>
+      <c r="C100" s="48" t="s">
+        <v>588</v>
+      </c>
+      <c r="D100" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="103">
+        <v>44629</v>
+      </c>
+      <c r="F100" s="51">
+        <v>45552</v>
+      </c>
+      <c r="G100" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H100" s="71">
+        <v>12380700</v>
+      </c>
+      <c r="I100" s="46">
+        <v>84</v>
+      </c>
+      <c r="J100" s="46">
+        <v>137</v>
+      </c>
+      <c r="K100" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L100" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="M100" s="75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="48" t="s">
+        <v>280</v>
+      </c>
+      <c r="B101" s="48" t="s">
+        <v>449</v>
+      </c>
+      <c r="C101" s="48" t="s">
+        <v>455</v>
+      </c>
+      <c r="D101" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="104">
+        <v>44435</v>
+      </c>
+      <c r="F101" s="51">
+        <v>45229</v>
+      </c>
+      <c r="G101" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H101" s="70">
+        <v>52471993</v>
+      </c>
+      <c r="I101" s="46">
+        <v>100</v>
+      </c>
+      <c r="J101" s="46">
+        <v>349</v>
+      </c>
+      <c r="K101" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L101" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M101" s="75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="B102" s="48" t="s">
+        <v>448</v>
+      </c>
+      <c r="C102" s="48" t="s">
+        <v>456</v>
+      </c>
+      <c r="D102" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E102" s="104">
+        <v>44420</v>
+      </c>
+      <c r="F102" s="51">
+        <v>45198</v>
+      </c>
+      <c r="G102" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H102" s="70">
+        <v>50153192</v>
+      </c>
+      <c r="I102" s="46">
+        <v>141</v>
+      </c>
+      <c r="J102" s="46">
+        <v>404</v>
+      </c>
+      <c r="K102" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L102" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M102" s="75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="48" t="s">
+        <v>600</v>
+      </c>
+      <c r="B103" s="44" t="s">
+        <v>601</v>
+      </c>
+      <c r="C103" s="48" t="s">
+        <v>602</v>
+      </c>
+      <c r="D103" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E103" s="103">
+        <v>44697</v>
+      </c>
+      <c r="F103" s="51">
+        <v>45812</v>
+      </c>
+      <c r="G103" s="52">
+        <v>5000000</v>
+      </c>
+      <c r="H103" s="71">
+        <v>87214330</v>
+      </c>
+      <c r="I103" s="46">
+        <v>193</v>
+      </c>
+      <c r="J103" s="46">
+        <v>791</v>
+      </c>
+      <c r="K103" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L103" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M103" s="75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="114" t="s">
+        <v>29</v>
+      </c>
+      <c r="B104" s="114" t="s">
+        <v>31</v>
+      </c>
+      <c r="C104" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="D104" s="107" t="s">
+        <v>3</v>
+      </c>
+      <c r="E104" s="108">
+        <v>41053</v>
+      </c>
+      <c r="F104" s="123">
+        <v>41228</v>
+      </c>
+      <c r="G104" s="110">
+        <v>250000</v>
+      </c>
+      <c r="H104" s="110">
+        <v>10096700</v>
+      </c>
+      <c r="I104" s="111">
+        <v>101</v>
+      </c>
+      <c r="J104" s="111">
+        <v>73</v>
+      </c>
+      <c r="K104" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="L104" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M104" s="75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="118" t="s">
+        <v>325</v>
+      </c>
+      <c r="B105" s="129" t="s">
+        <v>334</v>
+      </c>
+      <c r="C105" s="130" t="s">
+        <v>335</v>
+      </c>
+      <c r="D105" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E105" s="108">
+        <v>43539</v>
+      </c>
+      <c r="F105" s="116">
+        <v>43865</v>
+      </c>
+      <c r="G105" s="64">
+        <v>1075000</v>
+      </c>
+      <c r="H105" s="121">
+        <v>16357107</v>
+      </c>
+      <c r="I105" s="122">
+        <v>99</v>
+      </c>
+      <c r="J105" s="126">
+        <v>234</v>
+      </c>
+      <c r="K105" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L105" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M105" s="75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="114" t="s">
+        <v>29</v>
+      </c>
+      <c r="B106" s="114" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" s="106" t="s">
+        <v>168</v>
+      </c>
+      <c r="D106" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="E106" s="108">
+        <v>41107</v>
+      </c>
+      <c r="F106" s="123">
+        <v>41220</v>
+      </c>
+      <c r="G106" s="110">
+        <v>250000</v>
+      </c>
+      <c r="H106" s="110">
+        <v>8807254</v>
+      </c>
+      <c r="I106" s="111">
+        <v>100</v>
+      </c>
+      <c r="J106" s="111">
+        <v>65</v>
+      </c>
+      <c r="K106" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="L106" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M106" s="75" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="106" t="s">
+        <v>55</v>
+      </c>
+      <c r="B107" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="C107" s="106" t="s">
+        <v>99</v>
+      </c>
+      <c r="D107" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="108">
+        <v>41673</v>
+      </c>
+      <c r="F107" s="116">
+        <v>41988</v>
+      </c>
+      <c r="G107" s="110">
+        <v>772000</v>
+      </c>
+      <c r="H107" s="110">
+        <v>7991865</v>
+      </c>
+      <c r="I107" s="111">
+        <v>81</v>
+      </c>
+      <c r="J107" s="111">
+        <v>62</v>
+      </c>
+      <c r="K107" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L107" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M107" s="75" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="B108" s="49" t="s">
+        <v>328</v>
+      </c>
+      <c r="C108" s="48" t="s">
+        <v>329</v>
+      </c>
+      <c r="D108" s="46" t="s">
+        <v>330</v>
+      </c>
+      <c r="E108" s="104">
+        <v>43817</v>
+      </c>
+      <c r="F108" s="51">
+        <v>44490</v>
+      </c>
+      <c r="G108" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H108" s="52">
+        <v>16310365</v>
+      </c>
+      <c r="I108" s="46">
+        <v>91</v>
+      </c>
+      <c r="J108" s="46">
+        <v>104</v>
+      </c>
+      <c r="K108" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L108" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M108" s="75" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="B109" s="49" t="s">
+        <v>326</v>
+      </c>
+      <c r="C109" s="48" t="s">
+        <v>327</v>
+      </c>
+      <c r="D109" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E109" s="104">
+        <v>43817</v>
+      </c>
+      <c r="F109" s="51">
+        <v>44490</v>
+      </c>
+      <c r="G109" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H109" s="52">
+        <v>18463765</v>
+      </c>
+      <c r="I109" s="46">
+        <v>101</v>
+      </c>
+      <c r="J109" s="46">
+        <v>114</v>
+      </c>
+      <c r="K109" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L109" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M109" s="75" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="114" t="s">
+        <v>55</v>
+      </c>
+      <c r="B110" s="114" t="s">
+        <v>54</v>
+      </c>
+      <c r="C110" s="106" t="s">
+        <v>115</v>
+      </c>
+      <c r="D110" s="107" t="s">
+        <v>3</v>
+      </c>
+      <c r="E110" s="108">
+        <v>41361</v>
+      </c>
+      <c r="F110" s="115">
+        <v>41697</v>
+      </c>
+      <c r="G110" s="110">
+        <v>1315155</v>
+      </c>
+      <c r="H110" s="110">
+        <v>9970901</v>
+      </c>
+      <c r="I110" s="111">
+        <v>105</v>
+      </c>
+      <c r="J110" s="111">
+        <v>74</v>
+      </c>
+      <c r="K110" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="L110" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" s="75" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="B111" s="49" t="s">
+        <v>332</v>
+      </c>
+      <c r="C111" s="48" t="s">
+        <v>333</v>
+      </c>
+      <c r="D111" s="46" t="s">
+        <v>330</v>
+      </c>
+      <c r="E111" s="104">
+        <v>43818</v>
+      </c>
+      <c r="F111" s="51">
+        <v>44490</v>
+      </c>
+      <c r="G111" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H111" s="52">
+        <v>15797611</v>
+      </c>
+      <c r="I111" s="46">
+        <v>100</v>
+      </c>
+      <c r="J111" s="46">
+        <v>98</v>
+      </c>
+      <c r="K111" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L111" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M111" s="75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="106" t="s">
+        <v>299</v>
+      </c>
+      <c r="B112" s="106" t="s">
+        <v>264</v>
+      </c>
+      <c r="C112" s="106" t="s">
+        <v>302</v>
+      </c>
+      <c r="D112" s="107" t="s">
+        <v>301</v>
+      </c>
+      <c r="E112" s="108">
+        <v>43182</v>
+      </c>
+      <c r="F112" s="109">
+        <v>43579</v>
+      </c>
+      <c r="G112" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H112" s="110">
+        <v>18753660</v>
+      </c>
+      <c r="I112" s="111">
+        <v>100</v>
+      </c>
+      <c r="J112" s="111">
+        <v>78</v>
+      </c>
+      <c r="K112" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L112" s="112" t="s">
+        <v>241</v>
+      </c>
+      <c r="M112" s="75">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="106" t="s">
+        <v>299</v>
+      </c>
+      <c r="B113" s="106" t="s">
+        <v>265</v>
+      </c>
+      <c r="C113" s="106" t="s">
+        <v>300</v>
+      </c>
+      <c r="D113" s="107" t="s">
+        <v>301</v>
+      </c>
+      <c r="E113" s="108">
+        <v>43182</v>
+      </c>
+      <c r="F113" s="109">
+        <v>43606</v>
+      </c>
+      <c r="G113" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H113" s="110">
+        <v>15908680</v>
+      </c>
+      <c r="I113" s="111">
+        <v>101</v>
+      </c>
+      <c r="J113" s="111">
+        <v>76</v>
+      </c>
+      <c r="K113" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L113" s="112" t="s">
+        <v>241</v>
+      </c>
+      <c r="M113" s="75">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="106" t="s">
+        <v>32</v>
+      </c>
+      <c r="B114" s="106" t="s">
+        <v>187</v>
+      </c>
+      <c r="C114" s="106" t="s">
+        <v>188</v>
+      </c>
+      <c r="D114" s="107" t="s">
+        <v>3</v>
+      </c>
+      <c r="E114" s="108">
+        <v>42585</v>
+      </c>
+      <c r="F114" s="109">
+        <v>43251</v>
+      </c>
+      <c r="G114" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H114" s="121">
+        <v>16487662</v>
+      </c>
+      <c r="I114" s="122">
+        <v>53</v>
+      </c>
+      <c r="J114" s="126">
+        <v>93</v>
+      </c>
+      <c r="K114" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L114" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" s="75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="114" t="s">
+        <v>32</v>
+      </c>
+      <c r="B115" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="106" t="s">
+        <v>97</v>
+      </c>
+      <c r="D115" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="E115" s="108">
+        <v>41043</v>
+      </c>
+      <c r="F115" s="123">
+        <v>41333</v>
+      </c>
+      <c r="G115" s="110">
+        <v>1500000</v>
+      </c>
+      <c r="H115" s="110">
+        <v>23572539</v>
+      </c>
+      <c r="I115" s="111">
+        <v>125</v>
+      </c>
+      <c r="J115" s="111">
+        <v>199</v>
+      </c>
+      <c r="K115" s="107" t="s">
+        <v>141</v>
+      </c>
+      <c r="L115" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" s="75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="48" t="s">
+        <v>357</v>
+      </c>
+      <c r="B116" s="48" t="s">
+        <v>350</v>
+      </c>
+      <c r="C116" s="48" t="s">
+        <v>356</v>
+      </c>
+      <c r="D116" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E116" s="104">
+        <v>43999</v>
+      </c>
+      <c r="F116" s="51">
+        <v>44378</v>
+      </c>
+      <c r="G116" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H116" s="52">
+        <v>20446192</v>
+      </c>
+      <c r="I116" s="46">
+        <v>118</v>
+      </c>
+      <c r="J116" s="46">
+        <v>211</v>
+      </c>
+      <c r="K116" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L116" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M116" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="48" t="s">
+        <v>247</v>
+      </c>
+      <c r="B117" s="44" t="s">
+        <v>457</v>
+      </c>
+      <c r="C117" s="48" t="s">
+        <v>458</v>
+      </c>
+      <c r="D117" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="E117" s="105">
+        <v>44477.453472222223</v>
+      </c>
+      <c r="F117" s="51">
+        <v>45489</v>
+      </c>
+      <c r="G117" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H117" s="71">
+        <v>35317459</v>
+      </c>
+      <c r="I117" s="53">
+        <v>76</v>
+      </c>
+      <c r="J117" s="46">
+        <v>320</v>
+      </c>
+      <c r="K117" s="53" t="s">
+        <v>348</v>
+      </c>
+      <c r="L117" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M117" s="76" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="48" t="s">
+        <v>341</v>
+      </c>
+      <c r="B118" s="48" t="s">
+        <v>342</v>
+      </c>
+      <c r="C118" s="48" t="s">
+        <v>360</v>
+      </c>
+      <c r="D118" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E118" s="104">
+        <v>43859</v>
+      </c>
+      <c r="F118" s="51">
+        <v>44736</v>
+      </c>
+      <c r="G118" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H118" s="52">
+        <v>35410443</v>
+      </c>
+      <c r="I118" s="46">
+        <v>103</v>
+      </c>
+      <c r="J118" s="46">
+        <v>305</v>
+      </c>
+      <c r="K118" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L118" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M118" s="75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="128" t="s">
+        <v>341</v>
+      </c>
+      <c r="B119" s="128" t="s">
+        <v>526</v>
+      </c>
+      <c r="C119" s="128" t="s">
+        <v>518</v>
+      </c>
+      <c r="D119" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="132">
+        <v>44267</v>
+      </c>
+      <c r="F119" s="133">
+        <v>44924</v>
+      </c>
+      <c r="G119" s="134">
+        <v>5200000</v>
+      </c>
+      <c r="H119" s="134">
+        <v>35410443</v>
+      </c>
+      <c r="I119" s="131">
+        <v>67</v>
+      </c>
+      <c r="J119" s="131">
+        <v>332</v>
+      </c>
+      <c r="K119" s="131" t="s">
+        <v>141</v>
+      </c>
+      <c r="L119" s="131" t="s">
+        <v>28</v>
+      </c>
+      <c r="M119" s="135">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="128" t="s">
+        <v>341</v>
+      </c>
+      <c r="B120" s="44" t="s">
+        <v>554</v>
+      </c>
+      <c r="C120" s="48" t="s">
+        <v>566</v>
+      </c>
+      <c r="D120" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E120" s="103">
+        <v>44978</v>
+      </c>
+      <c r="F120" s="51">
+        <v>45288</v>
+      </c>
+      <c r="G120" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H120" s="71">
+        <v>69694256</v>
+      </c>
+      <c r="I120" s="46">
+        <v>152</v>
+      </c>
+      <c r="J120" s="46">
+        <v>136</v>
+      </c>
+      <c r="K120" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L120" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M120" s="75" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="128" t="s">
+        <v>341</v>
+      </c>
+      <c r="B121" s="44" t="s">
+        <v>625</v>
+      </c>
+      <c r="C121" s="48" t="s">
+        <v>620</v>
+      </c>
+      <c r="D121" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E121" s="103">
+        <v>45174.777083333334</v>
+      </c>
+      <c r="F121" s="51">
+        <v>45818</v>
+      </c>
+      <c r="G121" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H121" s="71">
+        <v>51704658</v>
+      </c>
+      <c r="I121" s="46">
+        <v>94</v>
+      </c>
+      <c r="J121" s="46">
+        <v>583</v>
+      </c>
+      <c r="K121" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L121" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M121" s="75" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="106" t="s">
+        <v>181</v>
+      </c>
+      <c r="B122" s="106" t="s">
+        <v>204</v>
+      </c>
+      <c r="C122" s="106" t="s">
+        <v>179</v>
+      </c>
+      <c r="D122" s="107" t="s">
+        <v>40</v>
+      </c>
+      <c r="E122" s="108">
+        <v>42467</v>
+      </c>
+      <c r="F122" s="109">
+        <v>42856</v>
+      </c>
+      <c r="G122" s="63">
+        <v>2150000</v>
+      </c>
+      <c r="H122" s="110">
+        <v>23324148</v>
+      </c>
+      <c r="I122" s="111">
+        <v>75</v>
+      </c>
+      <c r="J122" s="111">
+        <v>221</v>
+      </c>
+      <c r="K122" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L122" s="112" t="s">
+        <v>180</v>
+      </c>
+      <c r="M122" s="75" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="114" t="s">
+        <v>23</v>
+      </c>
+      <c r="B123" s="114" t="s">
+        <v>24</v>
+      </c>
+      <c r="C123" s="106" t="s">
+        <v>73</v>
+      </c>
+      <c r="D123" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E123" s="108">
+        <v>41228</v>
+      </c>
+      <c r="F123" s="116">
+        <v>41114</v>
+      </c>
+      <c r="G123" s="110">
+        <v>1500000</v>
+      </c>
+      <c r="H123" s="110">
+        <v>16534690</v>
+      </c>
+      <c r="I123" s="111">
+        <v>140</v>
+      </c>
+      <c r="J123" s="111">
+        <v>106</v>
+      </c>
+      <c r="K123" s="107" t="s">
+        <v>141</v>
+      </c>
+      <c r="L123" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" s="75">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="106" t="s">
+        <v>135</v>
+      </c>
+      <c r="B124" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="C124" s="106" t="s">
+        <v>137</v>
+      </c>
+      <c r="D124" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E124" s="108">
+        <v>41837</v>
+      </c>
+      <c r="F124" s="109">
+        <v>42402</v>
+      </c>
+      <c r="G124" s="63">
+        <v>1529314</v>
+      </c>
+      <c r="H124" s="110">
+        <v>21606568</v>
+      </c>
+      <c r="I124" s="111">
+        <v>125</v>
+      </c>
+      <c r="J124" s="111">
+        <v>191</v>
+      </c>
+      <c r="K124" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L124" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M124" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" s="40" customFormat="1" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="49" t="s">
+        <v>280</v>
+      </c>
+      <c r="B125" s="49" t="s">
+        <v>281</v>
+      </c>
+      <c r="C125" s="48" t="s">
+        <v>282</v>
+      </c>
+      <c r="D125" s="46" t="s">
+        <v>381</v>
+      </c>
+      <c r="E125" s="104">
+        <v>43482</v>
+      </c>
+      <c r="F125" s="109">
+        <v>44169</v>
+      </c>
+      <c r="G125" s="64">
+        <v>212000</v>
+      </c>
+      <c r="H125" s="121">
+        <v>24165987</v>
+      </c>
+      <c r="I125" s="122">
+        <v>120</v>
+      </c>
+      <c r="J125" s="46">
+        <v>136</v>
+      </c>
+      <c r="K125" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L125" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M125" s="75" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="106" t="s">
+        <v>100</v>
+      </c>
+      <c r="B126" s="114" t="s">
+        <v>178</v>
+      </c>
+      <c r="C126" s="106" t="s">
+        <v>101</v>
+      </c>
+      <c r="D126" s="107" t="s">
+        <v>3</v>
+      </c>
+      <c r="E126" s="108">
+        <v>41673</v>
+      </c>
+      <c r="F126" s="109">
+        <v>42443</v>
+      </c>
+      <c r="G126" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H126" s="110">
+        <v>15159935</v>
+      </c>
+      <c r="I126" s="111">
+        <v>57</v>
+      </c>
+      <c r="J126" s="111">
+        <v>143</v>
+      </c>
+      <c r="K126" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L126" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M126" s="75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B127" s="44" t="s">
+        <v>690</v>
+      </c>
+      <c r="C127" s="48" t="s">
+        <v>680</v>
+      </c>
+      <c r="D127" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="E127" s="158">
+        <v>44783</v>
+      </c>
+      <c r="F127" s="51">
+        <v>45709</v>
+      </c>
+      <c r="G127" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H127" s="55">
+        <v>37672900</v>
+      </c>
+      <c r="I127" s="53">
+        <v>80</v>
+      </c>
+      <c r="J127" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K127" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L127" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M127" s="75" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="49" t="s">
+        <v>286</v>
+      </c>
+      <c r="B128" s="49" t="s">
+        <v>276</v>
+      </c>
+      <c r="C128" s="48" t="s">
+        <v>392</v>
+      </c>
+      <c r="D128" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E128" s="104">
+        <v>43451</v>
+      </c>
+      <c r="F128" s="109">
+        <v>44021</v>
+      </c>
+      <c r="G128" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H128" s="121">
+        <v>21653136</v>
+      </c>
+      <c r="I128" s="122">
+        <v>84</v>
+      </c>
+      <c r="J128" s="46">
+        <v>198</v>
+      </c>
+      <c r="K128" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L128" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M128" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="48" t="s">
+        <v>412</v>
+      </c>
+      <c r="B129" s="48" t="s">
+        <v>411</v>
+      </c>
+      <c r="C129" s="48" t="s">
+        <v>416</v>
+      </c>
+      <c r="D129" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E129" s="104">
+        <v>44101</v>
+      </c>
+      <c r="F129" s="51">
+        <v>44945</v>
+      </c>
+      <c r="G129" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H129" s="70">
+        <v>57321199</v>
+      </c>
+      <c r="I129" s="46">
+        <v>136</v>
+      </c>
+      <c r="J129" s="46">
+        <v>310</v>
+      </c>
+      <c r="K129" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L129" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M129" s="75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="114" t="s">
+        <v>27</v>
+      </c>
+      <c r="B130" s="114" t="s">
+        <v>57</v>
+      </c>
+      <c r="C130" s="106" t="s">
+        <v>77</v>
+      </c>
+      <c r="D130" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="E130" s="108">
+        <v>41078</v>
+      </c>
+      <c r="F130" s="116">
+        <v>41402</v>
+      </c>
+      <c r="G130" s="110">
+        <v>250000</v>
+      </c>
+      <c r="H130" s="110">
+        <v>18439724</v>
+      </c>
+      <c r="I130" s="111">
+        <v>52</v>
+      </c>
+      <c r="J130" s="111">
+        <v>152</v>
+      </c>
+      <c r="K130" s="107" t="s">
+        <v>141</v>
+      </c>
+      <c r="L130" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="M130" s="75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="114" t="s">
+        <v>39</v>
+      </c>
+      <c r="B131" s="114" t="s">
+        <v>67</v>
+      </c>
+      <c r="C131" s="106" t="s">
+        <v>80</v>
+      </c>
+      <c r="D131" s="107" t="s">
+        <v>40</v>
+      </c>
+      <c r="E131" s="108">
+        <v>41123</v>
+      </c>
+      <c r="F131" s="123">
+        <v>41480</v>
+      </c>
+      <c r="G131" s="110">
+        <v>576000</v>
+      </c>
+      <c r="H131" s="110">
+        <v>6242439</v>
+      </c>
+      <c r="I131" s="111">
+        <v>48</v>
+      </c>
+      <c r="J131" s="111">
+        <v>59</v>
+      </c>
+      <c r="K131" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L131" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" s="75" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="49" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" s="49" t="s">
+        <v>388</v>
+      </c>
+      <c r="C132" s="48" t="s">
+        <v>389</v>
+      </c>
+      <c r="D132" s="46" t="s">
+        <v>108</v>
+      </c>
+      <c r="E132" s="104">
+        <v>43601</v>
+      </c>
+      <c r="F132" s="109">
+        <v>44021</v>
+      </c>
+      <c r="G132" s="64">
+        <v>400000</v>
+      </c>
+      <c r="H132" s="121">
+        <v>19383136</v>
+      </c>
+      <c r="I132" s="122">
+        <v>77</v>
+      </c>
+      <c r="J132" s="46">
+        <v>100</v>
+      </c>
+      <c r="K132" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L132" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M132" s="75" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B133" s="94" t="s">
+        <v>185</v>
+      </c>
+      <c r="C133" s="94" t="s">
+        <v>186</v>
+      </c>
+      <c r="D133" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="E133" s="96">
+        <v>42573</v>
+      </c>
+      <c r="F133" s="97">
+        <v>43081</v>
+      </c>
+      <c r="G133" s="41">
+        <v>1000000</v>
+      </c>
+      <c r="H133" s="117">
+        <v>31351421</v>
+      </c>
+      <c r="I133" s="99">
+        <v>126</v>
+      </c>
+      <c r="J133" s="100">
+        <v>159</v>
+      </c>
+      <c r="K133" s="101" t="s">
+        <v>141</v>
+      </c>
+      <c r="L133" s="101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M133" s="102">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="44" t="s">
+        <v>459</v>
+      </c>
+      <c r="B134" s="44" t="s">
+        <v>507</v>
+      </c>
+      <c r="C134" s="48" t="s">
+        <v>508</v>
+      </c>
+      <c r="D134" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="E134" s="105">
+        <v>44743.575694444444</v>
+      </c>
+      <c r="F134" s="51">
+        <v>45610</v>
+      </c>
+      <c r="G134" s="65">
+        <v>3500000</v>
+      </c>
+      <c r="H134" s="71">
+        <v>27871937.289999999</v>
+      </c>
+      <c r="I134" s="53">
+        <v>99</v>
+      </c>
+      <c r="J134" s="46">
+        <v>287</v>
+      </c>
+      <c r="K134" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L134" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M134" s="76" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="106" t="s">
+        <v>116</v>
+      </c>
+      <c r="B135" s="114" t="s">
+        <v>157</v>
+      </c>
+      <c r="C135" s="106" t="s">
+        <v>117</v>
+      </c>
+      <c r="D135" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="E135" s="108">
+        <v>41724</v>
+      </c>
+      <c r="F135" s="109">
+        <v>42293</v>
+      </c>
+      <c r="G135" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H135" s="110">
+        <v>24583831</v>
+      </c>
+      <c r="I135" s="111">
+        <v>84</v>
+      </c>
+      <c r="J135" s="111">
+        <v>176</v>
+      </c>
+      <c r="K135" s="112" t="s">
+        <v>118</v>
+      </c>
+      <c r="L135" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M135" s="75" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="106" t="s">
+        <v>194</v>
+      </c>
+      <c r="B136" s="106" t="s">
+        <v>195</v>
+      </c>
+      <c r="C136" s="106" t="s">
+        <v>196</v>
+      </c>
+      <c r="D136" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E136" s="108">
+        <v>42475</v>
+      </c>
+      <c r="F136" s="109">
+        <v>42881</v>
+      </c>
+      <c r="G136" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H136" s="110">
+        <v>12058998</v>
+      </c>
+      <c r="I136" s="111">
+        <v>55</v>
+      </c>
+      <c r="J136" s="111">
+        <v>104</v>
+      </c>
+      <c r="K136" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L136" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" s="75" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="B137" s="48" t="s">
+        <v>413</v>
+      </c>
+      <c r="C137" s="48" t="s">
+        <v>414</v>
+      </c>
+      <c r="D137" s="46" t="s">
+        <v>415</v>
+      </c>
+      <c r="E137" s="104">
+        <v>43707</v>
+      </c>
+      <c r="F137" s="51">
+        <v>44329</v>
+      </c>
+      <c r="G137" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H137" s="52">
+        <v>19446913</v>
+      </c>
+      <c r="I137" s="46">
+        <v>131</v>
+      </c>
+      <c r="J137" s="46">
+        <v>186</v>
+      </c>
+      <c r="K137" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L137" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M137" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="128" t="s">
+        <v>262</v>
+      </c>
+      <c r="B138" s="128" t="s">
+        <v>260</v>
+      </c>
+      <c r="C138" s="48" t="s">
+        <v>261</v>
+      </c>
+      <c r="D138" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E138" s="104">
+        <v>43131</v>
+      </c>
+      <c r="F138" s="51">
+        <v>43791</v>
+      </c>
+      <c r="G138" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H138" s="65">
+        <v>51953852</v>
+      </c>
+      <c r="I138" s="46">
+        <v>203</v>
+      </c>
+      <c r="J138" s="46">
+        <v>368</v>
+      </c>
+      <c r="K138" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L138" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M138" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="136" t="s">
+        <v>547</v>
+      </c>
+      <c r="B139" s="128" t="s">
+        <v>546</v>
+      </c>
+      <c r="C139" s="137" t="s">
+        <v>548</v>
+      </c>
+      <c r="D139" s="131" t="s">
+        <v>7</v>
+      </c>
+      <c r="E139" s="132">
+        <v>43941</v>
+      </c>
+      <c r="F139" s="133">
+        <v>44784</v>
+      </c>
+      <c r="G139" s="134">
+        <v>2500000</v>
+      </c>
+      <c r="H139" s="134">
+        <v>35389518</v>
+      </c>
+      <c r="I139" s="138">
+        <v>94</v>
+      </c>
+      <c r="J139" s="138"/>
+      <c r="K139" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L139" s="131" t="s">
+        <v>28</v>
+      </c>
+      <c r="M139" s="135" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="48" t="s">
+        <v>377</v>
+      </c>
+      <c r="B140" s="48" t="s">
+        <v>378</v>
+      </c>
+      <c r="C140" s="48" t="s">
+        <v>379</v>
+      </c>
+      <c r="D140" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E140" s="104">
+        <v>44113</v>
+      </c>
+      <c r="F140" s="51">
+        <v>44624</v>
+      </c>
+      <c r="G140" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H140" s="52">
+        <v>19859522</v>
+      </c>
+      <c r="I140" s="46">
+        <v>56</v>
+      </c>
+      <c r="J140" s="46">
+        <v>135</v>
+      </c>
+      <c r="K140" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L140" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M140" s="75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="106" t="s">
+        <v>244</v>
+      </c>
+      <c r="B141" s="106" t="s">
+        <v>245</v>
+      </c>
+      <c r="C141" s="106" t="s">
+        <v>252</v>
+      </c>
+      <c r="D141" s="107" t="s">
+        <v>46</v>
+      </c>
+      <c r="E141" s="108">
+        <v>43075</v>
+      </c>
+      <c r="F141" s="109">
+        <v>43482</v>
+      </c>
+      <c r="G141" s="63">
+        <v>340000</v>
+      </c>
+      <c r="H141" s="110">
+        <v>13961337</v>
+      </c>
+      <c r="I141" s="111">
+        <v>96</v>
+      </c>
+      <c r="J141" s="111">
+        <v>96</v>
+      </c>
+      <c r="K141" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L141" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M141" s="75" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="114" t="s">
+        <v>35</v>
+      </c>
+      <c r="B142" s="114" t="s">
+        <v>11</v>
+      </c>
+      <c r="C142" s="106" t="s">
+        <v>83</v>
+      </c>
+      <c r="D142" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="E142" s="108">
+        <v>41064</v>
+      </c>
+      <c r="F142" s="123">
+        <v>41624</v>
+      </c>
+      <c r="G142" s="110">
+        <v>1500000</v>
+      </c>
+      <c r="H142" s="110">
+        <v>14270364</v>
+      </c>
+      <c r="I142" s="111">
+        <v>43</v>
+      </c>
+      <c r="J142" s="111">
+        <v>100</v>
+      </c>
+      <c r="K142" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="L142" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="M142" s="75" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="106" t="s">
+        <v>303</v>
+      </c>
+      <c r="B143" s="106" t="s">
+        <v>246</v>
+      </c>
+      <c r="C143" s="106" t="s">
+        <v>304</v>
+      </c>
+      <c r="D143" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="E143" s="108">
+        <v>43041</v>
+      </c>
+      <c r="F143" s="109">
+        <v>43573</v>
+      </c>
+      <c r="G143" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H143" s="110">
+        <v>22289193</v>
+      </c>
+      <c r="I143" s="111">
+        <v>86</v>
+      </c>
+      <c r="J143" s="111">
+        <v>181</v>
+      </c>
+      <c r="K143" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L143" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M143" s="75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="156" t="s">
+        <v>295</v>
+      </c>
+      <c r="B144" s="106" t="s">
+        <v>294</v>
+      </c>
+      <c r="C144" s="106" t="s">
+        <v>296</v>
+      </c>
+      <c r="D144" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="E144" s="108">
+        <v>43060</v>
+      </c>
+      <c r="F144" s="109">
+        <v>43644</v>
+      </c>
+      <c r="G144" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H144" s="110">
+        <v>29459204</v>
+      </c>
+      <c r="I144" s="111">
+        <v>68</v>
+      </c>
+      <c r="J144" s="111">
+        <v>272</v>
+      </c>
+      <c r="K144" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L144" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M144" s="75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="139" t="s">
+        <v>32</v>
+      </c>
+      <c r="B145" s="139" t="s">
+        <v>65</v>
+      </c>
+      <c r="C145" s="140" t="s">
+        <v>86</v>
+      </c>
+      <c r="D145" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="E145" s="108">
+        <v>41446</v>
+      </c>
+      <c r="F145" s="116">
+        <v>41927</v>
+      </c>
+      <c r="G145" s="110">
+        <v>3583350</v>
+      </c>
+      <c r="H145" s="110">
+        <v>44825722</v>
+      </c>
+      <c r="I145" s="111">
+        <v>149</v>
+      </c>
+      <c r="J145" s="111">
+        <v>434</v>
+      </c>
+      <c r="K145" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="L145" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="M145" s="75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="B146" s="44" t="s">
+        <v>480</v>
+      </c>
+      <c r="C146" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="D146" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="E146" s="105">
+        <v>44483.522222222222</v>
+      </c>
+      <c r="F146" s="51">
+        <v>45218</v>
+      </c>
+      <c r="G146" s="52">
+        <v>3000000</v>
+      </c>
+      <c r="H146" s="71">
+        <v>28592880</v>
+      </c>
+      <c r="I146" s="53">
+        <v>60</v>
+      </c>
+      <c r="J146" s="46">
+        <v>214</v>
+      </c>
+      <c r="K146" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L146" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M146" s="76">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="48" t="s">
+        <v>380</v>
+      </c>
+      <c r="B147" s="48" t="s">
+        <v>433</v>
+      </c>
+      <c r="C147" s="48" t="s">
+        <v>434</v>
+      </c>
+      <c r="D147" s="46" t="s">
+        <v>424</v>
+      </c>
+      <c r="E147" s="104">
+        <v>44312.542361111111</v>
+      </c>
+      <c r="F147" s="51">
+        <v>45000</v>
+      </c>
+      <c r="G147" s="52">
+        <v>2700000</v>
+      </c>
+      <c r="H147" s="70">
+        <v>13209488</v>
+      </c>
+      <c r="I147" s="46">
+        <v>54</v>
+      </c>
+      <c r="J147" s="46">
+        <v>124</v>
+      </c>
+      <c r="K147" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L147" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M147" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="49" t="s">
+        <v>404</v>
+      </c>
+      <c r="B148" s="49" t="s">
+        <v>343</v>
+      </c>
+      <c r="C148" s="48" t="s">
+        <v>403</v>
+      </c>
+      <c r="D148" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E148" s="104">
+        <v>43882</v>
+      </c>
+      <c r="F148" s="109">
+        <v>44186</v>
+      </c>
+      <c r="G148" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H148" s="121">
+        <v>39981740</v>
+      </c>
+      <c r="I148" s="122">
+        <v>87</v>
+      </c>
+      <c r="J148" s="46">
+        <v>226</v>
+      </c>
+      <c r="K148" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L148" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M148" s="75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="106" t="s">
+        <v>205</v>
+      </c>
+      <c r="B149" s="106" t="s">
+        <v>202</v>
+      </c>
+      <c r="C149" s="106" t="s">
+        <v>203</v>
+      </c>
+      <c r="D149" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E149" s="108">
+        <v>42627</v>
+      </c>
+      <c r="F149" s="109">
+        <v>43823</v>
+      </c>
+      <c r="G149" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H149" s="121">
+        <v>20020245</v>
+      </c>
+      <c r="I149" s="122">
+        <v>64</v>
+      </c>
+      <c r="J149" s="126">
+        <v>192</v>
+      </c>
+      <c r="K149" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L149" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M149" s="75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="49" t="s">
+        <v>247</v>
+      </c>
+      <c r="B150" s="44" t="s">
+        <v>655</v>
+      </c>
+      <c r="C150" s="48" t="s">
+        <v>615</v>
+      </c>
+      <c r="D150" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E150" s="103">
+        <v>45314.708333333336</v>
+      </c>
+      <c r="F150" s="51">
+        <v>46057</v>
+      </c>
+      <c r="G150" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H150" s="55">
+        <v>90384556</v>
+      </c>
+      <c r="I150" s="53">
+        <v>154</v>
+      </c>
+      <c r="J150" s="46">
+        <v>901</v>
+      </c>
+      <c r="K150" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L150" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M150" s="76" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="136" t="s">
+        <v>549</v>
+      </c>
+      <c r="B151" s="128" t="s">
+        <v>545</v>
+      </c>
+      <c r="C151" s="137" t="s">
+        <v>550</v>
+      </c>
+      <c r="D151" s="131" t="s">
+        <v>5</v>
+      </c>
+      <c r="E151" s="132">
+        <v>43867</v>
+      </c>
+      <c r="F151" s="133">
+        <v>44764</v>
+      </c>
+      <c r="G151" s="134">
+        <v>3500000</v>
+      </c>
+      <c r="H151" s="134">
+        <v>33894067</v>
+      </c>
+      <c r="I151" s="138">
+        <v>96</v>
+      </c>
+      <c r="J151" s="138"/>
+      <c r="K151" s="131" t="s">
+        <v>4</v>
+      </c>
+      <c r="L151" s="131" t="s">
+        <v>28</v>
+      </c>
+      <c r="M151" s="135" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="106" t="s">
+        <v>159</v>
+      </c>
+      <c r="B152" s="106" t="s">
+        <v>160</v>
+      </c>
+      <c r="C152" s="106" t="s">
+        <v>161</v>
+      </c>
+      <c r="D152" s="107" t="s">
+        <v>158</v>
+      </c>
+      <c r="E152" s="108">
+        <v>42354</v>
+      </c>
+      <c r="F152" s="109">
+        <v>42716</v>
+      </c>
+      <c r="G152" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H152" s="110">
+        <v>14913934</v>
+      </c>
+      <c r="I152" s="111">
+        <v>67</v>
+      </c>
+      <c r="J152" s="111">
+        <v>226</v>
+      </c>
+      <c r="K152" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L152" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M152" s="75" t="s">
+        <v>223</v>
+      </c>
+      <c r="N152" s="40"/>
+    </row>
+    <row r="153" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="114" t="s">
+        <v>34</v>
+      </c>
+      <c r="B153" s="114" t="s">
+        <v>66</v>
+      </c>
+      <c r="C153" s="106" t="s">
+        <v>79</v>
+      </c>
+      <c r="D153" s="107" t="s">
+        <v>19</v>
+      </c>
+      <c r="E153" s="108">
+        <v>41108</v>
+      </c>
+      <c r="F153" s="123">
+        <v>41480</v>
+      </c>
+      <c r="G153" s="110">
+        <v>1500000</v>
+      </c>
+      <c r="H153" s="110">
+        <v>16004031</v>
+      </c>
+      <c r="I153" s="111">
+        <v>128</v>
+      </c>
+      <c r="J153" s="111">
+        <v>148</v>
+      </c>
+      <c r="K153" s="107" t="s">
+        <v>141</v>
+      </c>
+      <c r="L153" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M153" s="75" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="106" t="s">
+        <v>175</v>
+      </c>
+      <c r="B154" s="106" t="s">
+        <v>293</v>
+      </c>
+      <c r="C154" s="106" t="s">
+        <v>297</v>
+      </c>
+      <c r="D154" s="107" t="s">
+        <v>40</v>
+      </c>
+      <c r="E154" s="108">
+        <v>43048</v>
+      </c>
+      <c r="F154" s="109">
+        <v>43643</v>
+      </c>
+      <c r="G154" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H154" s="110">
+        <v>13063435</v>
+      </c>
+      <c r="I154" s="111">
+        <v>69</v>
+      </c>
+      <c r="J154" s="111">
+        <v>111</v>
+      </c>
+      <c r="K154" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L154" s="112" t="s">
+        <v>241</v>
+      </c>
+      <c r="M154" s="75" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B155" s="44" t="s">
+        <v>632</v>
+      </c>
+      <c r="C155" s="48" t="s">
+        <v>633</v>
+      </c>
+      <c r="D155" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E155" s="69">
+        <v>45210</v>
+      </c>
+      <c r="F155" s="51">
+        <v>46114</v>
+      </c>
+      <c r="G155" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H155" s="71">
+        <v>99657863</v>
+      </c>
+      <c r="I155" s="46">
+        <v>237</v>
+      </c>
+      <c r="J155" s="46">
+        <v>915</v>
+      </c>
+      <c r="K155" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L155" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M155" s="75" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="48" t="s">
+        <v>247</v>
+      </c>
+      <c r="B156" s="49" t="s">
+        <v>340</v>
+      </c>
+      <c r="C156" s="48" t="s">
+        <v>358</v>
+      </c>
+      <c r="D156" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E156" s="104">
+        <v>43854</v>
+      </c>
+      <c r="F156" s="51">
+        <v>44656</v>
+      </c>
+      <c r="G156" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H156" s="52">
+        <v>22609627</v>
+      </c>
+      <c r="I156" s="46">
+        <v>76</v>
+      </c>
+      <c r="J156" s="46">
+        <v>205</v>
+      </c>
+      <c r="K156" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L156" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M156" s="75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="49" t="s">
+        <v>148</v>
+      </c>
+      <c r="B157" s="49" t="s">
+        <v>275</v>
+      </c>
+      <c r="C157" s="48" t="s">
+        <v>396</v>
+      </c>
+      <c r="D157" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E157" s="104">
+        <v>43395</v>
+      </c>
+      <c r="F157" s="109">
+        <v>44130</v>
+      </c>
+      <c r="G157" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H157" s="121">
+        <v>34046782</v>
+      </c>
+      <c r="I157" s="122">
+        <v>137</v>
+      </c>
+      <c r="J157" s="46">
+        <v>291</v>
+      </c>
+      <c r="K157" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L157" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M157" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="48" t="s">
+        <v>536</v>
+      </c>
+      <c r="B158" s="44" t="s">
+        <v>524</v>
+      </c>
+      <c r="C158" s="48" t="s">
+        <v>535</v>
+      </c>
+      <c r="D158" s="46" t="s">
+        <v>132</v>
+      </c>
+      <c r="E158" s="103">
+        <v>44909.597916666666</v>
+      </c>
+      <c r="F158" s="51">
+        <v>45770</v>
+      </c>
+      <c r="G158" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H158" s="71">
+        <v>15844759.9</v>
+      </c>
+      <c r="I158" s="46">
+        <v>68</v>
+      </c>
+      <c r="J158" s="46">
+        <v>182</v>
+      </c>
+      <c r="K158" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L158" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M158" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="106" t="s">
+        <v>152</v>
+      </c>
+      <c r="B159" s="114" t="s">
+        <v>154</v>
+      </c>
+      <c r="C159" s="106" t="s">
+        <v>153</v>
+      </c>
+      <c r="D159" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E159" s="108">
+        <v>41820</v>
+      </c>
+      <c r="F159" s="109">
+        <v>42352</v>
+      </c>
+      <c r="G159" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H159" s="110">
+        <v>41212730</v>
+      </c>
+      <c r="I159" s="111">
+        <v>200</v>
+      </c>
+      <c r="J159" s="111">
+        <v>177</v>
+      </c>
+      <c r="K159" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L159" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M159" s="75">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="106" t="s">
+        <v>148</v>
+      </c>
+      <c r="B160" s="106" t="s">
+        <v>149</v>
+      </c>
+      <c r="C160" s="106" t="s">
+        <v>228</v>
+      </c>
+      <c r="D160" s="107" t="s">
+        <v>3</v>
+      </c>
+      <c r="E160" s="108">
+        <v>42166</v>
+      </c>
+      <c r="F160" s="109">
+        <v>42886</v>
+      </c>
+      <c r="G160" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H160" s="110">
+        <v>27945710</v>
+      </c>
+      <c r="I160" s="111">
+        <v>122</v>
+      </c>
+      <c r="J160" s="111">
+        <v>241</v>
+      </c>
+      <c r="K160" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L160" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M160" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="106" t="s">
+        <v>121</v>
+      </c>
+      <c r="B161" s="114" t="s">
+        <v>122</v>
+      </c>
+      <c r="C161" s="106" t="s">
+        <v>123</v>
+      </c>
+      <c r="D161" s="107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E161" s="108">
+        <v>41746</v>
+      </c>
+      <c r="F161" s="109">
+        <v>42353</v>
+      </c>
+      <c r="G161" s="63">
+        <v>2250000</v>
+      </c>
+      <c r="H161" s="110">
+        <v>33420619</v>
+      </c>
+      <c r="I161" s="111">
+        <v>150</v>
+      </c>
+      <c r="J161" s="111">
+        <v>286</v>
+      </c>
+      <c r="K161" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L161" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="48" t="s">
+        <v>584</v>
+      </c>
+      <c r="B162" s="44" t="s">
+        <v>574</v>
+      </c>
+      <c r="C162" s="48" t="s">
+        <v>583</v>
+      </c>
+      <c r="D162" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E162" s="103">
+        <v>45083</v>
+      </c>
+      <c r="F162" s="51">
+        <v>46100</v>
+      </c>
+      <c r="G162" s="52">
+        <v>2600000</v>
+      </c>
+      <c r="H162" s="71">
+        <v>10708351</v>
+      </c>
+      <c r="I162" s="46">
+        <v>52</v>
+      </c>
+      <c r="J162" s="46">
+        <v>68</v>
+      </c>
+      <c r="K162" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L162" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M162" s="75" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="B163" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="C163" s="106" t="s">
+        <v>75</v>
+      </c>
+      <c r="D163" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E163" s="108">
+        <v>41044</v>
+      </c>
+      <c r="F163" s="123">
+        <v>41361</v>
+      </c>
+      <c r="G163" s="110">
+        <v>2000000</v>
+      </c>
+      <c r="H163" s="110">
+        <v>16479525</v>
+      </c>
+      <c r="I163" s="111">
         <v>90</v>
       </c>
-      <c r="J4" s="106">
-[...2 lines deleted...]
-      <c r="K4" s="111" t="s">
+      <c r="J163" s="111">
+        <v>143</v>
+      </c>
+      <c r="K163" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="111" t="s">
+      <c r="L163" s="107" t="s">
         <v>28</v>
       </c>
-      <c r="M4" s="112">
+      <c r="M163" s="75" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B164" s="44" t="s">
+        <v>552</v>
+      </c>
+      <c r="C164" s="48" t="s">
+        <v>562</v>
+      </c>
+      <c r="D164" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5" s="109">
+      <c r="E164" s="103">
+        <v>44957.61041666667</v>
+      </c>
+      <c r="F164" s="51">
+        <v>45552</v>
+      </c>
+      <c r="G164" s="52">
+        <v>2950000</v>
+      </c>
+      <c r="H164" s="71">
+        <v>23544635</v>
+      </c>
+      <c r="I164" s="46">
+        <v>59</v>
+      </c>
+      <c r="J164" s="46">
+        <v>232</v>
+      </c>
+      <c r="K164" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L164" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M164" s="75" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="B165" s="114" t="s">
+        <v>60</v>
+      </c>
+      <c r="C165" s="106" t="s">
+        <v>76</v>
+      </c>
+      <c r="D165" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E165" s="108">
+        <v>41044</v>
+      </c>
+      <c r="F165" s="123">
+        <v>41361</v>
+      </c>
+      <c r="G165" s="110">
+        <v>2000000</v>
+      </c>
+      <c r="H165" s="159">
+        <v>16225013</v>
+      </c>
+      <c r="I165" s="111">
+        <v>102</v>
+      </c>
+      <c r="J165" s="111">
+        <v>155</v>
+      </c>
+      <c r="K165" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="L165" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="M165" s="75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="48" t="s">
+        <v>568</v>
+      </c>
+      <c r="B166" s="44" t="s">
+        <v>555</v>
+      </c>
+      <c r="C166" s="48" t="s">
+        <v>567</v>
+      </c>
+      <c r="D166" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E166" s="103">
+        <v>45009</v>
+      </c>
+      <c r="F166" s="51">
+        <v>45798</v>
+      </c>
+      <c r="G166" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H166" s="71">
+        <v>25629092</v>
+      </c>
+      <c r="I166" s="46">
+        <v>116</v>
+      </c>
+      <c r="J166" s="46">
+        <v>295</v>
+      </c>
+      <c r="K166" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L166" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M166" s="75" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="48" t="s">
+        <v>565</v>
+      </c>
+      <c r="B167" s="44" t="s">
+        <v>553</v>
+      </c>
+      <c r="C167" s="48" t="s">
+        <v>564</v>
+      </c>
+      <c r="D167" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E167" s="103">
+        <v>44958.452777777777</v>
+      </c>
+      <c r="F167" s="51">
+        <v>45912</v>
+      </c>
+      <c r="G167" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H167" s="71">
+        <v>37466036.799999997</v>
+      </c>
+      <c r="I167" s="46">
+        <v>137</v>
+      </c>
+      <c r="J167" s="46">
+        <v>376</v>
+      </c>
+      <c r="K167" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L167" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M167" s="75" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="48" t="s">
+        <v>630</v>
+      </c>
+      <c r="B168" s="44" t="s">
+        <v>627</v>
+      </c>
+      <c r="C168" s="48" t="s">
+        <v>628</v>
+      </c>
+      <c r="D168" s="46" t="s">
+        <v>629</v>
+      </c>
+      <c r="E168" s="103">
+        <v>44412</v>
+      </c>
+      <c r="F168" s="51">
+        <v>45372</v>
+      </c>
+      <c r="G168" s="52">
+        <v>2860000</v>
+      </c>
+      <c r="H168" s="71">
+        <v>30171453</v>
+      </c>
+      <c r="I168" s="46">
+        <v>100</v>
+      </c>
+      <c r="J168" s="46">
+        <v>355</v>
+      </c>
+      <c r="K168" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L168" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M168" s="75" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="48" t="s">
+        <v>477</v>
+      </c>
+      <c r="B169" s="48" t="s">
+        <v>478</v>
+      </c>
+      <c r="C169" s="48" t="s">
+        <v>479</v>
+      </c>
+      <c r="D169" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E169" s="104">
+        <v>44470</v>
+      </c>
+      <c r="F169" s="51">
+        <v>45483</v>
+      </c>
+      <c r="G169" s="52">
+        <v>1850000</v>
+      </c>
+      <c r="H169" s="70">
+        <v>55934143</v>
+      </c>
+      <c r="I169" s="46">
+        <v>179</v>
+      </c>
+      <c r="J169" s="46">
+        <v>539</v>
+      </c>
+      <c r="K169" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L169" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M169" s="75" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="44" t="s">
+        <v>482</v>
+      </c>
+      <c r="B170" s="44" t="s">
+        <v>483</v>
+      </c>
+      <c r="C170" s="48" t="s">
+        <v>484</v>
+      </c>
+      <c r="D170" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="E170" s="105">
+        <v>44641.350694444445</v>
+      </c>
+      <c r="F170" s="51">
+        <v>45429</v>
+      </c>
+      <c r="G170" s="57">
+        <v>3500000</v>
+      </c>
+      <c r="H170" s="71">
+        <v>14767788</v>
+      </c>
+      <c r="I170" s="53">
+        <v>71</v>
+      </c>
+      <c r="J170" s="46">
+        <v>177</v>
+      </c>
+      <c r="K170" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L170" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M170" s="76">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="48" t="s">
+        <v>450</v>
+      </c>
+      <c r="B171" s="48" t="s">
+        <v>445</v>
+      </c>
+      <c r="C171" s="48" t="s">
+        <v>454</v>
+      </c>
+      <c r="D171" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E171" s="104">
+        <v>44383</v>
+      </c>
+      <c r="F171" s="51">
+        <v>44904</v>
+      </c>
+      <c r="G171" s="52">
         <v>2500000</v>
       </c>
-      <c r="H5" s="109">
-[...8 lines deleted...]
-      <c r="K5" s="106" t="s">
+      <c r="H171" s="52">
+        <v>46379604</v>
+      </c>
+      <c r="I171" s="46">
+        <v>106</v>
+      </c>
+      <c r="J171" s="46">
+        <v>361</v>
+      </c>
+      <c r="K171" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="L5" s="106" t="s">
-[...139 lines deleted...]
-      <c r="D9" s="106" t="s">
+      <c r="L171" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M171" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="106" t="s">
+        <v>308</v>
+      </c>
+      <c r="B172" s="106" t="s">
+        <v>309</v>
+      </c>
+      <c r="C172" s="106" t="s">
+        <v>310</v>
+      </c>
+      <c r="D172" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="113">
-[...6666 lines deleted...]
-      <c r="E168" s="121">
+      <c r="E172" s="108">
         <v>42852</v>
       </c>
-      <c r="F168" s="122">
+      <c r="F172" s="109">
         <v>43685</v>
-      </c>
-[...162 lines deleted...]
-        <v>42159</v>
       </c>
       <c r="G172" s="63">
         <v>2500000</v>
       </c>
-      <c r="H172" s="123">
-[...35 lines deleted...]
-        <v>42695</v>
+      <c r="H172" s="110">
+        <v>60169500</v>
+      </c>
+      <c r="I172" s="111">
+        <v>252</v>
+      </c>
+      <c r="J172" s="111">
+        <v>530</v>
+      </c>
+      <c r="K172" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="L172" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M172" s="75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="B173" s="106" t="s">
+        <v>189</v>
+      </c>
+      <c r="C173" s="106" t="s">
+        <v>190</v>
+      </c>
+      <c r="D173" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E173" s="108">
+        <v>42586</v>
+      </c>
+      <c r="F173" s="109">
+        <v>42837</v>
       </c>
       <c r="G173" s="63">
         <v>2500000</v>
       </c>
-      <c r="H173" s="123">
+      <c r="H173" s="110">
+        <v>19229712</v>
+      </c>
+      <c r="I173" s="111">
+        <v>61</v>
+      </c>
+      <c r="J173" s="111">
+        <v>246</v>
+      </c>
+      <c r="K173" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L173" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M173" s="75">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="B174" s="48" t="s">
+        <v>439</v>
+      </c>
+      <c r="C174" s="48" t="s">
+        <v>440</v>
+      </c>
+      <c r="D174" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="E174" s="104">
+        <v>44145</v>
+      </c>
+      <c r="F174" s="51">
+        <v>44518</v>
+      </c>
+      <c r="G174" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H174" s="52">
+        <v>12533736</v>
+      </c>
+      <c r="I174" s="46">
+        <v>82</v>
+      </c>
+      <c r="J174" s="46">
+        <v>108</v>
+      </c>
+      <c r="K174" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L174" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M174" s="75" t="s">
+        <v>216</v>
+      </c>
+      <c r="N174" s="40"/>
+    </row>
+    <row r="175" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="48" t="s">
+        <v>286</v>
+      </c>
+      <c r="B175" s="48" t="s">
+        <v>421</v>
+      </c>
+      <c r="C175" s="48" t="s">
+        <v>432</v>
+      </c>
+      <c r="D175" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E175" s="104">
+        <v>44295.597222222219</v>
+      </c>
+      <c r="F175" s="51">
+        <v>44966</v>
+      </c>
+      <c r="G175" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H175" s="70">
+        <v>27109042</v>
+      </c>
+      <c r="I175" s="46">
+        <v>78</v>
+      </c>
+      <c r="J175" s="46">
+        <v>223</v>
+      </c>
+      <c r="K175" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L175" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M175" s="75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="106" t="s">
+        <v>113</v>
+      </c>
+      <c r="B176" s="114" t="s">
+        <v>144</v>
+      </c>
+      <c r="C176" s="106" t="s">
+        <v>114</v>
+      </c>
+      <c r="D176" s="107" t="s">
+        <v>112</v>
+      </c>
+      <c r="E176" s="108">
+        <v>41702</v>
+      </c>
+      <c r="F176" s="116">
+        <v>42159</v>
+      </c>
+      <c r="G176" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H176" s="110">
+        <v>11661431</v>
+      </c>
+      <c r="I176" s="111">
+        <v>100</v>
+      </c>
+      <c r="J176" s="111">
+        <v>118</v>
+      </c>
+      <c r="K176" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L176" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" s="75" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="106" t="s">
+        <v>142</v>
+      </c>
+      <c r="B177" s="106" t="s">
+        <v>207</v>
+      </c>
+      <c r="C177" s="106" t="s">
+        <v>143</v>
+      </c>
+      <c r="D177" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="E177" s="108">
+        <v>41672</v>
+      </c>
+      <c r="F177" s="109">
+        <v>42695</v>
+      </c>
+      <c r="G177" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H177" s="110">
         <v>23798107</v>
       </c>
-      <c r="I173" s="124">
+      <c r="I177" s="111">
         <v>105</v>
       </c>
-      <c r="J173" s="124">
+      <c r="J177" s="111">
         <v>286</v>
       </c>
-      <c r="K173" s="125" t="s">
+      <c r="K177" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="L173" s="125" t="s">
+      <c r="L177" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="M173" s="112">
+      <c r="M177" s="75">
         <v>20</v>
       </c>
     </row>
-    <row r="174" spans="1:14" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D174" s="106" t="s">
+    <row r="178" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B178" s="44" t="s">
+        <v>790</v>
+      </c>
+      <c r="C178" s="48" t="s">
+        <v>791</v>
+      </c>
+      <c r="D178" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E178" s="69">
+        <v>44791</v>
+      </c>
+      <c r="F178" s="51">
+        <v>46170</v>
+      </c>
+      <c r="G178" s="52">
+        <v>3400000</v>
+      </c>
+      <c r="H178" s="71">
+        <v>22882812</v>
+      </c>
+      <c r="I178" s="46">
+        <v>68</v>
+      </c>
+      <c r="J178" s="46">
+        <v>223</v>
+      </c>
+      <c r="K178" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L178" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M178" s="75" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="49" t="s">
+        <v>679</v>
+      </c>
+      <c r="B179" s="44" t="s">
+        <v>677</v>
+      </c>
+      <c r="C179" s="48" t="s">
+        <v>678</v>
+      </c>
+      <c r="D179" s="46" t="s">
         <v>191</v>
       </c>
-      <c r="E174" s="107">
+      <c r="E179" s="103">
         <v>44606</v>
       </c>
-      <c r="F174" s="108">
+      <c r="F179" s="51">
         <v>45645</v>
       </c>
-      <c r="G174" s="109">
+      <c r="G179" s="52">
         <v>3500000</v>
       </c>
-      <c r="H174" s="117">
+      <c r="H179" s="55">
         <v>209404560</v>
       </c>
-      <c r="I174" s="111">
+      <c r="I179" s="53">
         <v>762</v>
       </c>
-      <c r="J174" s="106" t="s">
-[...2 lines deleted...]
-      <c r="K174" s="111" t="s">
+      <c r="J179" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K179" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L174" s="111" t="s">
+      <c r="L179" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M174" s="118">
+      <c r="M179" s="76">
         <v>31</v>
       </c>
-      <c r="N174" s="144"/>
-[...2 lines deleted...]
-      <c r="A175" s="114" t="s">
+    </row>
+    <row r="180" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="49" t="s">
         <v>244</v>
       </c>
-      <c r="B175" s="114" t="s">
+      <c r="B180" s="49" t="s">
         <v>397</v>
       </c>
-      <c r="C175" s="104" t="s">
+      <c r="C180" s="48" t="s">
         <v>289</v>
       </c>
-      <c r="D175" s="106" t="s">
+      <c r="D180" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="E175" s="113">
+      <c r="E180" s="104">
         <v>43536</v>
       </c>
-      <c r="F175" s="122">
+      <c r="F180" s="109">
         <v>44126</v>
       </c>
-      <c r="G175" s="64">
+      <c r="G180" s="64">
         <v>1057588</v>
       </c>
-      <c r="H175" s="136">
+      <c r="H180" s="121">
         <v>11402994</v>
       </c>
-      <c r="I175" s="137">
+      <c r="I180" s="122">
         <v>70</v>
       </c>
-      <c r="J175" s="106">
+      <c r="J180" s="46">
         <v>76</v>
       </c>
-      <c r="K175" s="106" t="s">
+      <c r="K180" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L175" s="106" t="s">
+      <c r="L180" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M175" s="112">
+      <c r="M180" s="75">
         <v>36</v>
       </c>
     </row>
-    <row r="176" spans="1:14" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="105" t="s">
+    <row r="181" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="44" t="s">
         <v>497</v>
       </c>
-      <c r="B176" s="105" t="s">
+      <c r="B181" s="44" t="s">
         <v>498</v>
       </c>
-      <c r="C176" s="104" t="s">
+      <c r="C181" s="48" t="s">
         <v>499</v>
       </c>
-      <c r="D176" s="111" t="s">
+      <c r="D181" s="53" t="s">
         <v>468</v>
       </c>
-      <c r="E176" s="116">
+      <c r="E181" s="105">
         <v>44601</v>
       </c>
-      <c r="F176" s="108">
+      <c r="F181" s="51">
         <v>45275</v>
       </c>
-      <c r="G176" s="131">
+      <c r="G181" s="57">
         <v>3500000</v>
       </c>
-      <c r="H176" s="110">
+      <c r="H181" s="71">
         <v>67187464.650000006</v>
       </c>
-      <c r="I176" s="111">
+      <c r="I181" s="53">
         <v>204</v>
       </c>
-      <c r="J176" s="106">
+      <c r="J181" s="46">
         <v>427</v>
       </c>
-      <c r="K176" s="111" t="s">
+      <c r="K181" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L176" s="111" t="s">
+      <c r="L181" s="53" t="s">
         <v>496</v>
       </c>
-      <c r="M176" s="118">
+      <c r="M181" s="76">
         <v>28</v>
       </c>
     </row>
-    <row r="177" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D177" s="106" t="s">
+    <row r="182" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B182" s="44" t="s">
+        <v>525</v>
+      </c>
+      <c r="C182" s="48" t="s">
+        <v>540</v>
+      </c>
+      <c r="D182" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="E177" s="107">
+      <c r="E182" s="103">
         <v>44924</v>
       </c>
-      <c r="F177" s="108">
+      <c r="F182" s="51">
         <v>45709</v>
       </c>
-      <c r="G177" s="109">
+      <c r="G182" s="52">
         <v>3500000</v>
       </c>
-      <c r="H177" s="110">
+      <c r="H182" s="71">
         <v>27918616.949999999</v>
       </c>
-      <c r="I177" s="106">
+      <c r="I182" s="46">
         <v>68</v>
       </c>
-      <c r="J177" s="106">
+      <c r="J182" s="46">
         <v>252</v>
       </c>
-      <c r="K177" s="111" t="s">
+      <c r="K182" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="L177" s="111" t="s">
+      <c r="L182" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M177" s="112" t="s">
+      <c r="M182" s="75" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="178" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D178" s="106" t="s">
+    <row r="183" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B183" s="44" t="s">
+        <v>585</v>
+      </c>
+      <c r="C183" s="48" t="s">
+        <v>587</v>
+      </c>
+      <c r="D183" s="46" t="s">
         <v>191</v>
       </c>
-      <c r="E178" s="107">
+      <c r="E183" s="103">
         <v>44985</v>
       </c>
-      <c r="F178" s="108">
+      <c r="F183" s="51">
         <v>45961</v>
       </c>
-      <c r="G178" s="109">
+      <c r="G183" s="52">
         <v>3500000</v>
       </c>
-      <c r="H178" s="110">
+      <c r="H183" s="71">
         <v>20811581</v>
       </c>
-      <c r="I178" s="106">
+      <c r="I183" s="46">
         <v>71</v>
       </c>
-      <c r="J178" s="106">
+      <c r="J183" s="46">
         <v>303</v>
       </c>
-      <c r="K178" s="111" t="s">
+      <c r="K183" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="L178" s="111" t="s">
+      <c r="L183" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M178" s="112">
+      <c r="M183" s="75">
         <v>30</v>
       </c>
     </row>
-    <row r="179" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="119" t="s">
+    <row r="184" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="106" t="s">
         <v>267</v>
       </c>
-      <c r="B179" s="119" t="s">
+      <c r="B184" s="106" t="s">
         <v>266</v>
       </c>
-      <c r="C179" s="119" t="s">
+      <c r="C184" s="106" t="s">
         <v>268</v>
       </c>
-      <c r="D179" s="120" t="s">
+      <c r="D184" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="E179" s="121">
+      <c r="E184" s="108">
         <v>42493</v>
       </c>
-      <c r="F179" s="122">
+      <c r="F184" s="109">
         <v>43434</v>
       </c>
-      <c r="G179" s="63">
+      <c r="G184" s="63">
         <v>1530000</v>
       </c>
-      <c r="H179" s="123">
+      <c r="H184" s="110">
         <v>24233802</v>
       </c>
-      <c r="I179" s="124">
+      <c r="I184" s="111">
         <v>122</v>
       </c>
-      <c r="J179" s="124">
+      <c r="J184" s="111">
         <v>220</v>
       </c>
-      <c r="K179" s="125" t="s">
+      <c r="K184" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="L179" s="125" t="s">
+      <c r="L184" s="112" t="s">
         <v>28</v>
       </c>
-      <c r="M179" s="112">
+      <c r="M184" s="75">
         <v>14</v>
       </c>
     </row>
-    <row r="180" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="104" t="s">
+    <row r="185" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="48" t="s">
         <v>368</v>
       </c>
-      <c r="B180" s="104" t="s">
+      <c r="B185" s="48" t="s">
         <v>369</v>
       </c>
-      <c r="C180" s="104" t="s">
+      <c r="C185" s="48" t="s">
         <v>370</v>
       </c>
-      <c r="D180" s="106" t="s">
+      <c r="D185" s="46" t="s">
         <v>292</v>
       </c>
-      <c r="E180" s="113">
+      <c r="E185" s="104">
         <v>44029</v>
       </c>
-      <c r="F180" s="108">
+      <c r="F185" s="51">
         <v>45048</v>
       </c>
-      <c r="G180" s="109">
+      <c r="G185" s="52">
         <v>2500000</v>
       </c>
-      <c r="H180" s="115">
+      <c r="H185" s="70">
         <v>13364706</v>
       </c>
-      <c r="I180" s="106">
+      <c r="I185" s="46">
         <v>96</v>
       </c>
-      <c r="J180" s="106">
+      <c r="J185" s="46">
         <v>123</v>
       </c>
-      <c r="K180" s="106" t="s">
+      <c r="K185" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="L180" s="106" t="s">
+      <c r="L185" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M180" s="112" t="s">
+      <c r="M185" s="75" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="181" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="114" t="s">
+    <row r="186" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="157" t="s">
         <v>385</v>
       </c>
-      <c r="B181" s="114" t="s">
+      <c r="B186" s="49" t="s">
         <v>382</v>
       </c>
-      <c r="C181" s="104" t="s">
+      <c r="C186" s="48" t="s">
         <v>383</v>
       </c>
-      <c r="D181" s="106" t="s">
+      <c r="D186" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="E181" s="113">
+      <c r="E186" s="104">
         <v>43384</v>
       </c>
-      <c r="F181" s="122">
+      <c r="F186" s="109">
         <v>43951</v>
       </c>
-      <c r="G181" s="64">
+      <c r="G186" s="64">
         <v>2500000</v>
       </c>
-      <c r="H181" s="136">
+      <c r="H186" s="121">
         <v>18486603</v>
       </c>
-      <c r="I181" s="137">
+      <c r="I186" s="122">
         <v>100</v>
       </c>
-      <c r="J181" s="106">
+      <c r="J186" s="46">
         <v>188</v>
       </c>
-      <c r="K181" s="106" t="s">
+      <c r="K186" s="46" t="s">
         <v>384</v>
       </c>
-      <c r="L181" s="106" t="s">
+      <c r="L186" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M181" s="112" t="s">
+      <c r="M186" s="75" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="182" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="119" t="s">
+    <row r="187" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B182" s="127" t="s">
+      <c r="B187" s="114" t="s">
         <v>146</v>
       </c>
-      <c r="C182" s="119" t="s">
+      <c r="C187" s="106" t="s">
         <v>128</v>
       </c>
-      <c r="D182" s="120" t="s">
+      <c r="D187" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="E182" s="121">
+      <c r="E187" s="108">
         <v>41792</v>
       </c>
-      <c r="F182" s="130">
+      <c r="F187" s="116">
         <v>42150</v>
       </c>
-      <c r="G182" s="63">
+      <c r="G187" s="63">
         <v>2340000</v>
       </c>
-      <c r="H182" s="123">
+      <c r="H187" s="110">
         <v>10276816</v>
       </c>
-      <c r="I182" s="124">
+      <c r="I187" s="111">
         <v>59</v>
       </c>
-      <c r="J182" s="124">
+      <c r="J187" s="111">
         <v>66</v>
       </c>
-      <c r="K182" s="125" t="s">
+      <c r="K187" s="112" t="s">
         <v>141</v>
       </c>
-      <c r="L182" s="125" t="s">
+      <c r="L187" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="M182" s="112" t="s">
+      <c r="M187" s="75" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="183" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="119" t="s">
+    <row r="188" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="106" t="s">
         <v>69</v>
       </c>
-      <c r="B183" s="127" t="s">
+      <c r="B188" s="114" t="s">
         <v>95</v>
       </c>
-      <c r="C183" s="119" t="s">
+      <c r="C188" s="106" t="s">
         <v>96</v>
       </c>
-      <c r="D183" s="120" t="s">
+      <c r="D188" s="107" t="s">
         <v>93</v>
       </c>
-      <c r="E183" s="121">
+      <c r="E188" s="108">
         <v>41641</v>
       </c>
-      <c r="F183" s="130">
+      <c r="F188" s="116">
         <v>41984</v>
       </c>
-      <c r="G183" s="123">
+      <c r="G188" s="110">
         <v>2000000</v>
       </c>
-      <c r="H183" s="123">
+      <c r="H188" s="110">
         <v>38762721</v>
       </c>
-      <c r="I183" s="124">
+      <c r="I188" s="111">
         <v>291</v>
       </c>
-      <c r="J183" s="124">
+      <c r="J188" s="111">
         <v>320</v>
       </c>
-      <c r="K183" s="125" t="s">
+      <c r="K188" s="112" t="s">
         <v>141</v>
       </c>
-      <c r="L183" s="125" t="s">
+      <c r="L188" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="M183" s="112" t="s">
+      <c r="M188" s="75" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="184" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="104" t="s">
+    <row r="189" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="48" t="s">
         <v>364</v>
       </c>
-      <c r="B184" s="104" t="s">
+      <c r="B189" s="48" t="s">
         <v>363</v>
       </c>
-      <c r="C184" s="104" t="s">
+      <c r="C189" s="48" t="s">
         <v>365</v>
       </c>
-      <c r="D184" s="106" t="s">
+      <c r="D189" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E184" s="113">
+      <c r="E189" s="104">
         <v>43987</v>
       </c>
-      <c r="F184" s="108">
+      <c r="F189" s="51">
         <v>44637</v>
       </c>
-      <c r="G184" s="109">
+      <c r="G189" s="52">
         <v>2500000</v>
       </c>
-      <c r="H184" s="109">
+      <c r="H189" s="52">
         <v>18150857</v>
       </c>
-      <c r="I184" s="106">
+      <c r="I189" s="46">
         <v>75</v>
       </c>
-      <c r="J184" s="106">
+      <c r="J189" s="46">
         <v>181</v>
       </c>
-      <c r="K184" s="106" t="s">
+      <c r="K189" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L184" s="106" t="s">
+      <c r="L189" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M184" s="112">
+      <c r="M189" s="75">
         <v>41</v>
       </c>
     </row>
-    <row r="185" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="119" t="s">
+    <row r="190" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="106" t="s">
         <v>139</v>
       </c>
-      <c r="B185" s="119" t="s">
+      <c r="B190" s="106" t="s">
         <v>156</v>
       </c>
-      <c r="C185" s="119" t="s">
+      <c r="C190" s="106" t="s">
         <v>140</v>
       </c>
-      <c r="D185" s="120" t="s">
+      <c r="D190" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="E185" s="121">
+      <c r="E190" s="108">
         <v>41877</v>
       </c>
-      <c r="F185" s="122">
+      <c r="F190" s="109">
         <v>42282</v>
       </c>
-      <c r="G185" s="63">
+      <c r="G190" s="63">
         <v>2000000</v>
       </c>
-      <c r="H185" s="123">
+      <c r="H190" s="110">
         <v>71553202</v>
       </c>
-      <c r="I185" s="124">
+      <c r="I190" s="111">
         <v>506</v>
       </c>
-      <c r="J185" s="124">
+      <c r="J190" s="111">
         <v>404</v>
       </c>
-      <c r="K185" s="125" t="s">
+      <c r="K190" s="112" t="s">
         <v>141</v>
       </c>
-      <c r="L185" s="125" t="s">
+      <c r="L190" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="M185" s="112">
+      <c r="M190" s="75">
         <v>25</v>
       </c>
     </row>
-    <row r="186" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="160" t="s">
+    <row r="191" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="48" t="s">
         <v>353</v>
       </c>
-      <c r="B186" s="104" t="s">
+      <c r="B191" s="48" t="s">
         <v>345</v>
       </c>
-      <c r="C186" s="104" t="s">
+      <c r="C191" s="48" t="s">
         <v>352</v>
       </c>
-      <c r="D186" s="106" t="s">
+      <c r="D191" s="46" t="s">
         <v>191</v>
       </c>
-      <c r="E186" s="113">
+      <c r="E191" s="104">
         <v>43923</v>
       </c>
-      <c r="F186" s="108">
+      <c r="F191" s="51">
         <v>44587</v>
       </c>
-      <c r="G186" s="109">
+      <c r="G191" s="52">
         <v>2500000</v>
       </c>
-      <c r="H186" s="109">
+      <c r="H191" s="52">
         <v>52426109</v>
       </c>
-      <c r="I186" s="106">
+      <c r="I191" s="46">
         <v>144</v>
       </c>
-      <c r="J186" s="106">
+      <c r="J191" s="46">
         <v>268</v>
       </c>
-      <c r="K186" s="106" t="s">
+      <c r="K191" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="L186" s="106" t="s">
+      <c r="L191" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M186" s="112">
+      <c r="M191" s="75">
         <v>30</v>
       </c>
     </row>
-    <row r="187" spans="1:13" s="103" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="119" t="s">
+    <row r="192" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="106" t="s">
         <v>194</v>
       </c>
-      <c r="B187" s="127" t="s">
+      <c r="B192" s="114" t="s">
         <v>119</v>
       </c>
-      <c r="C187" s="119" t="s">
+      <c r="C192" s="106" t="s">
         <v>120</v>
       </c>
-      <c r="D187" s="120" t="s">
+      <c r="D192" s="107" t="s">
         <v>18</v>
       </c>
-      <c r="E187" s="121">
+      <c r="E192" s="108">
         <v>41746</v>
       </c>
-      <c r="F187" s="122">
+      <c r="F192" s="109">
         <v>42345</v>
       </c>
-      <c r="G187" s="63">
+      <c r="G192" s="63">
         <v>961773</v>
       </c>
-      <c r="H187" s="123">
+      <c r="H192" s="110">
         <v>31306276</v>
       </c>
-      <c r="I187" s="124">
+      <c r="I192" s="111">
         <v>175</v>
       </c>
-      <c r="J187" s="124">
+      <c r="J192" s="111">
         <v>243</v>
       </c>
-      <c r="K187" s="125" t="s">
+      <c r="K192" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="L187" s="125" t="s">
+      <c r="L192" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="M187" s="112">
+      <c r="M192" s="75">
         <v>40</v>
       </c>
     </row>
-    <row r="188" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A188" s="86" t="s">
+    <row r="193" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A193" s="86" t="s">
         <v>237</v>
       </c>
-      <c r="B188" s="87"/>
-[...54 lines deleted...]
-      <c r="J194" s="36"/>
+      <c r="B193" s="87"/>
+      <c r="C193" s="88"/>
+      <c r="D193" s="87"/>
+      <c r="E193" s="89"/>
+      <c r="F193" s="90"/>
+      <c r="G193" s="91">
+        <f>SUM(G3:G192)</f>
+        <v>479529065</v>
+      </c>
+      <c r="H193" s="91">
+        <f>SUM(H3:H192)</f>
+        <v>5546147177.9099998</v>
+      </c>
+      <c r="I193" s="92">
+        <f>SUM(I3:I192)</f>
+        <v>20923</v>
+      </c>
+      <c r="J193" s="92">
+        <f>SUM(J3:J192)</f>
+        <v>43823</v>
+      </c>
+      <c r="K193" s="93"/>
+      <c r="L193" s="93"/>
+      <c r="M193" s="93"/>
+    </row>
+    <row r="195" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="I195" s="67"/>
+      <c r="J195" s="67"/>
+    </row>
+    <row r="196" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A196" s="66">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A197" s="141" t="s">
+        <v>789</v>
+      </c>
+      <c r="C197" s="36"/>
+      <c r="F197" s="43"/>
+    </row>
+    <row r="198" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C198" s="36"/>
+      <c r="F198" s="43"/>
+      <c r="G198" s="36"/>
+      <c r="H198" s="36"/>
+      <c r="I198" s="36"/>
+      <c r="J198" s="36"/>
+    </row>
+    <row r="199" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C199" s="36"/>
+      <c r="F199" s="43"/>
+      <c r="G199" s="36"/>
+      <c r="H199" s="36"/>
+      <c r="I199" s="36"/>
+      <c r="J199" s="36"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M187">
     <sortCondition ref="B3:B187"/>
   </sortState>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="70" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010012D2809D534E2E4791F34A639EDE4B8D" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f952c9c9f8901f2d17956aa47c4ffba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bff1912dda2c34800ae3d5e8677634f0" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="4" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -16003,133 +15956,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{856DD963-62E7-4EA5-910B-E106581FFBCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E084B7C-333A-4E43-90DB-6C468E29A3CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B3E8EB-117D-4C6D-B23F-CA4A2BF15BCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Other reserved funds</vt:lpstr>
       <vt:lpstr>RHW PIPELINE</vt:lpstr>
       <vt:lpstr>RHW CLOSED</vt:lpstr>
       <vt:lpstr>'RHW CLOSED'!Print_Area</vt:lpstr>
       <vt:lpstr>'RHW PIPELINE'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Maryland- DHCD IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Rental Housing Works Report</dc:title>
+  <dc:title>Rental Housing Works Report 06-30-2026</dc:title>
   <dc:creator>Hare</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010012D2809D534E2E4791F34A639EDE4B8D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>44200</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>