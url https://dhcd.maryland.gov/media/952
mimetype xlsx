--- v1 (2026-09-20)
+++ v2 (2026-10-31)
@@ -7,115 +7,115 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
-  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21328"/>
+  <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rivera\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Laptop_user\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EAA0C6BD-8178-4D52-AC42-A96C78524ED8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F62BFFD5-48EB-47C2-9608-69DF2AE44475}" xr6:coauthVersionLast="41" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Other reserved funds" sheetId="2" state="hidden" r:id="rId1"/>
     <sheet name="RHW PIPELINE" sheetId="5" r:id="rId2"/>
     <sheet name="RHW CLOSED" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'RHW CLOSED'!$B$1:$B$199</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'RHW PIPELINE'!$A$1:$M$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'RHW CLOSED'!$B$1:$B$203</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'RHW PIPELINE'!$B$1:$B$84</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'RHW CLOSED'!$A$1:$M$200</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'RHW PIPELINE'!$A$1:$M$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J74" i="5" l="1"/>
-[...6 lines deleted...]
-  <c r="G193" i="7"/>
+  <c r="G80" i="5" l="1"/>
+  <c r="H80" i="5"/>
+  <c r="I80" i="5"/>
+  <c r="J80" i="5"/>
+  <c r="I197" i="7" l="1"/>
+  <c r="H197" i="7"/>
+  <c r="G197" i="7"/>
+  <c r="J197" i="7" l="1"/>
   <c r="D1" i="7" l="1"/>
   <c r="G21" i="2"/>
   <c r="I21" i="2"/>
   <c r="E21" i="2"/>
   <c r="C21" i="2"/>
   <c r="F21" i="2"/>
   <c r="J21" i="2"/>
   <c r="H21" i="2"/>
   <c r="D21" i="2"/>
   <c r="B21" i="2"/>
   <c r="A2" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1732" uniqueCount="801">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1797" uniqueCount="829">
   <si>
     <t>Total Units</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Montgomery</t>
   </si>
   <si>
     <t>Prince George's</t>
   </si>
   <si>
     <t>Elderly</t>
   </si>
   <si>
     <t>Frederick</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Howard</t>
   </si>
   <si>
@@ -2470,75 +2470,159 @@
   <si>
     <t>3501 Howard Park Avenue, Baltimore MD 21207</t>
   </si>
   <si>
     <t>Tyler Avenue, Annapolis MD 21403</t>
   </si>
   <si>
     <t>11500 Elkins Street, Wheaton MD 20902</t>
   </si>
   <si>
     <t>Montgomery Housing Partnership, Inc.</t>
   </si>
   <si>
     <t>1724 N Market Street, Frederick, MD 21701</t>
   </si>
   <si>
     <t>End of worksheet</t>
   </si>
   <si>
     <t>Village at Mitchell Pond</t>
   </si>
   <si>
     <t>1117 Parsons Road, Salisbury MD 21801</t>
   </si>
   <si>
-    <t>Information as of June 30, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Riverview Gardens</t>
   </si>
   <si>
     <t>Federalsburg Garden</t>
   </si>
   <si>
     <t>Sanctuary at Takoma Park</t>
   </si>
   <si>
     <t>Silver Spring United Methodist Church</t>
   </si>
   <si>
     <t>8900 Georgia Avenue, Silver Spring MD 20910</t>
   </si>
   <si>
     <t>500 High Street, Denton MD 21629</t>
   </si>
   <si>
     <t>525 Gardens Ct, Federalsburg MD 21632</t>
   </si>
   <si>
     <t>7001 New Hampshire Avenue, Takoma Park MD 20912</t>
+  </si>
+  <si>
+    <t>Lakewood Apartments</t>
+  </si>
+  <si>
+    <t>Parkside Terrace</t>
+  </si>
+  <si>
+    <t>Chapline House Apartments</t>
+  </si>
+  <si>
+    <t>Poe Homes Phase I</t>
+  </si>
+  <si>
+    <t>41 Maryland Avenue</t>
+  </si>
+  <si>
+    <t>Enterprise Community Development, Inc.</t>
+  </si>
+  <si>
+    <t>506 Easley Street, Silver Spring MD 20910</t>
+  </si>
+  <si>
+    <t>1401 N. Lakewood Avenue, Baltimore MD 21213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Homes for America, Inc. </t>
+  </si>
+  <si>
+    <t>115 and 125 Allnut Court , Prince Frederick, MD 20678</t>
+  </si>
+  <si>
+    <t>27C</t>
+  </si>
+  <si>
+    <t>Housing Authority of Baltimore City</t>
+  </si>
+  <si>
+    <t>202 N. Freemont Avenue, Baltimore MD 21201</t>
+  </si>
+  <si>
+    <t>41 Maryland Avenue, Rockville MD 20850</t>
+  </si>
+  <si>
+    <t>Mulberry Estates</t>
+  </si>
+  <si>
+    <t>RST Development, LLC</t>
+  </si>
+  <si>
+    <t>RST Lincoln</t>
+  </si>
+  <si>
+    <t>6116 Executive Blvd. Rockville MD, 20852</t>
+  </si>
+  <si>
+    <t>210 On The Park</t>
+  </si>
+  <si>
+    <t>Information as of September 30, 2026</t>
+  </si>
+  <si>
+    <t>1020 N. Washington Street. Easton MD 21601</t>
+  </si>
+  <si>
+    <t>Easton</t>
+  </si>
+  <si>
+    <t>Smith &amp; Henzy Affordable Group, Inc.</t>
+  </si>
+  <si>
+    <t>210 Maryland Park Drive. Capitol Heights MD 20743</t>
+  </si>
+  <si>
+    <t>Rollingwood Apartments</t>
+  </si>
+  <si>
+    <t>Twinbrook Place</t>
+  </si>
+  <si>
+    <t>12501 Ardennes Avenue. Rockville MD 20852</t>
+  </si>
+  <si>
+    <t>MRK Partners, Inc.</t>
+  </si>
+  <si>
+    <t>2535 Ross Road. Silver Spring MD 20910</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0;[Red]&quot;$&quot;#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="168" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0.00;\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="171" formatCode="[$-409]d\-mmm\-yy;@"/>
     <numFmt numFmtId="172" formatCode="[$-409]dd\-mmm\-yy;@"/>
     <numFmt numFmtId="173" formatCode="dd\-mmm\-yy"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
@@ -2874,51 +2958,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="161">
+  <cellXfs count="170">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -3025,53 +3109,50 @@
     <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="173" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="5" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="5" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3246,60 +3327,82 @@
     <xf numFmtId="0" fontId="21" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="21" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="21" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="5" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="5" fontId="21" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="7" xr:uid="{E4461634-C75C-47E5-9278-C7B8FB85549D}"/>
     <cellStyle name="Normal_Sheet2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="20">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
@@ -3865,210 +3968,247 @@
   <colors>
     <mruColors>
       <color rgb="FFF6F900"/>
       <color rgb="FFC0F0C0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FFD8E4BC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{C5589431-58CB-4772-9C1B-20B30EB18AD1}" name="Active_Projects" displayName="Active_Projects" ref="A2:M74" totalsRowShown="0" headerRowDxfId="19" headerRowBorderDxfId="18" tableBorderDxfId="17" totalsRowBorderDxfId="16">
-  <autoFilter ref="A2:M74" xr:uid="{4F71D85E-0791-42DF-996B-19FE51E79CA8}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{C5589431-58CB-4772-9C1B-20B30EB18AD1}" name="Active_Projects" displayName="Active_Projects" ref="A2:M80" totalsRowShown="0" headerRowDxfId="19" headerRowBorderDxfId="18" tableBorderDxfId="17" totalsRowBorderDxfId="16">
+  <autoFilter ref="A2:M80" xr:uid="{4F71D85E-0791-42DF-996B-19FE51E79CA8}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M80">
+    <sortCondition ref="E3:E80"/>
+  </sortState>
   <tableColumns count="13">
     <tableColumn id="1" xr3:uid="{3D3078CC-E2A1-4570-8BCE-46CE93BA504E}" name="Sponsor " dataDxfId="15"/>
     <tableColumn id="2" xr3:uid="{FE326EEB-9834-41DA-89C8-3081A692378A}" name="Project" dataDxfId="14" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="3" xr3:uid="{AFCC7DC0-1920-4707-8B36-73509B21B0AA}" name="Project Address" dataDxfId="13"/>
     <tableColumn id="4" xr3:uid="{D80AA259-FCE6-471D-B4F8-409BE1B538FE}" name="County" dataDxfId="12"/>
     <tableColumn id="5" xr3:uid="{13F83E76-9479-4407-A83B-7EF656E8C9D6}" name="Application Receipt Date" dataDxfId="11" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="6" xr3:uid="{BFA15AA0-DB0B-4FD5-90C6-0AFF09073873}" name="Estimated Closing Date" dataDxfId="10"/>
     <tableColumn id="7" xr3:uid="{37148037-D578-4262-913F-98CC946F2BC8}" name="RHW" dataDxfId="9"/>
     <tableColumn id="8" xr3:uid="{12538E20-32AC-4DF7-B86D-6CDB81B5BE92}" name="Total Project Costs" dataDxfId="8" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="9" xr3:uid="{B28E11F8-A905-4B40-A328-522899C1A468}" name="Total Units" dataDxfId="7"/>
     <tableColumn id="10" xr3:uid="{7C27A5E5-E5DF-49E2-8C75-379D4C992ADB}" name="RHW Jobs (DHCD model estimate)*" dataDxfId="6"/>
     <tableColumn id="11" xr3:uid="{064E210F-34AF-4654-9AE2-301BF0A51CCF}" name="Occupancy" dataDxfId="5" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="12" xr3:uid="{EB6A7944-36D0-41F8-85B9-8C37348F3A05}" name="Construction" dataDxfId="4" dataCellStyle="Normal_Sheet1"/>
     <tableColumn id="13" xr3:uid="{EECC0B5A-A15F-4C2F-872F-8F36DD0A74B9}" name="Legislative District" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{59C7CA3C-4C93-43FB-839F-9D74E28479A4}" name="Closed_Projects" displayName="Closed_Projects" ref="A2:M193" totalsRowShown="0" headerRowBorderDxfId="2" tableBorderDxfId="1">
-[...2 lines deleted...]
-    <sortCondition ref="B3:B193"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{59C7CA3C-4C93-43FB-839F-9D74E28479A4}" name="Closed_Projects" displayName="Closed_Projects" ref="A2:M198" totalsRowShown="0" headerRowBorderDxfId="2" tableBorderDxfId="1">
+  <autoFilter ref="A2:M198" xr:uid="{9F4F7C1B-8ECF-4B70-9052-35067E5BEC8B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M197">
+    <sortCondition ref="B3:B197"/>
   </sortState>
   <tableColumns count="13">
     <tableColumn id="1" xr3:uid="{3E2E2BE7-E4E3-43B1-A027-C6E3CC968E71}" name="Sponsor "/>
     <tableColumn id="2" xr3:uid="{EFBD1FE4-9DE4-41C6-87D0-EC9FC1A4C1E1}" name="Project"/>
     <tableColumn id="3" xr3:uid="{427C5641-FD40-4431-8FDD-C3323FB7EBC8}" name="Project Address"/>
     <tableColumn id="4" xr3:uid="{5BB2161B-4AEE-466D-A8B8-961256283C20}" name="County"/>
     <tableColumn id="5" xr3:uid="{4F50BF8D-07B2-4908-9161-44468B3F895B}" name="Application Receipt Date"/>
     <tableColumn id="6" xr3:uid="{8B2F1503-55AE-47CC-9D53-F4F2D8EBEE8B}" name="Closing Date"/>
     <tableColumn id="7" xr3:uid="{CF2B1B2A-12F4-42F0-B753-B2F5B787652B}" name="RHW"/>
     <tableColumn id="8" xr3:uid="{B55A77E8-21EB-47F7-B1EB-52919AEE3EF7}" name="Total Project Costs"/>
     <tableColumn id="9" xr3:uid="{A7FADA3D-CF4F-4E7B-AD63-0F35D7DF1154}" name="Total Units"/>
     <tableColumn id="10" xr3:uid="{C3BD1A5A-8E15-442E-8DA9-9A11F4D25130}" name="RHW Jobs (DHCD model estimate)*"/>
     <tableColumn id="11" xr3:uid="{69801B0E-7BAC-4690-BCB3-4D57DF5A65CF}" name="Occupancy"/>
     <tableColumn id="12" xr3:uid="{CB371634-FB4B-48EC-BEB7-C09BD8DC6A92}" name="Construction"/>
     <tableColumn id="13" xr3:uid="{5321BB16-B454-46FD-9259-B14A7F0A0B43}" name="Legislative District" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4210,11665 +4350,12097 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:J29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="11.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="31.5546875" customWidth="1"/>
+    <col min="2" max="2" width="11.5546875" customWidth="1"/>
+    <col min="3" max="4" width="12.77734375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.5546875" customWidth="1"/>
+    <col min="6" max="6" width="12.21875" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" customWidth="1"/>
+    <col min="8" max="8" width="10.77734375" customWidth="1"/>
+    <col min="9" max="9" width="15.44140625" customWidth="1"/>
+    <col min="10" max="10" width="11.21875" style="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="32"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>41</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>56</v>
       </c>
       <c r="J4" s="34" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="18"/>
       <c r="D5" s="19"/>
       <c r="E5" s="18"/>
       <c r="F5" s="20"/>
       <c r="G5" s="29">
         <v>2500000</v>
       </c>
       <c r="H5" s="21"/>
       <c r="I5" s="11"/>
       <c r="J5" s="12"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="9"/>
       <c r="F6" s="11">
         <v>2175000</v>
       </c>
       <c r="G6" s="14">
         <v>2500000</v>
       </c>
       <c r="H6" s="14"/>
       <c r="I6" s="11"/>
       <c r="J6" s="12"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="15">
         <v>80889</v>
       </c>
       <c r="D7" s="10"/>
       <c r="E7" s="11"/>
       <c r="F7" s="12"/>
       <c r="G7" s="23">
         <v>2268653</v>
       </c>
       <c r="H7" s="14"/>
       <c r="I7" s="11"/>
       <c r="J7" s="12"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="15">
         <v>94236</v>
       </c>
       <c r="D8" s="10"/>
       <c r="E8" s="23">
         <v>1863382</v>
       </c>
       <c r="F8" s="12"/>
       <c r="H8" s="14"/>
       <c r="I8" s="11">
         <v>1406073</v>
       </c>
       <c r="J8" s="12"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="15">
         <v>500000</v>
       </c>
       <c r="D9" s="10"/>
       <c r="E9" s="11"/>
       <c r="F9" s="12"/>
       <c r="G9" s="23">
         <v>2500000</v>
       </c>
       <c r="H9" s="14"/>
       <c r="I9" s="11"/>
       <c r="J9" s="12"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11"/>
       <c r="F10" s="12"/>
       <c r="G10" s="23">
         <v>2000000</v>
       </c>
       <c r="H10" s="14"/>
       <c r="I10" s="11"/>
       <c r="J10" s="12"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11"/>
       <c r="F11" s="12"/>
       <c r="G11" s="23">
         <v>1230000</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="11">
         <v>759555</v>
       </c>
       <c r="J11" s="12"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="15">
         <v>305000</v>
       </c>
       <c r="D12" s="10"/>
       <c r="E12" s="11"/>
       <c r="F12" s="12">
         <v>750000</v>
       </c>
       <c r="G12" s="23">
         <v>2500000</v>
       </c>
       <c r="H12" s="14"/>
       <c r="I12" s="11"/>
       <c r="J12" s="12"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="25" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="15"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11"/>
       <c r="F13" s="12"/>
       <c r="G13" s="23">
         <v>780000</v>
       </c>
       <c r="H13" s="21"/>
       <c r="I13" s="18"/>
       <c r="J13" s="26"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="15"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11"/>
       <c r="F14" s="12"/>
       <c r="G14" s="23">
         <v>4000000</v>
       </c>
       <c r="H14" s="14"/>
       <c r="I14" s="11"/>
       <c r="J14" s="12"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="15">
         <v>1000000</v>
       </c>
       <c r="D15" s="10"/>
       <c r="E15" s="11"/>
       <c r="F15" s="12"/>
       <c r="G15" s="23">
         <v>1500000</v>
       </c>
       <c r="H15" s="14"/>
       <c r="I15" s="11"/>
       <c r="J15" s="12"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="15"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11"/>
       <c r="F16" s="12"/>
       <c r="G16" s="23">
         <v>2500000</v>
       </c>
       <c r="H16" s="14"/>
       <c r="I16" s="11"/>
       <c r="J16" s="12"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="15">
         <v>900000</v>
       </c>
       <c r="D17" s="10"/>
       <c r="E17" s="11"/>
       <c r="F17" s="12"/>
       <c r="G17" s="23">
         <v>2500000</v>
       </c>
       <c r="H17" s="14"/>
       <c r="I17" s="11"/>
       <c r="J17" s="12"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>98</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="15"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11">
         <v>500000</v>
       </c>
       <c r="F18" s="12"/>
       <c r="G18" s="23">
         <v>240000</v>
       </c>
       <c r="H18" s="14"/>
       <c r="I18" s="11">
         <v>668718</v>
       </c>
       <c r="J18" s="12"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="15">
         <v>500000</v>
       </c>
       <c r="D19" s="10"/>
       <c r="E19" s="11">
         <v>152570</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="23">
         <v>1800000</v>
       </c>
       <c r="H19" s="14"/>
       <c r="I19" s="11"/>
       <c r="J19" s="12"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="15"/>
       <c r="D20" s="10"/>
       <c r="E20" s="11"/>
       <c r="F20" s="12"/>
       <c r="G20" s="23">
         <v>2500000</v>
       </c>
       <c r="H20" s="14"/>
       <c r="I20" s="11"/>
       <c r="J20" s="12"/>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="17">
         <f>SUM(B5:B6)</f>
         <v>0</v>
       </c>
       <c r="C21" s="24">
         <f>SUM(C5:C19)</f>
         <v>3380125</v>
       </c>
       <c r="D21" s="17">
         <f>SUM(D5:D11)</f>
         <v>0</v>
       </c>
       <c r="E21" s="24">
         <f>SUM(E5:E19)</f>
         <v>2515952</v>
       </c>
       <c r="F21" s="17">
         <f>SUM(F5:F17)</f>
         <v>2925000</v>
       </c>
       <c r="G21" s="17">
         <f>SUM(G5:G20)</f>
         <v>31318653</v>
       </c>
       <c r="H21" s="17">
         <f>SUM(H5:H11)</f>
         <v>0</v>
       </c>
       <c r="I21" s="24">
         <f>SUM(I5:I19)</f>
         <v>2834346</v>
       </c>
       <c r="J21" s="17">
         <f>SUM(J5:J11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="E22" s="1"/>
       <c r="G22" s="1"/>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B23" s="2"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="4"/>
       <c r="B24" s="6"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="5"/>
       <c r="B26" s="3"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B27" s="5"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="7"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="7"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N78"/>
+  <dimension ref="A1:N84"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.42578125" style="36" customWidth="1"/>
-    <col min="2" max="2" width="37.85546875" style="36" customWidth="1"/>
+    <col min="1" max="1" width="31.44140625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="37.77734375" style="36" customWidth="1"/>
     <col min="3" max="3" width="24" style="37" customWidth="1"/>
-    <col min="4" max="4" width="26.85546875" style="40" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="40.140625" style="40" customWidth="1"/>
+    <col min="4" max="4" width="26.77734375" style="40" customWidth="1"/>
+    <col min="5" max="5" width="28.88671875" style="43" customWidth="1"/>
+    <col min="6" max="6" width="27.6640625" style="38" customWidth="1"/>
+    <col min="7" max="7" width="16.5546875" style="40" customWidth="1"/>
+    <col min="8" max="8" width="23.109375" style="36" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="40" customWidth="1"/>
+    <col min="10" max="10" width="20.77734375" style="40" customWidth="1"/>
     <col min="11" max="11" width="15" style="40" customWidth="1"/>
-    <col min="12" max="12" width="16.85546875" style="40" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="36"/>
+    <col min="12" max="12" width="16.77734375" style="40" customWidth="1"/>
+    <col min="13" max="13" width="22.33203125" style="40" customWidth="1"/>
+    <col min="14" max="14" width="13.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="9.21875" style="36"/>
+    <col min="19" max="19" width="12.5546875" style="36" customWidth="1"/>
+    <col min="20" max="16384" width="9.21875" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="35" t="s">
         <v>239</v>
       </c>
       <c r="D1" s="45" t="s">
-        <v>792</v>
+        <v>819</v>
       </c>
       <c r="E1" s="47"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
     </row>
-    <row r="2" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="77" t="s">
+    <row r="2" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A2" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="77" t="s">
+      <c r="B2" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="78" t="s">
+      <c r="C2" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="D2" s="79" t="s">
+      <c r="D2" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="142" t="s">
+      <c r="E2" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="F2" s="143" t="s">
+      <c r="F2" s="142" t="s">
         <v>234</v>
       </c>
-      <c r="G2" s="144" t="s">
+      <c r="G2" s="143" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="145" t="s">
+      <c r="H2" s="144" t="s">
         <v>37</v>
       </c>
-      <c r="I2" s="146" t="s">
+      <c r="I2" s="145" t="s">
         <v>0</v>
       </c>
-      <c r="J2" s="146" t="s">
+      <c r="J2" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="K2" s="79" t="s">
+      <c r="K2" s="78" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="79" t="s">
+      <c r="L2" s="78" t="s">
         <v>6</v>
       </c>
-      <c r="M2" s="85" t="s">
+      <c r="M2" s="84" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48" t="s">
         <v>603</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>604</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>605</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="69">
         <v>43609</v>
       </c>
       <c r="F3" s="51">
-        <v>46280</v>
+        <v>46379</v>
       </c>
       <c r="G3" s="52">
         <v>9500000</v>
       </c>
       <c r="H3" s="71">
         <v>56526247</v>
       </c>
       <c r="I3" s="46">
         <v>124</v>
       </c>
       <c r="J3" s="46">
         <v>769</v>
       </c>
       <c r="K3" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L3" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="75" t="s">
+      <c r="M3" s="74" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="48" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>427</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>422</v>
       </c>
       <c r="C4" s="48" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>44524.667361111111</v>
+        <v>435</v>
+      </c>
+      <c r="D4" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="50">
+        <v>44858</v>
       </c>
       <c r="F4" s="51">
-        <v>46268</v>
-[...8 lines deleted...]
-        <v>76</v>
+        <v>46416</v>
+      </c>
+      <c r="G4" s="65">
+        <v>3200000</v>
+      </c>
+      <c r="H4" s="70">
+        <v>12044754</v>
+      </c>
+      <c r="I4" s="46">
+        <v>64</v>
       </c>
       <c r="J4" s="46">
-        <v>250</v>
-[...12 lines deleted...]
-      <c r="A5" s="48" t="s">
+        <v>99</v>
+      </c>
+      <c r="K4" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L4" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M4" s="74">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="44" t="s">
         <v>427</v>
       </c>
-      <c r="B5" s="48" t="s">
-        <v>422</v>
+      <c r="B5" s="44" t="s">
+        <v>510</v>
       </c>
       <c r="C5" s="48" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="D5" s="46" t="s">
+        <v>437</v>
+      </c>
+      <c r="D5" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="50">
+      <c r="E5" s="56">
         <v>44858</v>
       </c>
       <c r="F5" s="51">
         <v>46416</v>
       </c>
       <c r="G5" s="65">
-        <v>3200000</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>3500000</v>
+      </c>
+      <c r="H5" s="71">
+        <v>17489255</v>
+      </c>
+      <c r="I5" s="53">
+        <v>95</v>
       </c>
       <c r="J5" s="46">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="L5" s="46" t="s">
+        <v>152</v>
+      </c>
+      <c r="K5" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L5" s="53" t="s">
         <v>337</v>
       </c>
       <c r="M5" s="75">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="44" t="s">
         <v>427</v>
       </c>
       <c r="B6" s="44" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C6" s="48" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D6" s="53" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="56">
         <v>44858</v>
       </c>
       <c r="F6" s="51">
         <v>46416</v>
       </c>
       <c r="G6" s="65">
-        <v>3500000</v>
+        <v>3200000</v>
       </c>
       <c r="H6" s="71">
-        <v>17489255</v>
+        <v>24904178</v>
       </c>
       <c r="I6" s="53">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="J6" s="46">
-        <v>152</v>
+        <v>107</v>
       </c>
       <c r="K6" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M6" s="76">
+      <c r="M6" s="75">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="44" t="s">
+    <row r="7" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="48" t="s">
         <v>427</v>
       </c>
-      <c r="B7" s="44" t="s">
-        <v>511</v>
+      <c r="B7" s="48" t="s">
+        <v>423</v>
       </c>
       <c r="C7" s="48" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="D7" s="53" t="s">
+        <v>436</v>
+      </c>
+      <c r="D7" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="56">
-        <v>44858</v>
+      <c r="E7" s="50">
+        <v>44860</v>
       </c>
       <c r="F7" s="51">
         <v>46416</v>
       </c>
-      <c r="G7" s="65">
-[...6 lines deleted...]
-        <v>131</v>
+      <c r="G7" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H7" s="52">
+        <v>12581991</v>
+      </c>
+      <c r="I7" s="46">
+        <v>48</v>
       </c>
       <c r="J7" s="46">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="L7" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="K7" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L7" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M7" s="76">
-[...3 lines deleted...]
-    <row r="8" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M7" s="74">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="48" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>530</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>519</v>
       </c>
       <c r="C8" s="48" t="s">
-        <v>436</v>
+        <v>529</v>
       </c>
       <c r="D8" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="E8" s="69">
+        <v>44865.600694444445</v>
+      </c>
+      <c r="F8" s="51">
+        <v>46313</v>
+      </c>
+      <c r="G8" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H8" s="71">
+        <v>25868271</v>
+      </c>
+      <c r="I8" s="46">
+        <v>100</v>
+      </c>
+      <c r="J8" s="46">
+        <v>258</v>
+      </c>
+      <c r="K8" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L8" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M8" s="74" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="48" t="s">
+        <v>538</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>682</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>537</v>
+      </c>
+      <c r="D9" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="E9" s="69">
+        <v>44923.668055555558</v>
+      </c>
+      <c r="F9" s="51">
+        <v>46350</v>
+      </c>
+      <c r="G9" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H9" s="71">
+        <v>14149654.300000001</v>
+      </c>
+      <c r="I9" s="46">
+        <v>40</v>
+      </c>
+      <c r="J9" s="46">
+        <v>142</v>
+      </c>
+      <c r="K9" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L9" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" s="74">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>570</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>576</v>
+      </c>
+      <c r="D10" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="50">
-[...46 lines deleted...]
-      <c r="G9" s="52">
+      <c r="E10" s="69">
+        <v>45021</v>
+      </c>
+      <c r="F10" s="51">
+        <v>46379</v>
+      </c>
+      <c r="G10" s="52">
         <v>3500000</v>
       </c>
-      <c r="H9" s="71">
-[...39 lines deleted...]
-      </c>
       <c r="H10" s="71">
-        <v>14149654.300000001</v>
+        <v>13731679</v>
       </c>
       <c r="I10" s="46">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="J10" s="46">
-        <v>142</v>
+        <v>83</v>
       </c>
       <c r="K10" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L10" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>493</v>
+      </c>
+      <c r="M10" s="74">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="48" t="s">
-        <v>539</v>
+        <v>578</v>
       </c>
       <c r="B11" s="44" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C11" s="48" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D11" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="69">
-        <v>45021</v>
+        <v>45029</v>
       </c>
       <c r="F11" s="51">
-        <v>46379</v>
+        <v>46350</v>
       </c>
       <c r="G11" s="52">
+        <v>0</v>
+      </c>
+      <c r="H11" s="71">
+        <v>44555584</v>
+      </c>
+      <c r="I11" s="46">
+        <v>239</v>
+      </c>
+      <c r="J11" s="46">
+        <v>418</v>
+      </c>
+      <c r="K11" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L11" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M11" s="74">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="48" t="s">
+        <v>582</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>573</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>581</v>
+      </c>
+      <c r="D12" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="69">
+        <v>45069</v>
+      </c>
+      <c r="F12" s="51">
+        <v>46573</v>
+      </c>
+      <c r="G12" s="52">
         <v>3500000</v>
       </c>
-      <c r="H11" s="71">
-[...39 lines deleted...]
-      </c>
       <c r="H12" s="71">
-        <v>44555584</v>
+        <v>61961027</v>
       </c>
       <c r="I12" s="46">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>168</v>
+      </c>
+      <c r="J12" s="46" t="s">
+        <v>594</v>
       </c>
       <c r="K12" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L12" s="53" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M12" s="74">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="48" t="s">
-        <v>582</v>
+        <v>618</v>
       </c>
       <c r="B13" s="44" t="s">
-        <v>573</v>
+        <v>608</v>
       </c>
       <c r="C13" s="48" t="s">
-        <v>581</v>
+        <v>617</v>
       </c>
       <c r="D13" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="69">
-        <v>45069</v>
+        <v>45163.538194444445</v>
       </c>
       <c r="F13" s="51">
-        <v>46573</v>
+        <v>46569</v>
       </c>
       <c r="G13" s="52">
         <v>3500000</v>
       </c>
       <c r="H13" s="71">
-        <v>61961027</v>
+        <v>114075529.64</v>
       </c>
       <c r="I13" s="46">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>245</v>
+      </c>
+      <c r="J13" s="46">
+        <v>1137</v>
       </c>
       <c r="K13" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L13" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M13" s="75">
-[...3 lines deleted...]
-    <row r="14" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M13" s="74" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="48" t="s">
-        <v>618</v>
+        <v>325</v>
       </c>
       <c r="B14" s="44" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C14" s="48" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D14" s="46" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="E14" s="69">
-        <v>45163.538194444445</v>
+        <v>45169.458333333336</v>
       </c>
       <c r="F14" s="51">
-        <v>46569</v>
+        <v>46416</v>
       </c>
       <c r="G14" s="52">
         <v>3500000</v>
       </c>
       <c r="H14" s="71">
-        <v>114075529.64</v>
+        <v>26231007</v>
       </c>
       <c r="I14" s="46">
-        <v>245</v>
+        <v>80</v>
       </c>
       <c r="J14" s="46">
-        <v>1137</v>
+        <v>262</v>
       </c>
       <c r="K14" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L14" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M14" s="75" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M14" s="74" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="48" t="s">
-        <v>325</v>
+        <v>598</v>
       </c>
       <c r="B15" s="44" t="s">
-        <v>609</v>
+        <v>635</v>
       </c>
       <c r="C15" s="48" t="s">
-        <v>619</v>
+        <v>636</v>
       </c>
       <c r="D15" s="46" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E15" s="69">
-        <v>45169.458333333336</v>
+        <v>45215</v>
       </c>
       <c r="F15" s="51">
-        <v>46416</v>
+        <v>46507</v>
       </c>
       <c r="G15" s="52">
         <v>3500000</v>
       </c>
       <c r="H15" s="71">
-        <v>26231007</v>
+        <v>77684565</v>
       </c>
       <c r="I15" s="46">
-        <v>80</v>
+        <v>178</v>
       </c>
       <c r="J15" s="46">
-        <v>262</v>
+        <v>808</v>
       </c>
       <c r="K15" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L15" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M15" s="74" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="48" t="s">
-        <v>598</v>
+        <v>637</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C16" s="48" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="D16" s="46" t="s">
-        <v>18</v>
+        <v>640</v>
       </c>
       <c r="E16" s="69">
-        <v>45215</v>
+        <v>45245</v>
       </c>
       <c r="F16" s="51">
-        <v>46507</v>
+        <v>46432</v>
       </c>
       <c r="G16" s="52">
         <v>3500000</v>
       </c>
       <c r="H16" s="71">
-        <v>77684565</v>
+        <v>82714050</v>
       </c>
       <c r="I16" s="46">
-        <v>178</v>
+        <v>121</v>
       </c>
       <c r="J16" s="46">
-        <v>808</v>
+        <v>567</v>
       </c>
       <c r="K16" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L16" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M16" s="75" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M16" s="74" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="48" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="B17" s="44" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="C17" s="48" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="D17" s="46" t="s">
-        <v>640</v>
+        <v>5</v>
       </c>
       <c r="E17" s="69">
-        <v>45245</v>
+        <v>45275</v>
       </c>
       <c r="F17" s="51">
-        <v>46313</v>
+        <v>46371</v>
       </c>
       <c r="G17" s="52">
         <v>3500000</v>
       </c>
       <c r="H17" s="71">
-        <v>82714050</v>
+        <v>59525754</v>
       </c>
       <c r="I17" s="46">
-        <v>121</v>
+        <v>172</v>
       </c>
       <c r="J17" s="46">
-        <v>567</v>
+        <v>821</v>
       </c>
       <c r="K17" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L17" s="53" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M17" s="74" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="48" t="s">
-        <v>643</v>
+        <v>459</v>
       </c>
       <c r="B18" s="44" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="C18" s="48" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="D18" s="46" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E18" s="69">
         <v>45275</v>
       </c>
       <c r="F18" s="51">
-        <v>46484</v>
+        <v>46573</v>
       </c>
       <c r="G18" s="52">
         <v>3500000</v>
       </c>
       <c r="H18" s="71">
-        <v>59525754</v>
+        <v>61044151</v>
       </c>
       <c r="I18" s="46">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="J18" s="46">
-        <v>821</v>
+        <v>587</v>
       </c>
       <c r="K18" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L18" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M18" s="75" t="s">
-[...5 lines deleted...]
-        <v>459</v>
+      <c r="M18" s="74" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>661</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C19" s="48" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="D19" s="46" t="s">
-        <v>3</v>
+        <v>182</v>
       </c>
       <c r="E19" s="69">
-        <v>45275</v>
+        <v>45322.660416666666</v>
       </c>
       <c r="F19" s="51">
-        <v>46573</v>
+        <v>46350</v>
       </c>
       <c r="G19" s="52">
         <v>3500000</v>
       </c>
-      <c r="H19" s="71">
-[...3 lines deleted...]
-        <v>150</v>
+      <c r="H19" s="55">
+        <v>29229103</v>
+      </c>
+      <c r="I19" s="53">
+        <v>80</v>
       </c>
       <c r="J19" s="46">
-        <v>587</v>
+        <v>323</v>
       </c>
       <c r="K19" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L19" s="53" t="s">
-        <v>28</v>
+        <v>337</v>
       </c>
       <c r="M19" s="75" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>527</v>
+      </c>
+      <c r="N19" s="40"/>
+    </row>
+    <row r="20" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="49" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C20" s="48" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="D20" s="46" t="s">
-        <v>182</v>
+        <v>14</v>
       </c>
       <c r="E20" s="69">
-        <v>45322.660416666666</v>
+        <v>45326.040277777778</v>
       </c>
       <c r="F20" s="51">
-        <v>46313</v>
+        <v>46350</v>
       </c>
       <c r="G20" s="52">
         <v>3500000</v>
       </c>
       <c r="H20" s="55">
-        <v>29229103</v>
+        <v>53184597</v>
       </c>
       <c r="I20" s="53">
-        <v>80</v>
+        <v>167</v>
       </c>
       <c r="J20" s="46">
-        <v>323</v>
+        <v>617</v>
       </c>
       <c r="K20" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L20" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M20" s="76" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M20" s="75" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="49" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="B21" s="44" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C21" s="48" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="D21" s="46" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E21" s="69">
-        <v>45326.040277777778</v>
+        <v>45363.460416666669</v>
       </c>
       <c r="F21" s="51">
-        <v>46350</v>
-[...2 lines deleted...]
-        <v>3500000</v>
+        <v>46573</v>
+      </c>
+      <c r="G21" s="72">
+        <v>2500000</v>
       </c>
       <c r="H21" s="55">
-        <v>53184597</v>
+        <v>15156153</v>
       </c>
       <c r="I21" s="53">
-        <v>167</v>
+        <v>29</v>
       </c>
       <c r="J21" s="46">
-        <v>617</v>
+        <v>171</v>
       </c>
       <c r="K21" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L21" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M21" s="76" t="s">
+      <c r="M21" s="75" t="s">
         <v>654</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>657</v>
+    <row r="22" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="48" t="s">
+        <v>441</v>
       </c>
       <c r="B22" s="44" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="C22" s="48" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
       <c r="D22" s="46" t="s">
+        <v>468</v>
+      </c>
+      <c r="E22" s="69">
+        <v>45422.518750000003</v>
+      </c>
+      <c r="F22" s="51">
+        <v>46379</v>
+      </c>
+      <c r="G22" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H22" s="55">
+        <v>32576905.699999999</v>
+      </c>
+      <c r="I22" s="53">
+        <v>85</v>
+      </c>
+      <c r="J22" s="46">
+        <v>317</v>
+      </c>
+      <c r="K22" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L22" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M22" s="74">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="48" t="s">
+        <v>622</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>668</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>671</v>
+      </c>
+      <c r="D23" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E22" s="69">
-[...39 lines deleted...]
-      </c>
       <c r="E23" s="69">
-        <v>45422.518750000003</v>
+        <v>45427.470833333333</v>
       </c>
       <c r="F23" s="51">
-        <v>46327</v>
+        <v>46350</v>
       </c>
       <c r="G23" s="52">
         <v>3500000</v>
       </c>
       <c r="H23" s="55">
-        <v>32576905.699999999</v>
+        <v>25945978</v>
       </c>
       <c r="I23" s="53">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="J23" s="46">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="K23" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L23" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M23" s="74">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="48" t="s">
-        <v>622</v>
+        <v>441</v>
       </c>
       <c r="B24" s="44" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="C24" s="48" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D24" s="46" t="s">
-        <v>18</v>
+        <v>468</v>
       </c>
       <c r="E24" s="69">
-        <v>45427.470833333333</v>
+        <v>45434.509027777778</v>
       </c>
       <c r="F24" s="51">
-        <v>46280</v>
+        <v>46379</v>
       </c>
       <c r="G24" s="52">
         <v>3500000</v>
       </c>
       <c r="H24" s="55">
-        <v>25945978</v>
+        <v>54623461.950000003</v>
       </c>
       <c r="I24" s="53">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="J24" s="46">
-        <v>301</v>
+        <v>514</v>
       </c>
       <c r="K24" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L24" s="53" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M24" s="74">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="48" t="s">
-        <v>441</v>
+        <v>341</v>
       </c>
       <c r="B25" s="44" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C25" s="48" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="D25" s="46" t="s">
-        <v>468</v>
+        <v>18</v>
       </c>
       <c r="E25" s="69">
-        <v>45434.509027777778</v>
+        <v>45447.166666666664</v>
       </c>
       <c r="F25" s="51">
-        <v>46327</v>
+        <v>46491</v>
       </c>
       <c r="G25" s="52">
         <v>3500000</v>
       </c>
       <c r="H25" s="55">
-        <v>54623461.950000003</v>
+        <v>39865086</v>
       </c>
       <c r="I25" s="53">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="J25" s="46">
-        <v>514</v>
+        <v>409</v>
       </c>
       <c r="K25" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L25" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M25" s="75">
-[...3 lines deleted...]
-    <row r="26" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M25" s="74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="48" t="s">
-        <v>341</v>
+        <v>657</v>
       </c>
       <c r="B26" s="44" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="C26" s="48" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="D26" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="69">
-        <v>45447.138888888891</v>
+        <v>45470.411111111112</v>
       </c>
       <c r="F26" s="51">
-        <v>46239</v>
+        <v>46484</v>
       </c>
       <c r="G26" s="52">
-        <v>3000000</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>2650000</v>
+      </c>
+      <c r="H26" s="71">
+        <v>31613910</v>
+      </c>
+      <c r="I26" s="46">
+        <v>53</v>
       </c>
       <c r="J26" s="46">
-        <v>356</v>
-[...4 lines deleted...]
-      <c r="L26" s="53" t="s">
+        <v>455</v>
+      </c>
+      <c r="K26" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L26" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M26" s="75">
-[...3 lines deleted...]
-    <row r="27" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M26" s="74">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="48" t="s">
-        <v>341</v>
+        <v>565</v>
       </c>
       <c r="B27" s="44" t="s">
-        <v>665</v>
+        <v>684</v>
       </c>
       <c r="C27" s="48" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="D27" s="46" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="E27" s="69">
-        <v>45447.152083333334</v>
+        <v>45565</v>
       </c>
       <c r="F27" s="51">
-        <v>46239</v>
+        <v>46396</v>
       </c>
       <c r="G27" s="52">
         <v>3500000</v>
       </c>
-      <c r="H27" s="55">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="H27" s="71">
+        <v>50631454</v>
+      </c>
+      <c r="I27" s="46">
+        <v>145</v>
       </c>
       <c r="J27" s="46">
-        <v>407</v>
-[...4 lines deleted...]
-      <c r="L27" s="53" t="s">
+        <v>505</v>
+      </c>
+      <c r="K27" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L27" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M27" s="75">
-[...3 lines deleted...]
-    <row r="28" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M27" s="74">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="48" t="s">
-        <v>341</v>
+        <v>687</v>
       </c>
       <c r="B28" s="44" t="s">
-        <v>666</v>
+        <v>693</v>
       </c>
       <c r="C28" s="48" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="D28" s="46" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="E28" s="69">
-        <v>45447.166666666664</v>
+        <v>45587</v>
       </c>
       <c r="F28" s="51">
-        <v>46491</v>
+        <v>46379</v>
       </c>
       <c r="G28" s="52">
         <v>3500000</v>
       </c>
-      <c r="H28" s="55">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="H28" s="71">
+        <v>35014832</v>
+      </c>
+      <c r="I28" s="46">
+        <v>100</v>
       </c>
       <c r="J28" s="46">
-        <v>409</v>
-[...4 lines deleted...]
-      <c r="L28" s="53" t="s">
+        <v>353</v>
+      </c>
+      <c r="K28" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L28" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M28" s="75">
-[...3 lines deleted...]
-    <row r="29" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M28" s="74">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
-        <v>657</v>
+        <v>197</v>
       </c>
       <c r="B29" s="44" t="s">
-        <v>681</v>
+        <v>694</v>
       </c>
       <c r="C29" s="48" t="s">
-        <v>673</v>
+        <v>708</v>
       </c>
       <c r="D29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="69">
-        <v>45470.411111111112</v>
+        <v>45612</v>
       </c>
       <c r="F29" s="51">
-        <v>46279</v>
+        <v>46416</v>
       </c>
       <c r="G29" s="52">
-        <v>2650000</v>
+        <v>3500000</v>
       </c>
       <c r="H29" s="71">
-        <v>31613910</v>
+        <v>38577239</v>
       </c>
       <c r="I29" s="46">
-        <v>53</v>
+        <v>126</v>
       </c>
       <c r="J29" s="46">
-        <v>455</v>
+        <v>513</v>
       </c>
       <c r="K29" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L29" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M29" s="75">
-[...3 lines deleted...]
-    <row r="30" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M29" s="74" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="48" t="s">
-        <v>565</v>
+        <v>459</v>
       </c>
       <c r="B30" s="44" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="C30" s="48" t="s">
-        <v>685</v>
+        <v>710</v>
       </c>
       <c r="D30" s="46" t="s">
-        <v>3</v>
+        <v>191</v>
       </c>
       <c r="E30" s="69">
-        <v>45565</v>
+        <v>45628</v>
       </c>
       <c r="F30" s="51">
-        <v>46396</v>
+        <v>46350</v>
       </c>
       <c r="G30" s="52">
-        <v>3500000</v>
+        <v>2500000</v>
       </c>
       <c r="H30" s="71">
-        <v>50631454</v>
+        <v>17815562</v>
       </c>
       <c r="I30" s="46">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="J30" s="46">
-        <v>505</v>
+        <v>161</v>
       </c>
       <c r="K30" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L30" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M30" s="75">
-[...3 lines deleted...]
-    <row r="31" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M30" s="74">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="s">
-        <v>624</v>
+        <v>488</v>
       </c>
       <c r="B31" s="44" t="s">
-        <v>611</v>
+        <v>696</v>
       </c>
       <c r="C31" s="48" t="s">
-        <v>623</v>
+        <v>707</v>
       </c>
       <c r="D31" s="46" t="s">
-        <v>14</v>
+        <v>191</v>
       </c>
       <c r="E31" s="69">
-        <v>45569</v>
+        <v>45630</v>
       </c>
       <c r="F31" s="51">
-        <v>46279</v>
+        <v>46379</v>
       </c>
       <c r="G31" s="52">
-        <v>2500000</v>
+        <v>3000000</v>
       </c>
       <c r="H31" s="71">
-        <v>11150839</v>
+        <v>22253086</v>
       </c>
       <c r="I31" s="46">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="J31" s="46">
-        <v>103</v>
-[...4 lines deleted...]
-      <c r="L31" s="53" t="s">
+        <v>254</v>
+      </c>
+      <c r="K31" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L31" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="74" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="48" t="s">
+        <v>197</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>697</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>711</v>
+      </c>
+      <c r="D32" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" s="69">
+        <v>45637</v>
+      </c>
+      <c r="F32" s="51">
+        <v>46350</v>
+      </c>
+      <c r="G32" s="52">
+        <v>2650000</v>
+      </c>
+      <c r="H32" s="71">
+        <v>11662545</v>
+      </c>
+      <c r="I32" s="46">
+        <v>53</v>
+      </c>
+      <c r="J32" s="46">
+        <v>114</v>
+      </c>
+      <c r="K32" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L32" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M31" s="75" t="s">
-[...44 lines deleted...]
-    <row r="33" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M32" s="74">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="48" t="s">
         <v>197</v>
       </c>
       <c r="B33" s="44" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="C33" s="48" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="D33" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="69">
-        <v>45612</v>
+        <v>45638</v>
       </c>
       <c r="F33" s="51">
-        <v>46350</v>
+        <v>46416</v>
       </c>
       <c r="G33" s="52">
         <v>3500000</v>
       </c>
       <c r="H33" s="71">
-        <v>38577239</v>
+        <v>27902868</v>
       </c>
       <c r="I33" s="46">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="J33" s="46">
-        <v>513</v>
+        <v>315</v>
       </c>
       <c r="K33" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L33" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M33" s="75" t="s">
+      <c r="M33" s="74" t="s">
         <v>709</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="48" t="s">
-        <v>459</v>
+        <v>712</v>
       </c>
       <c r="B34" s="44" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="C34" s="48" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="D34" s="46" t="s">
-        <v>191</v>
+        <v>3</v>
       </c>
       <c r="E34" s="69">
-        <v>45628</v>
+        <v>45638</v>
       </c>
       <c r="F34" s="51">
-        <v>46314</v>
+        <v>46432</v>
       </c>
       <c r="G34" s="52">
-        <v>2500000</v>
+        <v>3500000</v>
       </c>
       <c r="H34" s="71">
-        <v>17815562</v>
+        <v>99607195</v>
       </c>
       <c r="I34" s="46">
-        <v>33</v>
+        <v>304</v>
       </c>
       <c r="J34" s="46">
-        <v>161</v>
+        <v>670</v>
       </c>
       <c r="K34" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L34" s="46" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M34" s="74">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="48" t="s">
-        <v>488</v>
+        <v>715</v>
       </c>
       <c r="B35" s="44" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="C35" s="48" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="D35" s="46" t="s">
-        <v>191</v>
+        <v>5</v>
       </c>
       <c r="E35" s="69">
-        <v>45630</v>
+        <v>45642</v>
       </c>
       <c r="F35" s="51">
-        <v>46379</v>
+        <v>46416</v>
       </c>
       <c r="G35" s="52">
-        <v>3000000</v>
+        <v>2545000</v>
       </c>
       <c r="H35" s="71">
-        <v>22253086</v>
+        <v>15911919</v>
       </c>
       <c r="I35" s="46">
         <v>60</v>
       </c>
       <c r="J35" s="46">
-        <v>254</v>
+        <v>161</v>
       </c>
       <c r="K35" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L35" s="46" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M35" s="74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="48" t="s">
-        <v>197</v>
+        <v>536</v>
       </c>
       <c r="B36" s="44" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C36" s="48" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="D36" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="69">
+        <v>45643</v>
+      </c>
+      <c r="F36" s="51">
+        <v>46416</v>
+      </c>
+      <c r="G36" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H36" s="71">
+        <v>13598300</v>
+      </c>
+      <c r="I36" s="46">
         <v>40</v>
       </c>
-      <c r="E36" s="69">
-[...13 lines deleted...]
-      </c>
       <c r="J36" s="46">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="K36" s="46" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L36" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M36" s="75">
-[...3 lines deleted...]
-    <row r="37" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M36" s="74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="48" t="s">
-        <v>197</v>
+        <v>565</v>
       </c>
       <c r="B37" s="44" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="C37" s="48" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D37" s="46" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="E37" s="69">
-        <v>45638</v>
+        <v>45643</v>
       </c>
       <c r="F37" s="51">
-        <v>46416</v>
+        <v>46573</v>
       </c>
       <c r="G37" s="52">
         <v>3500000</v>
       </c>
       <c r="H37" s="71">
-        <v>27902868</v>
+        <v>43744981</v>
       </c>
       <c r="I37" s="46">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="J37" s="46">
-        <v>315</v>
+        <v>510</v>
       </c>
       <c r="K37" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L37" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M37" s="75" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M37" s="74">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="48" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="B38" s="44" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="C38" s="48" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="D38" s="46" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="E38" s="69">
-        <v>45638</v>
+        <v>45644</v>
       </c>
       <c r="F38" s="51">
-        <v>46303</v>
+        <v>46573</v>
       </c>
       <c r="G38" s="52">
         <v>3500000</v>
       </c>
       <c r="H38" s="71">
-        <v>99607195</v>
+        <v>29958090</v>
       </c>
       <c r="I38" s="46">
-        <v>304</v>
+        <v>92</v>
       </c>
       <c r="J38" s="46">
-        <v>670</v>
+        <v>302</v>
       </c>
       <c r="K38" s="46" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L38" s="46" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M38" s="74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="48" t="s">
-        <v>715</v>
+        <v>536</v>
       </c>
       <c r="B39" s="44" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="C39" s="48" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="D39" s="46" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E39" s="69">
-        <v>45642</v>
+        <v>45646</v>
       </c>
       <c r="F39" s="51">
         <v>46416</v>
       </c>
       <c r="G39" s="52">
-        <v>2545000</v>
+        <v>3500000</v>
       </c>
       <c r="H39" s="71">
-        <v>15911919</v>
+        <v>95040374</v>
       </c>
       <c r="I39" s="46">
-        <v>60</v>
+        <v>154</v>
       </c>
       <c r="J39" s="46">
-        <v>161</v>
+        <v>562</v>
       </c>
       <c r="K39" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L39" s="46" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M39" s="74">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="48" t="s">
-        <v>536</v>
+        <v>724</v>
       </c>
       <c r="B40" s="44" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="C40" s="48" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="D40" s="46" t="s">
         <v>5</v>
       </c>
       <c r="E40" s="69">
-        <v>45643</v>
+        <v>45652</v>
       </c>
       <c r="F40" s="51">
-        <v>46573</v>
+        <v>46416</v>
       </c>
       <c r="G40" s="52">
-        <v>2500000</v>
+        <v>3500000</v>
       </c>
       <c r="H40" s="71">
-        <v>13598300</v>
+        <v>113870574</v>
       </c>
       <c r="I40" s="46">
-        <v>40</v>
+        <v>306</v>
       </c>
       <c r="J40" s="46">
-        <v>125</v>
+        <v>1123</v>
       </c>
       <c r="K40" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L40" s="46" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M40" s="74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="48" t="s">
-        <v>565</v>
+        <v>724</v>
       </c>
       <c r="B41" s="44" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="C41" s="48" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="D41" s="46" t="s">
-        <v>3</v>
+        <v>468</v>
       </c>
       <c r="E41" s="69">
-        <v>45643</v>
+        <v>45657</v>
       </c>
       <c r="F41" s="51">
-        <v>46573</v>
+        <v>46484</v>
       </c>
       <c r="G41" s="52">
         <v>3500000</v>
       </c>
       <c r="H41" s="71">
-        <v>43744981</v>
+        <v>103561758</v>
       </c>
       <c r="I41" s="46">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>339</v>
+      </c>
+      <c r="J41" s="57">
+        <v>1161</v>
       </c>
       <c r="K41" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L41" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M41" s="75">
-[...3 lines deleted...]
-    <row r="42" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M41" s="74">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="48" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>536</v>
+      </c>
+      <c r="B42" s="157" t="s">
+        <v>825</v>
       </c>
       <c r="C42" s="48" t="s">
-        <v>720</v>
+        <v>826</v>
       </c>
       <c r="D42" s="46" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>45644</v>
+        <v>2</v>
+      </c>
+      <c r="E42" s="158">
+        <v>45667</v>
       </c>
       <c r="F42" s="51">
-        <v>46573</v>
+        <v>46416</v>
       </c>
       <c r="G42" s="52">
-        <v>3500000</v>
-[...2 lines deleted...]
-        <v>29958090</v>
+        <v>0</v>
+      </c>
+      <c r="H42" s="159">
+        <v>63070867</v>
       </c>
       <c r="I42" s="46">
-        <v>92</v>
-[...14 lines deleted...]
-    <row r="43" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>125</v>
+      </c>
+      <c r="J42" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K42" s="160" t="s">
+        <v>141</v>
+      </c>
+      <c r="L42" s="160" t="s">
+        <v>337</v>
+      </c>
+      <c r="M42" s="74">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="48" t="s">
-        <v>536</v>
+        <v>197</v>
       </c>
       <c r="B43" s="44" t="s">
-        <v>704</v>
+        <v>725</v>
       </c>
       <c r="C43" s="48" t="s">
-        <v>721</v>
+        <v>731</v>
       </c>
       <c r="D43" s="46" t="s">
-        <v>2</v>
+        <v>528</v>
       </c>
       <c r="E43" s="69">
-        <v>45646</v>
+        <v>45684</v>
       </c>
       <c r="F43" s="51">
-        <v>46484</v>
+        <v>46416</v>
       </c>
       <c r="G43" s="52">
         <v>3500000</v>
       </c>
       <c r="H43" s="71">
-        <v>95040374</v>
+        <v>25163774</v>
       </c>
       <c r="I43" s="46">
-        <v>154</v>
+        <v>104</v>
       </c>
       <c r="J43" s="46">
-        <v>562</v>
+        <v>264</v>
       </c>
       <c r="K43" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L43" s="46" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M43" s="74" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="48" t="s">
-        <v>724</v>
+        <v>603</v>
       </c>
       <c r="B44" s="44" t="s">
-        <v>705</v>
+        <v>726</v>
       </c>
       <c r="C44" s="48" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="D44" s="46" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E44" s="69">
-        <v>45652</v>
+        <v>45709</v>
       </c>
       <c r="F44" s="51">
-        <v>46350</v>
+        <v>46318</v>
       </c>
       <c r="G44" s="52">
         <v>3500000</v>
       </c>
       <c r="H44" s="71">
-        <v>113870574</v>
+        <v>31162757</v>
       </c>
       <c r="I44" s="46">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>1123</v>
+        <v>106</v>
+      </c>
+      <c r="J44" s="46" t="s">
+        <v>594</v>
       </c>
       <c r="K44" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L44" s="46" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="M44" s="75">
+        <v>337</v>
+      </c>
+      <c r="M44" s="74" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="48" t="s">
+        <v>727</v>
+      </c>
+      <c r="B45" s="44" t="s">
+        <v>728</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>729</v>
+      </c>
+      <c r="D45" s="46" t="s">
         <v>3</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E45" s="69">
-        <v>45657</v>
+        <v>45728</v>
       </c>
       <c r="F45" s="51">
-        <v>46484</v>
+        <v>46573</v>
       </c>
       <c r="G45" s="52">
         <v>3500000</v>
       </c>
       <c r="H45" s="71">
-        <v>103561758</v>
+        <v>31617793</v>
       </c>
       <c r="I45" s="46">
-        <v>339</v>
+        <v>72</v>
       </c>
       <c r="J45" s="57">
-        <v>1161</v>
+        <v>263</v>
       </c>
       <c r="K45" s="46" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L45" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M45" s="75">
-[...8 lines deleted...]
-        <v>725</v>
+      <c r="M45" s="74">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="49" t="s">
+        <v>565</v>
+      </c>
+      <c r="B46" s="73" t="s">
+        <v>735</v>
       </c>
       <c r="C46" s="48" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="D46" s="46" t="s">
-        <v>528</v>
+        <v>2</v>
       </c>
       <c r="E46" s="69">
-        <v>45684</v>
+        <v>45771</v>
       </c>
       <c r="F46" s="51">
-        <v>46350</v>
+        <v>46573</v>
       </c>
       <c r="G46" s="52">
         <v>3500000</v>
       </c>
       <c r="H46" s="71">
-        <v>25163774</v>
+        <v>44300112</v>
       </c>
       <c r="I46" s="46">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="J46" s="46">
-        <v>264</v>
-[...13 lines deleted...]
-        <v>603</v>
+        <v>425</v>
+      </c>
+      <c r="K46" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L46" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M46" s="74">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="73" t="s">
+        <v>737</v>
       </c>
       <c r="B47" s="44" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="C47" s="48" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D47" s="46" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="E47" s="69">
-        <v>45709</v>
+        <v>45779</v>
       </c>
       <c r="F47" s="51">
-        <v>46273</v>
+        <v>46416</v>
       </c>
       <c r="G47" s="52">
         <v>3500000</v>
       </c>
       <c r="H47" s="71">
-        <v>31162757</v>
+        <v>18553394</v>
       </c>
       <c r="I47" s="46">
-        <v>106</v>
-[...7 lines deleted...]
-      <c r="L47" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="J47" s="46">
+        <v>188</v>
+      </c>
+      <c r="K47" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L47" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M47" s="75" t="s">
-[...5 lines deleted...]
-        <v>727</v>
+      <c r="M47" s="74">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="73" t="s">
+        <v>740</v>
       </c>
       <c r="B48" s="44" t="s">
-        <v>728</v>
+        <v>741</v>
       </c>
       <c r="C48" s="48" t="s">
-        <v>729</v>
+        <v>742</v>
       </c>
       <c r="D48" s="46" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="E48" s="69">
-        <v>45728</v>
+        <v>45800</v>
       </c>
       <c r="F48" s="51">
         <v>46573</v>
       </c>
       <c r="G48" s="52">
-        <v>3500000</v>
+        <v>2500000</v>
       </c>
       <c r="H48" s="71">
-        <v>31617793</v>
+        <v>10538160</v>
       </c>
       <c r="I48" s="46">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="L48" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="J48" s="46">
+        <v>103</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L48" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M48" s="75">
-[...8 lines deleted...]
-        <v>735</v>
+      <c r="M48" s="74">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="73" t="s">
+        <v>827</v>
+      </c>
+      <c r="B49" s="157" t="s">
+        <v>824</v>
       </c>
       <c r="C49" s="48" t="s">
-        <v>736</v>
+        <v>828</v>
       </c>
       <c r="D49" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E49" s="69">
-        <v>45771</v>
+      <c r="E49" s="158">
+        <v>45877</v>
       </c>
       <c r="F49" s="51">
-        <v>46573</v>
+        <v>46416</v>
       </c>
       <c r="G49" s="52">
-        <v>3500000</v>
-[...2 lines deleted...]
-        <v>44300112</v>
+        <v>0</v>
+      </c>
+      <c r="H49" s="159">
+        <v>154167627</v>
       </c>
       <c r="I49" s="46">
-        <v>120</v>
-[...19 lines deleted...]
-        <v>738</v>
+        <v>281</v>
+      </c>
+      <c r="J49" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K49" s="160" t="s">
+        <v>141</v>
+      </c>
+      <c r="L49" s="160" t="s">
+        <v>337</v>
+      </c>
+      <c r="M49" s="74">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="73" t="s">
+        <v>744</v>
+      </c>
+      <c r="B50" s="44" t="s">
+        <v>743</v>
       </c>
       <c r="C50" s="48" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="D50" s="46" t="s">
-        <v>61</v>
+        <v>3</v>
       </c>
       <c r="E50" s="69">
-        <v>45779</v>
+        <v>45881</v>
       </c>
       <c r="F50" s="51">
-        <v>46279</v>
+        <v>46722</v>
       </c>
       <c r="G50" s="52">
         <v>3500000</v>
       </c>
       <c r="H50" s="71">
-        <v>18553394</v>
+        <v>29000052</v>
       </c>
       <c r="I50" s="46">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>87</v>
+      </c>
+      <c r="J50" s="46" t="s">
+        <v>594</v>
       </c>
       <c r="K50" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L50" s="53" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M50" s="74">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="73" t="s">
         <v>740</v>
       </c>
       <c r="B51" s="44" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="C51" s="48" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="D51" s="46" t="s">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="E51" s="69">
-        <v>45800</v>
+        <v>45903</v>
       </c>
       <c r="F51" s="51">
-        <v>46573</v>
+        <v>46491</v>
       </c>
       <c r="G51" s="52">
-        <v>2500000</v>
+        <v>3500000</v>
       </c>
       <c r="H51" s="71">
-        <v>10538160</v>
+        <v>54981273</v>
       </c>
       <c r="I51" s="46">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="J51" s="46">
-        <v>103</v>
+        <v>543</v>
       </c>
       <c r="K51" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L51" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M51" s="75">
-[...3 lines deleted...]
-    <row r="52" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M51" s="74">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="73" t="s">
-        <v>744</v>
+        <v>258</v>
       </c>
       <c r="B52" s="44" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="C52" s="48" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
       <c r="D52" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E52" s="69">
+        <v>45938</v>
+      </c>
+      <c r="F52" s="51">
+        <v>46491</v>
+      </c>
+      <c r="G52" s="52">
+        <v>2550000</v>
+      </c>
+      <c r="H52" s="71">
+        <v>28806764</v>
+      </c>
+      <c r="I52" s="46">
+        <v>51</v>
+      </c>
+      <c r="J52" s="46">
+        <v>221</v>
+      </c>
+      <c r="K52" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L52" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M52" s="74">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="73" t="s">
+        <v>724</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>749</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>759</v>
+      </c>
+      <c r="D53" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E52" s="69">
-[...39 lines deleted...]
-      </c>
       <c r="E53" s="69">
-        <v>45903</v>
+        <v>45945</v>
       </c>
       <c r="F53" s="51">
-        <v>46491</v>
+        <v>46573</v>
       </c>
       <c r="G53" s="52">
         <v>3500000</v>
       </c>
       <c r="H53" s="71">
-        <v>54981273</v>
+        <v>69028171</v>
       </c>
       <c r="I53" s="46">
-        <v>107</v>
+        <v>195</v>
       </c>
       <c r="J53" s="46">
-        <v>543</v>
+        <v>737</v>
       </c>
       <c r="K53" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L53" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M53" s="75">
-[...3 lines deleted...]
-    <row r="54" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M53" s="74">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="73" t="s">
-        <v>258</v>
+        <v>760</v>
       </c>
       <c r="B54" s="44" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C54" s="48" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="D54" s="46" t="s">
-        <v>191</v>
+        <v>18</v>
       </c>
       <c r="E54" s="69">
-        <v>45938</v>
+        <v>45966</v>
       </c>
       <c r="F54" s="51">
-        <v>46491</v>
+        <v>46325</v>
       </c>
       <c r="G54" s="52">
-        <v>2550000</v>
+        <v>3500000</v>
       </c>
       <c r="H54" s="71">
-        <v>28806764</v>
+        <v>26196370</v>
       </c>
       <c r="I54" s="46">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="J54" s="46">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="K54" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L54" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M54" s="75">
-[...3 lines deleted...]
-    <row r="55" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M54" s="74">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="73" t="s">
-        <v>724</v>
+        <v>762</v>
       </c>
       <c r="B55" s="44" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C55" s="48" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="D55" s="46" t="s">
-        <v>3</v>
+        <v>191</v>
       </c>
       <c r="E55" s="69">
-        <v>45945</v>
+        <v>45967</v>
       </c>
       <c r="F55" s="51">
-        <v>46573</v>
+        <v>46350</v>
       </c>
       <c r="G55" s="52">
         <v>3500000</v>
       </c>
       <c r="H55" s="71">
-        <v>69028171</v>
+        <v>34807516</v>
       </c>
       <c r="I55" s="46">
-        <v>195</v>
+        <v>150</v>
       </c>
       <c r="J55" s="46">
-        <v>737</v>
+        <v>334</v>
       </c>
       <c r="K55" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L55" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M55" s="74">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="73" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="B56" s="44" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C56" s="48" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="D56" s="46" t="s">
-        <v>18</v>
+        <v>468</v>
       </c>
       <c r="E56" s="69">
-        <v>45966</v>
+        <v>45973</v>
       </c>
       <c r="F56" s="51">
-        <v>46479</v>
+        <v>46416</v>
       </c>
       <c r="G56" s="52">
         <v>3500000</v>
       </c>
       <c r="H56" s="71">
-        <v>26196370</v>
+        <v>56217331</v>
       </c>
       <c r="I56" s="46">
-        <v>72</v>
+        <v>150</v>
       </c>
       <c r="J56" s="46">
-        <v>270</v>
+        <v>551</v>
       </c>
       <c r="K56" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L56" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M56" s="74">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="73" t="s">
+        <v>687</v>
+      </c>
+      <c r="B57" s="44" t="s">
+        <v>753</v>
+      </c>
+      <c r="C57" s="48" t="s">
+        <v>766</v>
+      </c>
+      <c r="D57" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E57" s="69">
+        <v>45974</v>
+      </c>
+      <c r="F57" s="51">
+        <v>46715</v>
+      </c>
+      <c r="G57" s="52">
+        <v>0</v>
+      </c>
+      <c r="H57" s="71">
+        <v>31083692</v>
+      </c>
+      <c r="I57" s="46">
+        <v>126</v>
+      </c>
+      <c r="J57" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K57" s="53" t="s">
         <v>4</v>
-      </c>
-[...39 lines deleted...]
-        <v>141</v>
       </c>
       <c r="L57" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M57" s="75">
-[...3 lines deleted...]
-    <row r="58" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M57" s="74">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="73" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="B58" s="44" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="C58" s="48" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="D58" s="46" t="s">
-        <v>468</v>
+        <v>18</v>
       </c>
       <c r="E58" s="69">
-        <v>45973</v>
+        <v>46002</v>
       </c>
       <c r="F58" s="51">
         <v>46416</v>
       </c>
       <c r="G58" s="52">
-        <v>3500000</v>
+        <v>0</v>
       </c>
       <c r="H58" s="71">
-        <v>56217331</v>
+        <v>81930664</v>
       </c>
       <c r="I58" s="46">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>261</v>
+      </c>
+      <c r="J58" s="46" t="s">
+        <v>594</v>
       </c>
       <c r="K58" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L58" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M58" s="74">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="73" t="s">
-        <v>687</v>
+        <v>727</v>
       </c>
       <c r="B59" s="44" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C59" s="48" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="D59" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E59" s="69">
-        <v>45974</v>
+        <v>46002</v>
       </c>
       <c r="F59" s="51">
-        <v>46715</v>
+        <v>46491</v>
       </c>
       <c r="G59" s="52">
-        <v>0</v>
+        <v>3500000</v>
       </c>
       <c r="H59" s="71">
-        <v>31083692</v>
+        <v>126465717</v>
       </c>
       <c r="I59" s="46">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>255</v>
+      </c>
+      <c r="J59" s="46">
+        <v>1168</v>
       </c>
       <c r="K59" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L59" s="53" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M59" s="74">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="73" t="s">
-        <v>768</v>
+        <v>687</v>
       </c>
       <c r="B60" s="44" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C60" s="48" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="D60" s="46" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="E60" s="69">
-        <v>46002</v>
+        <v>46013</v>
       </c>
       <c r="F60" s="51">
         <v>46715</v>
       </c>
       <c r="G60" s="52">
-        <v>0</v>
+        <v>3500000</v>
       </c>
       <c r="H60" s="71">
-        <v>81930664</v>
+        <v>51357331</v>
       </c>
       <c r="I60" s="46">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>127</v>
+      </c>
+      <c r="J60" s="46">
+        <v>480</v>
       </c>
       <c r="K60" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L60" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M60" s="74">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="73" t="s">
+        <v>536</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>757</v>
+      </c>
+      <c r="C61" s="48" t="s">
+        <v>771</v>
+      </c>
+      <c r="D61" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="E61" s="69">
+        <v>46020</v>
+      </c>
+      <c r="F61" s="51">
+        <v>46744</v>
+      </c>
+      <c r="G61" s="52">
+        <v>3000000</v>
+      </c>
+      <c r="H61" s="71">
+        <v>12363179</v>
+      </c>
+      <c r="I61" s="46">
+        <v>60</v>
+      </c>
+      <c r="J61" s="46">
+        <v>135</v>
+      </c>
+      <c r="K61" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L61" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M60" s="75">
-[...44 lines deleted...]
-    <row r="62" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M61" s="74" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="73" t="s">
-        <v>687</v>
+        <v>787</v>
       </c>
       <c r="B62" s="44" t="s">
-        <v>756</v>
+        <v>778</v>
       </c>
       <c r="C62" s="48" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="D62" s="46" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E62" s="69">
-        <v>46013</v>
+        <v>46029</v>
       </c>
       <c r="F62" s="51">
-        <v>46715</v>
+        <v>46432</v>
       </c>
       <c r="G62" s="52">
         <v>3500000</v>
       </c>
       <c r="H62" s="71">
-        <v>51357331</v>
+        <v>51045237</v>
       </c>
       <c r="I62" s="46">
-        <v>127</v>
+        <v>99</v>
       </c>
       <c r="J62" s="46">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="K62" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L62" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M62" s="75">
-[...3 lines deleted...]
-    <row r="63" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M62" s="74">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="73" t="s">
-        <v>536</v>
+        <v>258</v>
       </c>
       <c r="B63" s="44" t="s">
-        <v>757</v>
+        <v>777</v>
       </c>
       <c r="C63" s="48" t="s">
-        <v>771</v>
+        <v>785</v>
       </c>
       <c r="D63" s="46" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="E63" s="69">
-        <v>46020</v>
+        <v>46043</v>
       </c>
       <c r="F63" s="51">
-        <v>46744</v>
+        <v>46797</v>
       </c>
       <c r="G63" s="52">
-        <v>3000000</v>
+        <v>3500000</v>
       </c>
       <c r="H63" s="71">
-        <v>12363179</v>
+        <v>72082003</v>
       </c>
       <c r="I63" s="46">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="J63" s="46">
-        <v>135</v>
+        <v>704</v>
       </c>
       <c r="K63" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L63" s="53" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="64" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>467</v>
+      </c>
+      <c r="M63" s="74">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="73" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="B64" s="44" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="C64" s="48" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="D64" s="46" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E64" s="69">
-        <v>46029</v>
+        <v>46083</v>
       </c>
       <c r="F64" s="51">
-        <v>46797</v>
+        <v>46845</v>
       </c>
       <c r="G64" s="52">
         <v>3500000</v>
       </c>
       <c r="H64" s="71">
-        <v>51045237</v>
+        <v>43618435</v>
       </c>
       <c r="I64" s="46">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="J64" s="46">
-        <v>473</v>
+        <v>418</v>
       </c>
       <c r="K64" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L64" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M64" s="75">
+      <c r="M64" s="74">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="73" t="s">
+        <v>286</v>
+      </c>
+      <c r="B65" s="44" t="s">
+        <v>776</v>
+      </c>
+      <c r="C65" s="48" t="s">
+        <v>784</v>
+      </c>
+      <c r="D65" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E65" s="69">
-        <v>46043</v>
+        <v>46083</v>
       </c>
       <c r="F65" s="51">
-        <v>46797</v>
+        <v>46845</v>
       </c>
       <c r="G65" s="52">
         <v>3500000</v>
       </c>
       <c r="H65" s="71">
-        <v>72082003</v>
+        <v>28226894</v>
       </c>
       <c r="I65" s="46">
-        <v>156</v>
+        <v>75</v>
       </c>
       <c r="J65" s="46">
-        <v>704</v>
+        <v>264</v>
       </c>
       <c r="K65" s="53" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L65" s="53" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M65" s="74">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="73" t="s">
-        <v>782</v>
+        <v>539</v>
       </c>
       <c r="B66" s="44" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="C66" s="48" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="D66" s="46" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E66" s="69">
-        <v>46083</v>
+        <v>46087</v>
       </c>
       <c r="F66" s="51">
-        <v>46845</v>
+        <v>46850</v>
       </c>
       <c r="G66" s="52">
         <v>3500000</v>
       </c>
       <c r="H66" s="71">
-        <v>43618435</v>
+        <v>51632430</v>
       </c>
       <c r="I66" s="46">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="J66" s="46">
-        <v>418</v>
+        <v>480</v>
       </c>
       <c r="K66" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L66" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M66" s="75">
-[...3 lines deleted...]
-    <row r="67" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M66" s="74">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="73" t="s">
-        <v>286</v>
+        <v>780</v>
       </c>
       <c r="B67" s="44" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="C67" s="48" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="D67" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E67" s="69">
-        <v>46083</v>
+        <v>46087</v>
       </c>
       <c r="F67" s="51">
-        <v>46845</v>
+        <v>46850</v>
       </c>
       <c r="G67" s="52">
         <v>3500000</v>
       </c>
       <c r="H67" s="71">
-        <v>28226894</v>
+        <v>37087260</v>
       </c>
       <c r="I67" s="46">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="J67" s="46">
-        <v>264</v>
+        <v>371</v>
       </c>
       <c r="K67" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L67" s="53" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-    <row r="68" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+      <c r="M67" s="74">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="73" t="s">
-        <v>539</v>
+        <v>400</v>
       </c>
       <c r="B68" s="44" t="s">
-        <v>773</v>
+        <v>795</v>
       </c>
       <c r="C68" s="48" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="D68" s="46" t="s">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E68" s="69">
-        <v>46087</v>
+        <v>46119</v>
       </c>
       <c r="F68" s="51">
-        <v>46850</v>
+        <v>46893</v>
       </c>
       <c r="G68" s="52">
         <v>3500000</v>
       </c>
       <c r="H68" s="71">
-        <v>51632430</v>
+        <v>47755147</v>
       </c>
       <c r="I68" s="46">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="J68" s="46">
-        <v>480</v>
+        <v>439</v>
       </c>
       <c r="K68" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L68" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M68" s="75">
-[...3 lines deleted...]
-    <row r="69" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M68" s="74">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="73" t="s">
-        <v>780</v>
+        <v>197</v>
       </c>
       <c r="B69" s="44" t="s">
-        <v>774</v>
+        <v>793</v>
       </c>
       <c r="C69" s="48" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
       <c r="D69" s="46" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="E69" s="69">
-        <v>46087</v>
+        <v>46154</v>
       </c>
       <c r="F69" s="51">
-        <v>46850</v>
+        <v>46919</v>
       </c>
       <c r="G69" s="52">
-        <v>3500000</v>
+        <v>3200000</v>
       </c>
       <c r="H69" s="71">
-        <v>37087260</v>
+        <v>18523342</v>
       </c>
       <c r="I69" s="46">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="J69" s="46">
-        <v>371</v>
+        <v>200</v>
       </c>
       <c r="K69" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L69" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M69" s="74">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="73" t="s">
-        <v>400</v>
+        <v>197</v>
       </c>
       <c r="B70" s="44" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="C70" s="48" t="s">
         <v>797</v>
       </c>
       <c r="D70" s="46" t="s">
-        <v>2</v>
+        <v>132</v>
       </c>
       <c r="E70" s="69">
-        <v>46119</v>
+        <v>46160</v>
       </c>
       <c r="F70" s="51">
-        <v>46893</v>
+        <v>46919</v>
       </c>
       <c r="G70" s="52">
         <v>3500000</v>
       </c>
       <c r="H70" s="71">
-        <v>47755147</v>
+        <v>22650807</v>
       </c>
       <c r="I70" s="46">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="J70" s="46">
-        <v>439</v>
+        <v>224</v>
       </c>
       <c r="K70" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L70" s="53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>337</v>
+      </c>
+      <c r="M70" s="74">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="73" t="s">
         <v>197</v>
       </c>
       <c r="B71" s="44" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C71" s="48" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D71" s="46" t="s">
-        <v>132</v>
+        <v>2</v>
       </c>
       <c r="E71" s="69">
-        <v>46160</v>
+        <v>46175</v>
       </c>
       <c r="F71" s="51">
-        <v>46919</v>
+        <v>46939</v>
       </c>
       <c r="G71" s="52">
+        <v>3400000</v>
+      </c>
+      <c r="H71" s="71">
+        <v>28857481</v>
+      </c>
+      <c r="I71" s="46">
+        <v>68</v>
+      </c>
+      <c r="J71" s="46">
+        <v>278</v>
+      </c>
+      <c r="K71" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L71" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M71" s="74">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="73" t="s">
+        <v>805</v>
+      </c>
+      <c r="B72" s="44" t="s">
+        <v>801</v>
+      </c>
+      <c r="C72" s="48" t="s">
+        <v>806</v>
+      </c>
+      <c r="D72" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E72" s="69">
+        <v>46205</v>
+      </c>
+      <c r="F72" s="51">
+        <v>46940</v>
+      </c>
+      <c r="G72" s="52">
         <v>3500000</v>
       </c>
-      <c r="H71" s="71">
-[...39 lines deleted...]
-      </c>
       <c r="H72" s="71">
-        <v>18523342</v>
+        <v>41573336</v>
       </c>
       <c r="I72" s="46">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="J72" s="46">
-        <v>200</v>
+        <v>308</v>
       </c>
       <c r="K72" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L72" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M72" s="75">
-[...3 lines deleted...]
-    <row r="73" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M72" s="74">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="73" t="s">
-        <v>197</v>
+        <v>426</v>
       </c>
       <c r="B73" s="44" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="C73" s="48" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="D73" s="46" t="s">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="E73" s="69">
-        <v>46175</v>
+        <v>46211</v>
       </c>
       <c r="F73" s="51">
-        <v>46939</v>
+        <v>46940</v>
       </c>
       <c r="G73" s="52">
-        <v>3400000</v>
+        <v>3500000</v>
       </c>
       <c r="H73" s="71">
-        <v>28857481</v>
+        <v>36649588</v>
       </c>
       <c r="I73" s="46">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="J73" s="46">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="K73" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L73" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M73" s="74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="73" t="s">
+        <v>808</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>802</v>
+      </c>
+      <c r="C74" s="48" t="s">
+        <v>809</v>
+      </c>
+      <c r="D74" s="46" t="s">
+        <v>158</v>
+      </c>
+      <c r="E74" s="69">
+        <v>46211</v>
+      </c>
+      <c r="F74" s="51">
+        <v>46940</v>
+      </c>
+      <c r="G74" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H74" s="71">
+        <v>18919146</v>
+      </c>
+      <c r="I74" s="46">
+        <v>90</v>
+      </c>
+      <c r="J74" s="46">
+        <v>201</v>
+      </c>
+      <c r="K74" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L74" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M74" s="74" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="73" t="s">
+        <v>811</v>
+      </c>
+      <c r="B75" s="44" t="s">
+        <v>803</v>
+      </c>
+      <c r="C75" s="48" t="s">
+        <v>812</v>
+      </c>
+      <c r="D75" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="69">
+        <v>46223</v>
+      </c>
+      <c r="F75" s="51">
+        <v>46940</v>
+      </c>
+      <c r="G75" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H75" s="71">
+        <v>23234095</v>
+      </c>
+      <c r="I75" s="46">
+        <v>75</v>
+      </c>
+      <c r="J75" s="46">
+        <v>282</v>
+      </c>
+      <c r="K75" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L75" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M73" s="75">
-[...4 lines deleted...]
-      <c r="A74" s="147" t="s">
+      <c r="M75" s="74">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="73" t="s">
+        <v>549</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>804</v>
+      </c>
+      <c r="C76" s="48" t="s">
+        <v>813</v>
+      </c>
+      <c r="D76" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E76" s="69">
+        <v>46226</v>
+      </c>
+      <c r="F76" s="51">
+        <v>46940</v>
+      </c>
+      <c r="G76" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H76" s="71">
+        <v>69596789</v>
+      </c>
+      <c r="I76" s="46">
+        <v>147</v>
+      </c>
+      <c r="J76" s="46">
+        <v>748</v>
+      </c>
+      <c r="K76" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L76" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M76" s="74">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="73" t="s">
+        <v>815</v>
+      </c>
+      <c r="B77" s="157" t="s">
+        <v>816</v>
+      </c>
+      <c r="C77" s="48" t="s">
+        <v>817</v>
+      </c>
+      <c r="D77" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E77" s="158">
+        <v>46251</v>
+      </c>
+      <c r="F77" s="51">
+        <v>46939</v>
+      </c>
+      <c r="G77" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H77" s="159">
+        <v>135057377</v>
+      </c>
+      <c r="I77" s="46">
+        <v>282</v>
+      </c>
+      <c r="J77" s="46">
+        <v>1295</v>
+      </c>
+      <c r="K77" s="160" t="s">
+        <v>141</v>
+      </c>
+      <c r="L77" s="160" t="s">
+        <v>28</v>
+      </c>
+      <c r="M77" s="74">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="73" t="s">
+        <v>822</v>
+      </c>
+      <c r="B78" s="157" t="s">
+        <v>818</v>
+      </c>
+      <c r="C78" s="48" t="s">
+        <v>823</v>
+      </c>
+      <c r="D78" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E78" s="158">
+        <v>46269</v>
+      </c>
+      <c r="F78" s="51">
+        <v>46939</v>
+      </c>
+      <c r="G78" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H78" s="159">
+        <v>76970061</v>
+      </c>
+      <c r="I78" s="46">
+        <v>158</v>
+      </c>
+      <c r="J78" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="K78" s="160" t="s">
+        <v>141</v>
+      </c>
+      <c r="L78" s="160" t="s">
+        <v>28</v>
+      </c>
+      <c r="M78" s="74">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="73" t="s">
+        <v>764</v>
+      </c>
+      <c r="B79" s="157" t="s">
+        <v>814</v>
+      </c>
+      <c r="C79" s="48" t="s">
+        <v>820</v>
+      </c>
+      <c r="D79" s="46" t="s">
+        <v>821</v>
+      </c>
+      <c r="E79" s="158">
+        <v>46275</v>
+      </c>
+      <c r="F79" s="51">
+        <v>47010</v>
+      </c>
+      <c r="G79" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H79" s="159">
+        <v>23202317</v>
+      </c>
+      <c r="I79" s="46">
+        <v>128</v>
+      </c>
+      <c r="J79" s="46">
+        <v>210</v>
+      </c>
+      <c r="K79" s="160" t="s">
+        <v>141</v>
+      </c>
+      <c r="L79" s="160" t="s">
+        <v>337</v>
+      </c>
+      <c r="M79" s="74" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A80" s="146" t="s">
         <v>274</v>
       </c>
-      <c r="B74" s="147"/>
-[...25 lines deleted...]
-      <c r="A75" s="36" t="s">
+      <c r="B80" s="146"/>
+      <c r="C80" s="147"/>
+      <c r="D80" s="148"/>
+      <c r="E80" s="149"/>
+      <c r="F80" s="150"/>
+      <c r="G80" s="151">
+        <f>SUM(G3:G79)</f>
+        <v>246395000</v>
+      </c>
+      <c r="H80" s="151">
+        <f>SUM(H3:H79)</f>
+        <v>3513927957.5900002</v>
+      </c>
+      <c r="I80" s="152">
+        <f>SUM(I3:I79)</f>
+        <v>9379</v>
+      </c>
+      <c r="J80" s="156">
+        <f>SUM(J3:J79)</f>
+        <v>29074</v>
+      </c>
+      <c r="K80" s="153"/>
+      <c r="L80" s="153"/>
+      <c r="M80" s="154"/>
+    </row>
+    <row r="81" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A81" s="36" t="s">
         <v>102</v>
       </c>
-      <c r="B75" s="35"/>
-[...16 lines deleted...]
-      <c r="A78" s="141" t="s">
+      <c r="B81" s="35"/>
+      <c r="H81" s="40"/>
+      <c r="I81" s="36"/>
+    </row>
+    <row r="82" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="42"/>
+      <c r="H82" s="40"/>
+      <c r="I82" s="36"/>
+    </row>
+    <row r="83" spans="1:9" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="58">
+        <v>46295</v>
+      </c>
+      <c r="H83" s="40"/>
+      <c r="I83" s="36"/>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" s="140" t="s">
         <v>789</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M69">
-    <sortCondition ref="E3:E69"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M65">
+    <sortCondition ref="E3:E65"/>
   </sortState>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="24" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet3">
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T199"/>
+  <dimension ref="A1:T203"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E197" sqref="E197"/>
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.140625" style="36" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="40.140625" style="68" customWidth="1"/>
+    <col min="1" max="1" width="37.21875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="35.5546875" style="36" customWidth="1"/>
+    <col min="3" max="3" width="26.77734375" style="37" customWidth="1"/>
+    <col min="4" max="4" width="16.21875" style="36" customWidth="1"/>
+    <col min="5" max="5" width="28.88671875" style="66" customWidth="1"/>
+    <col min="6" max="6" width="16.5546875" style="38" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="67" customWidth="1"/>
+    <col min="8" max="8" width="23.109375" style="67" customWidth="1"/>
+    <col min="9" max="9" width="16.21875" style="68" customWidth="1"/>
+    <col min="10" max="10" width="40.109375" style="68" customWidth="1"/>
     <col min="11" max="11" width="15" style="36" customWidth="1"/>
-    <col min="12" max="12" width="16.85546875" style="36" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="36"/>
+    <col min="12" max="12" width="16.77734375" style="36" customWidth="1"/>
+    <col min="13" max="13" width="22.33203125" style="36" customWidth="1"/>
+    <col min="14" max="14" width="13.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="9.21875" style="36"/>
+    <col min="19" max="19" width="12.5546875" style="36" customWidth="1"/>
+    <col min="20" max="16384" width="9.21875" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="35" t="s">
         <v>238</v>
       </c>
       <c r="D1" s="59" t="str">
         <f>'RHW PIPELINE'!D1</f>
-        <v>Information as of June 30, 2026</v>
+        <v>Information as of September 30, 2026</v>
       </c>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="62"/>
     </row>
-    <row r="2" spans="1:20" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="77" t="s">
+    <row r="2" spans="1:20" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="77" t="s">
+      <c r="B2" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="78" t="s">
+      <c r="C2" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="D2" s="79" t="s">
+      <c r="D2" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="80" t="s">
+      <c r="E2" s="79" t="s">
         <v>44</v>
       </c>
-      <c r="F2" s="81" t="s">
+      <c r="F2" s="80" t="s">
         <v>129</v>
       </c>
-      <c r="G2" s="82" t="s">
+      <c r="G2" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="83" t="s">
+      <c r="H2" s="82" t="s">
         <v>37</v>
       </c>
-      <c r="I2" s="84" t="s">
+      <c r="I2" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="J2" s="84" t="s">
+      <c r="J2" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="K2" s="79" t="s">
+      <c r="K2" s="78" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="79" t="s">
+      <c r="L2" s="78" t="s">
         <v>6</v>
       </c>
-      <c r="M2" s="85" t="s">
+      <c r="M2" s="84" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="3" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="94" t="s">
+    <row r="3" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="93" t="s">
         <v>247</v>
       </c>
-      <c r="B3" s="94" t="s">
+      <c r="B3" s="93" t="s">
         <v>591</v>
       </c>
-      <c r="C3" s="94" t="s">
+      <c r="C3" s="93" t="s">
         <v>248</v>
       </c>
-      <c r="D3" s="95" t="s">
+      <c r="D3" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="96">
+      <c r="E3" s="95">
         <v>43011</v>
       </c>
-      <c r="F3" s="97">
+      <c r="F3" s="96">
         <v>43643</v>
       </c>
       <c r="G3" s="41">
         <v>2500000</v>
       </c>
-      <c r="H3" s="98">
+      <c r="H3" s="97">
         <v>31990405</v>
       </c>
-      <c r="I3" s="99">
+      <c r="I3" s="98">
         <v>104</v>
       </c>
-      <c r="J3" s="100">
+      <c r="J3" s="99">
         <v>104</v>
       </c>
-      <c r="K3" s="101" t="s">
-[...2 lines deleted...]
-      <c r="L3" s="101" t="s">
+      <c r="K3" s="100" t="s">
+        <v>141</v>
+      </c>
+      <c r="L3" s="100" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="102">
+      <c r="M3" s="101">
         <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="48" t="s">
         <v>247</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>522</v>
       </c>
       <c r="C4" s="48" t="s">
         <v>544</v>
       </c>
       <c r="D4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="103">
+      <c r="E4" s="102">
         <v>44873</v>
       </c>
       <c r="F4" s="51">
         <v>45826</v>
       </c>
       <c r="G4" s="52">
         <v>3500000</v>
       </c>
       <c r="H4" s="71">
         <v>37430781</v>
       </c>
       <c r="I4" s="46">
         <v>90</v>
       </c>
       <c r="J4" s="46">
         <v>345</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M4" s="75">
+      <c r="M4" s="74">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="48" t="s">
         <v>425</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>418</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>429</v>
       </c>
       <c r="D5" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="104">
+      <c r="E5" s="103">
         <v>44266</v>
       </c>
       <c r="F5" s="51">
         <v>44887</v>
       </c>
       <c r="G5" s="52">
         <v>2500000</v>
       </c>
       <c r="H5" s="52">
         <v>59560220</v>
       </c>
       <c r="I5" s="46">
         <v>168</v>
       </c>
       <c r="J5" s="46">
         <v>607</v>
       </c>
       <c r="K5" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L5" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M5" s="75">
+      <c r="M5" s="74">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="48" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="49" t="s">
         <v>318</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>319</v>
       </c>
       <c r="D6" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="104">
+      <c r="E6" s="103">
         <v>43770</v>
       </c>
       <c r="F6" s="51">
         <v>44523</v>
       </c>
       <c r="G6" s="52">
         <v>2500000</v>
       </c>
       <c r="H6" s="52">
         <v>27230881</v>
       </c>
       <c r="I6" s="46">
         <v>72</v>
       </c>
       <c r="J6" s="46">
         <v>255</v>
       </c>
       <c r="K6" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L6" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M6" s="75">
+      <c r="M6" s="74">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="48" t="s">
         <v>371</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>372</v>
       </c>
       <c r="C7" s="48" t="s">
         <v>373</v>
       </c>
       <c r="D7" s="46" t="s">
         <v>374</v>
       </c>
-      <c r="E7" s="104">
+      <c r="E7" s="103">
         <v>44035</v>
       </c>
       <c r="F7" s="51">
         <v>45198</v>
       </c>
       <c r="G7" s="52">
         <v>3500000</v>
       </c>
       <c r="H7" s="70">
         <v>28004693</v>
       </c>
       <c r="I7" s="46">
         <v>79</v>
       </c>
       <c r="J7" s="46">
         <v>265</v>
       </c>
       <c r="K7" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L7" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="M7" s="75">
+      <c r="M7" s="74">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="48" t="s">
         <v>247</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>283</v>
       </c>
       <c r="C8" s="48" t="s">
         <v>284</v>
       </c>
       <c r="D8" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="104">
+      <c r="E8" s="103">
         <v>43494</v>
       </c>
       <c r="F8" s="51">
         <v>44349</v>
       </c>
       <c r="G8" s="52">
         <v>2500000</v>
       </c>
       <c r="H8" s="52">
         <v>31911267</v>
       </c>
       <c r="I8" s="46">
         <v>128</v>
       </c>
       <c r="J8" s="46">
         <v>320</v>
       </c>
       <c r="K8" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L8" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M8" s="75">
+      <c r="M8" s="74">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="48" t="s">
         <v>410</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>409</v>
       </c>
       <c r="C9" s="48" t="s">
         <v>408</v>
       </c>
       <c r="D9" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="104">
+      <c r="E9" s="103">
         <v>43753</v>
       </c>
       <c r="F9" s="51">
         <v>44715</v>
       </c>
       <c r="G9" s="52">
         <v>3500000</v>
       </c>
       <c r="H9" s="52">
         <v>25940056</v>
       </c>
       <c r="I9" s="46">
         <v>90</v>
       </c>
       <c r="J9" s="46">
         <v>140</v>
       </c>
       <c r="K9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="L9" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M9" s="75">
+      <c r="M9" s="74">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="44" t="s">
         <v>485</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>486</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>487</v>
       </c>
       <c r="D10" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="69">
         <v>44978.491666666669</v>
       </c>
       <c r="F10" s="51">
         <v>46114</v>
       </c>
       <c r="G10" s="52">
         <v>3500000</v>
       </c>
       <c r="H10" s="71">
         <v>84129773</v>
       </c>
       <c r="I10" s="46">
         <v>293</v>
       </c>
       <c r="J10" s="46">
         <v>864</v>
       </c>
       <c r="K10" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L10" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M10" s="75" t="s">
+      <c r="M10" s="74" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="48" t="s">
         <v>357</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>469</v>
       </c>
       <c r="C11" s="48" t="s">
         <v>470</v>
       </c>
       <c r="D11" s="53" t="s">
         <v>471</v>
       </c>
-      <c r="E11" s="105">
+      <c r="E11" s="104">
         <v>44546.754166666666</v>
       </c>
       <c r="F11" s="51">
         <v>44832</v>
       </c>
       <c r="G11" s="52">
         <v>2500000</v>
       </c>
       <c r="H11" s="55">
         <v>14999972.74</v>
       </c>
       <c r="I11" s="53">
         <v>55</v>
       </c>
       <c r="J11" s="46">
         <v>134</v>
       </c>
       <c r="K11" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L11" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M11" s="76" t="s">
+      <c r="M11" s="75" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="48" t="s">
         <v>280</v>
       </c>
       <c r="B12" s="49" t="s">
         <v>322</v>
       </c>
       <c r="C12" s="48" t="s">
         <v>323</v>
       </c>
       <c r="D12" s="46" t="s">
         <v>324</v>
       </c>
-      <c r="E12" s="104">
+      <c r="E12" s="103">
         <v>43816</v>
       </c>
       <c r="F12" s="51">
         <v>44409</v>
       </c>
       <c r="G12" s="52">
         <v>2500000</v>
       </c>
       <c r="H12" s="52">
         <v>27158982</v>
       </c>
       <c r="I12" s="46">
         <v>95</v>
       </c>
       <c r="J12" s="46">
         <v>308</v>
       </c>
       <c r="K12" s="46" t="s">
         <v>4</v>
       </c>
       <c r="L12" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="M12" s="75" t="s">
+      <c r="M12" s="74" t="s">
         <v>236</v>
       </c>
-      <c r="N12" s="113"/>
-[...8 lines deleted...]
-      <c r="A13" s="106" t="s">
+      <c r="N12" s="112"/>
+      <c r="O12" s="112"/>
+      <c r="P12" s="112"/>
+      <c r="Q12" s="112"/>
+      <c r="R12" s="112"/>
+      <c r="S12" s="112"/>
+      <c r="T12" s="112"/>
+    </row>
+    <row r="13" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="105" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="106" t="s">
+      <c r="B13" s="105" t="s">
         <v>170</v>
       </c>
-      <c r="C13" s="106" t="s">
+      <c r="C13" s="105" t="s">
         <v>138</v>
       </c>
-      <c r="D13" s="107" t="s">
+      <c r="D13" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E13" s="108">
+      <c r="E13" s="107">
         <v>41850</v>
       </c>
-      <c r="F13" s="109">
+      <c r="F13" s="108">
         <v>42312</v>
       </c>
       <c r="G13" s="63">
         <v>2100000</v>
       </c>
-      <c r="H13" s="110">
+      <c r="H13" s="109">
         <v>27552358</v>
       </c>
-      <c r="I13" s="111">
+      <c r="I13" s="110">
         <v>164</v>
       </c>
-      <c r="J13" s="111">
+      <c r="J13" s="110">
         <v>287</v>
       </c>
-      <c r="K13" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="112" t="s">
+      <c r="K13" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L13" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M13" s="75">
+      <c r="M13" s="74">
         <v>41</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="48" t="s">
         <v>346</v>
       </c>
       <c r="B14" s="48" t="s">
         <v>347</v>
       </c>
       <c r="C14" s="48" t="s">
         <v>354</v>
       </c>
       <c r="D14" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E14" s="104">
+      <c r="E14" s="103">
         <v>43951</v>
       </c>
       <c r="F14" s="51">
         <v>45638</v>
       </c>
       <c r="G14" s="52">
         <v>2800000</v>
       </c>
       <c r="H14" s="70">
         <v>19661719.600000001</v>
       </c>
       <c r="I14" s="46">
         <v>56</v>
       </c>
       <c r="J14" s="46">
         <v>183</v>
       </c>
       <c r="K14" s="46" t="s">
         <v>348</v>
       </c>
       <c r="L14" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M14" s="75">
+      <c r="M14" s="74">
         <v>44</v>
       </c>
     </row>
-    <row r="15" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="48" t="s">
         <v>534</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>669</v>
       </c>
       <c r="C15" s="48" t="s">
         <v>533</v>
       </c>
       <c r="D15" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E15" s="103">
+      <c r="E15" s="102">
         <v>44896</v>
       </c>
       <c r="F15" s="51">
         <v>46010</v>
       </c>
       <c r="G15" s="52">
         <v>3500000</v>
       </c>
       <c r="H15" s="71">
         <v>38146560</v>
       </c>
       <c r="I15" s="46">
         <v>83</v>
       </c>
       <c r="J15" s="46">
         <v>363</v>
       </c>
       <c r="K15" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L15" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M15" s="75">
+      <c r="M15" s="74">
         <v>41</v>
       </c>
     </row>
-    <row r="16" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="114" t="s">
+    <row r="16" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="113" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="114" t="s">
+      <c r="B16" s="113" t="s">
         <v>103</v>
       </c>
-      <c r="C16" s="106" t="s">
+      <c r="C16" s="105" t="s">
         <v>85</v>
       </c>
-      <c r="D16" s="107" t="s">
+      <c r="D16" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E16" s="108">
+      <c r="E16" s="107">
         <v>41269</v>
       </c>
-      <c r="F16" s="115">
+      <c r="F16" s="114">
         <v>41677</v>
       </c>
-      <c r="G16" s="110">
+      <c r="G16" s="109">
         <v>2268653</v>
       </c>
-      <c r="H16" s="110">
+      <c r="H16" s="109">
         <v>13352768</v>
       </c>
-      <c r="I16" s="111">
+      <c r="I16" s="110">
         <v>101</v>
       </c>
-      <c r="J16" s="111">
+      <c r="J16" s="110">
         <v>102</v>
       </c>
-      <c r="K16" s="107" t="s">
+      <c r="K16" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L16" s="107" t="s">
+      <c r="L16" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M16" s="75">
+      <c r="M16" s="74">
         <v>7</v>
       </c>
     </row>
-    <row r="17" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="106" t="s">
+    <row r="17" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="105" t="s">
         <v>201</v>
       </c>
-      <c r="B17" s="106" t="s">
+      <c r="B17" s="105" t="s">
         <v>200</v>
       </c>
-      <c r="C17" s="106" t="s">
+      <c r="C17" s="105" t="s">
         <v>235</v>
       </c>
-      <c r="D17" s="107" t="s">
+      <c r="D17" s="106" t="s">
         <v>182</v>
       </c>
-      <c r="E17" s="108">
+      <c r="E17" s="107">
         <v>42552</v>
       </c>
-      <c r="F17" s="109">
+      <c r="F17" s="108">
         <v>42951</v>
       </c>
       <c r="G17" s="63">
         <v>866400</v>
       </c>
-      <c r="H17" s="110">
+      <c r="H17" s="109">
         <v>15912909</v>
       </c>
-      <c r="I17" s="111">
+      <c r="I17" s="110">
         <v>94</v>
       </c>
-      <c r="J17" s="111">
+      <c r="J17" s="110">
         <v>170</v>
       </c>
-      <c r="K17" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="112" t="s">
+      <c r="K17" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L17" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M17" s="75" t="s">
+      <c r="M17" s="74" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="18" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="48" t="s">
         <v>277</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>278</v>
       </c>
       <c r="C18" s="48" t="s">
         <v>279</v>
       </c>
       <c r="D18" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E18" s="104">
+      <c r="E18" s="103">
         <v>43451</v>
       </c>
       <c r="F18" s="51">
         <v>45138</v>
       </c>
       <c r="G18" s="52">
         <v>3500000</v>
       </c>
       <c r="H18" s="70">
         <v>20414234</v>
       </c>
       <c r="I18" s="46">
         <v>117</v>
       </c>
       <c r="J18" s="46">
         <v>112</v>
       </c>
       <c r="K18" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L18" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M18" s="75">
+      <c r="M18" s="74">
         <v>40</v>
       </c>
-      <c r="N18" s="113"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N18" s="112"/>
+      <c r="O18" s="112"/>
+      <c r="P18" s="112"/>
+      <c r="Q18" s="112"/>
+      <c r="R18" s="112"/>
+      <c r="S18" s="112"/>
+      <c r="T18" s="112"/>
+    </row>
+    <row r="19" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="48" t="s">
         <v>474</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>475</v>
       </c>
       <c r="C19" s="48" t="s">
         <v>476</v>
       </c>
       <c r="D19" s="53" t="s">
         <v>174</v>
       </c>
-      <c r="E19" s="105">
+      <c r="E19" s="104">
         <v>44552.507638888892</v>
       </c>
       <c r="F19" s="51">
         <v>45610</v>
       </c>
       <c r="G19" s="52">
         <v>2500000</v>
       </c>
       <c r="H19" s="71">
         <v>8219136</v>
       </c>
       <c r="I19" s="53">
         <v>40</v>
       </c>
       <c r="J19" s="46">
         <v>89</v>
       </c>
       <c r="K19" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L19" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M19" s="76">
+      <c r="M19" s="75">
         <v>36</v>
       </c>
     </row>
-    <row r="20" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="48" t="s">
         <v>338</v>
       </c>
       <c r="B20" s="49" t="s">
         <v>339</v>
       </c>
       <c r="C20" s="48" t="s">
         <v>359</v>
       </c>
       <c r="D20" s="46" t="s">
         <v>174</v>
       </c>
-      <c r="E20" s="104">
+      <c r="E20" s="103">
         <v>43851</v>
       </c>
       <c r="F20" s="51">
         <v>44518</v>
       </c>
       <c r="G20" s="52">
         <v>2500000</v>
       </c>
       <c r="H20" s="52">
         <v>13276403</v>
       </c>
       <c r="I20" s="46">
         <v>67</v>
       </c>
       <c r="J20" s="46">
         <v>110</v>
       </c>
       <c r="K20" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L20" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M20" s="75" t="s">
+      <c r="M20" s="74" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="21" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="106" t="s">
+    <row r="21" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="105" t="s">
         <v>165</v>
       </c>
-      <c r="B21" s="106" t="s">
+      <c r="B21" s="105" t="s">
         <v>166</v>
       </c>
-      <c r="C21" s="106" t="s">
+      <c r="C21" s="105" t="s">
         <v>167</v>
       </c>
-      <c r="D21" s="107" t="s">
+      <c r="D21" s="106" t="s">
         <v>93</v>
       </c>
-      <c r="E21" s="108">
+      <c r="E21" s="107">
         <v>42384</v>
       </c>
-      <c r="F21" s="109">
+      <c r="F21" s="108">
         <v>42716</v>
       </c>
       <c r="G21" s="63">
         <v>2479479</v>
       </c>
-      <c r="H21" s="110">
+      <c r="H21" s="109">
         <v>10717477</v>
       </c>
-      <c r="I21" s="111">
+      <c r="I21" s="110">
         <v>56</v>
       </c>
-      <c r="J21" s="111">
+      <c r="J21" s="110">
         <v>85</v>
       </c>
-      <c r="K21" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="112" t="s">
+      <c r="K21" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L21" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M21" s="75" t="s">
+      <c r="M21" s="74" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="22" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="48" t="s">
         <v>442</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>443</v>
       </c>
       <c r="C22" s="48" t="s">
         <v>444</v>
       </c>
       <c r="D22" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E22" s="104">
+      <c r="E22" s="103">
         <v>44083</v>
       </c>
       <c r="F22" s="51">
         <v>44719</v>
       </c>
       <c r="G22" s="52">
         <v>6144657</v>
       </c>
       <c r="H22" s="52">
         <v>41053045</v>
       </c>
       <c r="I22" s="46">
         <v>150</v>
       </c>
       <c r="J22" s="46">
         <v>399</v>
       </c>
       <c r="K22" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L22" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M22" s="75">
+      <c r="M22" s="74">
         <v>46</v>
       </c>
     </row>
-    <row r="23" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="106" t="s">
+    <row r="23" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="105" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="106" t="s">
+      <c r="B23" s="105" t="s">
         <v>163</v>
       </c>
-      <c r="C23" s="106" t="s">
+      <c r="C23" s="105" t="s">
         <v>164</v>
       </c>
-      <c r="D23" s="107" t="s">
+      <c r="D23" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E23" s="108">
+      <c r="E23" s="107">
         <v>42376</v>
       </c>
-      <c r="F23" s="109">
+      <c r="F23" s="108">
         <v>42717</v>
       </c>
       <c r="G23" s="63">
         <v>1182886</v>
       </c>
-      <c r="H23" s="110">
+      <c r="H23" s="109">
         <v>36800535</v>
       </c>
-      <c r="I23" s="111">
+      <c r="I23" s="110">
         <v>189</v>
       </c>
-      <c r="J23" s="111">
+      <c r="J23" s="110">
         <v>347</v>
       </c>
-      <c r="K23" s="112" t="s">
+      <c r="K23" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L23" s="112" t="s">
+      <c r="L23" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M23" s="75">
+      <c r="M23" s="74">
         <v>13</v>
       </c>
     </row>
-    <row r="24" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="48" t="s">
         <v>447</v>
       </c>
       <c r="C24" s="48" t="s">
         <v>452</v>
       </c>
       <c r="D24" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E24" s="104">
+      <c r="E24" s="103">
         <v>44418</v>
       </c>
       <c r="F24" s="51">
         <v>45000</v>
       </c>
       <c r="G24" s="52">
         <v>500000</v>
       </c>
       <c r="H24" s="70">
         <v>17335480.899999999</v>
       </c>
       <c r="I24" s="46">
         <v>80</v>
       </c>
       <c r="J24" s="46">
         <v>162</v>
       </c>
       <c r="K24" s="46" t="s">
         <v>4</v>
       </c>
       <c r="L24" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M24" s="75">
+      <c r="M24" s="74">
         <v>46</v>
       </c>
     </row>
-    <row r="25" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="106" t="s">
+    <row r="25" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="105" t="s">
         <v>175</v>
       </c>
-      <c r="B25" s="106" t="s">
+      <c r="B25" s="105" t="s">
         <v>176</v>
       </c>
-      <c r="C25" s="106" t="s">
+      <c r="C25" s="105" t="s">
         <v>177</v>
       </c>
-      <c r="D25" s="107" t="s">
+      <c r="D25" s="106" t="s">
         <v>174</v>
       </c>
-      <c r="E25" s="108">
+      <c r="E25" s="107">
         <v>42410</v>
       </c>
-      <c r="F25" s="109">
+      <c r="F25" s="108">
         <v>42716</v>
       </c>
       <c r="G25" s="63">
         <v>1785170</v>
       </c>
-      <c r="H25" s="110">
+      <c r="H25" s="109">
         <v>6840890</v>
       </c>
-      <c r="I25" s="111">
+      <c r="I25" s="110">
         <v>34</v>
       </c>
-      <c r="J25" s="111">
+      <c r="J25" s="110">
         <v>129</v>
       </c>
-      <c r="K25" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L25" s="112" t="s">
+      <c r="K25" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L25" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M25" s="75">
+      <c r="M25" s="74">
         <v>36</v>
       </c>
     </row>
-    <row r="26" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="48" t="s">
         <v>733</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>732</v>
       </c>
       <c r="C26" s="48" t="s">
         <v>734</v>
       </c>
       <c r="D26" s="53" t="s">
         <v>174</v>
       </c>
-      <c r="E26" s="105">
+      <c r="E26" s="104">
         <v>44511</v>
       </c>
       <c r="F26" s="51">
         <v>46009</v>
       </c>
       <c r="G26" s="52">
         <v>3500000</v>
       </c>
       <c r="H26" s="71">
         <v>14587094</v>
       </c>
       <c r="I26" s="53">
         <v>72</v>
       </c>
       <c r="J26" s="46">
         <v>163</v>
       </c>
       <c r="K26" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L26" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M26" s="76">
+      <c r="M26" s="161">
         <v>36</v>
       </c>
     </row>
-    <row r="27" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="44" t="s">
         <v>589</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>494</v>
       </c>
       <c r="C27" s="48" t="s">
         <v>495</v>
       </c>
       <c r="D27" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="E27" s="105">
+      <c r="E27" s="104">
         <v>44733.614583333336</v>
       </c>
       <c r="F27" s="51">
         <v>45770</v>
       </c>
       <c r="G27" s="65">
         <v>3500000</v>
       </c>
       <c r="H27" s="71">
         <v>29063393</v>
       </c>
       <c r="I27" s="53">
         <v>83</v>
       </c>
       <c r="J27" s="46">
         <v>341</v>
       </c>
       <c r="K27" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L27" s="53" t="s">
         <v>496</v>
       </c>
-      <c r="M27" s="76">
+      <c r="M27" s="161">
         <v>43</v>
       </c>
     </row>
-    <row r="28" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="48" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="48" t="s">
         <v>349</v>
       </c>
       <c r="C28" s="48" t="s">
         <v>355</v>
       </c>
       <c r="D28" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E28" s="104">
+      <c r="E28" s="103">
         <v>43973</v>
       </c>
       <c r="F28" s="51">
         <v>44797</v>
       </c>
       <c r="G28" s="52">
         <v>2500000</v>
       </c>
       <c r="H28" s="52">
         <v>24006723.800000001</v>
       </c>
       <c r="I28" s="46">
         <v>107</v>
       </c>
       <c r="J28" s="46">
         <v>234</v>
       </c>
       <c r="K28" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L28" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M28" s="75">
+      <c r="M28" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="29" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>539</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>595</v>
       </c>
       <c r="C29" s="48" t="s">
         <v>596</v>
       </c>
       <c r="D29" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E29" s="103">
+      <c r="E29" s="102">
         <v>44537</v>
       </c>
       <c r="F29" s="51">
         <v>45552</v>
       </c>
       <c r="G29" s="52">
         <v>3500000</v>
       </c>
       <c r="H29" s="71">
         <v>73272444</v>
       </c>
       <c r="I29" s="46">
         <v>170</v>
       </c>
       <c r="J29" s="46">
         <v>476</v>
       </c>
       <c r="K29" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L29" s="53" t="s">
         <v>493</v>
       </c>
-      <c r="M29" s="75" t="s">
+      <c r="M29" s="74" t="s">
         <v>597</v>
       </c>
     </row>
-    <row r="30" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="48" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="48" t="s">
         <v>626</v>
       </c>
       <c r="C30" s="48" t="s">
         <v>481</v>
       </c>
       <c r="D30" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="E30" s="104">
+      <c r="E30" s="103">
         <v>44085</v>
       </c>
       <c r="F30" s="51">
         <v>45288</v>
       </c>
       <c r="G30" s="52">
         <v>3500000</v>
       </c>
       <c r="H30" s="71">
         <v>30912101</v>
       </c>
       <c r="I30" s="46">
         <v>95</v>
       </c>
       <c r="J30" s="46">
         <v>240</v>
       </c>
       <c r="K30" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L30" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M30" s="75">
+      <c r="M30" s="74">
         <v>32</v>
       </c>
     </row>
-    <row r="31" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+    <row r="31" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="105" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="114" t="s">
+      <c r="B31" s="113" t="s">
         <v>72</v>
       </c>
-      <c r="C31" s="106" t="s">
+      <c r="C31" s="105" t="s">
         <v>89</v>
       </c>
-      <c r="D31" s="107" t="s">
+      <c r="D31" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E31" s="108">
+      <c r="E31" s="107">
         <v>41556</v>
       </c>
-      <c r="F31" s="116">
+      <c r="F31" s="115">
         <v>42121</v>
       </c>
-      <c r="G31" s="110">
+      <c r="G31" s="109">
         <v>2500000</v>
       </c>
-      <c r="H31" s="110">
+      <c r="H31" s="109">
         <v>40596095</v>
       </c>
-      <c r="I31" s="111">
+      <c r="I31" s="110">
         <v>120</v>
       </c>
-      <c r="J31" s="111">
+      <c r="J31" s="110">
         <v>253</v>
       </c>
-      <c r="K31" s="112" t="s">
+      <c r="K31" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L31" s="107" t="s">
+      <c r="L31" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="M31" s="75">
+      <c r="M31" s="74">
         <v>24</v>
       </c>
     </row>
-    <row r="32" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="106" t="s">
+    <row r="32" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="105" t="s">
         <v>125</v>
       </c>
-      <c r="B32" s="114" t="s">
+      <c r="B32" s="113" t="s">
         <v>145</v>
       </c>
-      <c r="C32" s="106" t="s">
+      <c r="C32" s="105" t="s">
         <v>124</v>
       </c>
-      <c r="D32" s="107" t="s">
+      <c r="D32" s="106" t="s">
         <v>46</v>
       </c>
-      <c r="E32" s="108">
+      <c r="E32" s="107">
         <v>41756</v>
       </c>
-      <c r="F32" s="116">
+      <c r="F32" s="115">
         <v>42150</v>
       </c>
       <c r="G32" s="63">
         <v>2483067</v>
       </c>
-      <c r="H32" s="110">
+      <c r="H32" s="109">
         <v>5992899</v>
       </c>
-      <c r="I32" s="111">
+      <c r="I32" s="110">
         <v>36</v>
       </c>
-      <c r="J32" s="111">
+      <c r="J32" s="110">
         <v>71</v>
       </c>
-      <c r="K32" s="112" t="s">
+      <c r="K32" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L32" s="112" t="s">
+      <c r="L32" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M32" s="75" t="s">
+      <c r="M32" s="74" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="33" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="48" t="s">
         <v>357</v>
       </c>
       <c r="B33" s="44" t="s">
         <v>472</v>
       </c>
       <c r="C33" s="48" t="s">
         <v>473</v>
       </c>
       <c r="D33" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="E33" s="105">
+      <c r="E33" s="104">
         <v>44551.78125</v>
       </c>
       <c r="F33" s="51">
         <v>44896</v>
       </c>
       <c r="G33" s="52">
         <v>2500000</v>
       </c>
       <c r="H33" s="55">
         <v>20862136</v>
       </c>
       <c r="I33" s="53">
         <v>60</v>
       </c>
       <c r="J33" s="46">
         <v>198</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L33" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M33" s="76" t="s">
+      <c r="M33" s="75" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="34" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="106" t="s">
+    <row r="34" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="105" t="s">
         <v>106</v>
       </c>
-      <c r="B34" s="114" t="s">
+      <c r="B34" s="113" t="s">
         <v>151</v>
       </c>
-      <c r="C34" s="106" t="s">
+      <c r="C34" s="105" t="s">
         <v>107</v>
       </c>
-      <c r="D34" s="107" t="s">
+      <c r="D34" s="106" t="s">
         <v>108</v>
       </c>
-      <c r="E34" s="108">
+      <c r="E34" s="107">
         <v>41576</v>
       </c>
-      <c r="F34" s="109">
+      <c r="F34" s="108">
         <v>42248</v>
       </c>
-      <c r="G34" s="110">
+      <c r="G34" s="109">
         <v>2500000</v>
       </c>
-      <c r="H34" s="110">
+      <c r="H34" s="109">
         <v>12274248</v>
       </c>
-      <c r="I34" s="111">
+      <c r="I34" s="110">
         <v>69</v>
       </c>
-      <c r="J34" s="111">
+      <c r="J34" s="110">
         <v>109</v>
       </c>
-      <c r="K34" s="112" t="s">
+      <c r="K34" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L34" s="112" t="s">
+      <c r="L34" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M34" s="75" t="s">
+      <c r="M34" s="74" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="35" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="106" t="s">
+    <row r="35" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="105" t="s">
         <v>488</v>
       </c>
       <c r="B35" s="44" t="s">
         <v>489</v>
       </c>
       <c r="C35" s="48" t="s">
         <v>490</v>
       </c>
       <c r="D35" s="53" t="s">
         <v>191</v>
       </c>
-      <c r="E35" s="105">
+      <c r="E35" s="104">
         <v>44651.595833333333</v>
       </c>
       <c r="F35" s="51">
         <v>45134</v>
       </c>
       <c r="G35" s="57">
         <v>3500000</v>
       </c>
       <c r="H35" s="71">
         <v>23802307</v>
       </c>
       <c r="I35" s="53">
         <v>72</v>
       </c>
       <c r="J35" s="46">
         <v>234</v>
       </c>
       <c r="K35" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L35" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M35" s="76">
+      <c r="M35" s="75">
         <v>32</v>
       </c>
     </row>
-    <row r="36" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="48" t="s">
         <v>451</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>446</v>
       </c>
       <c r="C36" s="48" t="s">
         <v>453</v>
       </c>
       <c r="D36" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="E36" s="104">
+      <c r="E36" s="103">
         <v>44414</v>
       </c>
       <c r="F36" s="51">
         <v>45139</v>
       </c>
       <c r="G36" s="52">
         <v>3500000</v>
       </c>
       <c r="H36" s="70">
         <v>23530505</v>
       </c>
       <c r="I36" s="46">
         <v>126</v>
       </c>
       <c r="J36" s="46">
         <v>218</v>
       </c>
       <c r="K36" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L36" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M36" s="75">
+      <c r="M36" s="74">
         <v>36</v>
       </c>
     </row>
-    <row r="37" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="94" t="s">
+    <row r="37" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="93" t="s">
         <v>197</v>
       </c>
-      <c r="B37" s="94" t="s">
+      <c r="B37" s="93" t="s">
         <v>198</v>
       </c>
-      <c r="C37" s="94" t="s">
+      <c r="C37" s="93" t="s">
         <v>199</v>
       </c>
-      <c r="D37" s="95" t="s">
+      <c r="D37" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="E37" s="96">
+      <c r="E37" s="95">
         <v>42597</v>
       </c>
-      <c r="F37" s="97">
+      <c r="F37" s="96">
         <v>43054</v>
       </c>
       <c r="G37" s="41">
         <v>2500000</v>
       </c>
-      <c r="H37" s="117">
+      <c r="H37" s="116">
         <v>11550750</v>
       </c>
-      <c r="I37" s="99">
+      <c r="I37" s="98">
         <v>78</v>
       </c>
-      <c r="J37" s="100">
+      <c r="J37" s="99">
         <v>108</v>
       </c>
-      <c r="K37" s="101" t="s">
-[...2 lines deleted...]
-      <c r="L37" s="101" t="s">
+      <c r="K37" s="100" t="s">
+        <v>141</v>
+      </c>
+      <c r="L37" s="100" t="s">
         <v>26</v>
       </c>
-      <c r="M37" s="102" t="s">
+      <c r="M37" s="101" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="38" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="48" t="s">
         <v>622</v>
       </c>
       <c r="B38" s="44" t="s">
         <v>610</v>
       </c>
       <c r="C38" s="48" t="s">
         <v>621</v>
       </c>
       <c r="D38" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="E38" s="103">
+      <c r="E38" s="102">
         <v>45177.547222222223</v>
       </c>
       <c r="F38" s="51">
         <v>45731</v>
       </c>
       <c r="G38" s="52">
         <v>3500000</v>
       </c>
       <c r="H38" s="71">
         <v>55817943</v>
       </c>
       <c r="I38" s="46">
         <v>208</v>
       </c>
       <c r="J38" s="46" t="s">
         <v>594</v>
       </c>
       <c r="K38" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L38" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M38" s="75" t="s">
+      <c r="M38" s="74" t="s">
         <v>614</v>
       </c>
-      <c r="N38" s="113"/>
-[...8 lines deleted...]
-      <c r="A39" s="118" t="s">
+      <c r="N38" s="112"/>
+      <c r="O38" s="112"/>
+      <c r="P38" s="112"/>
+      <c r="Q38" s="112"/>
+      <c r="R38" s="112"/>
+      <c r="S38" s="112"/>
+      <c r="T38" s="112"/>
+    </row>
+    <row r="39" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="117" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="118" t="s">
+      <c r="B39" s="117" t="s">
         <v>42</v>
       </c>
-      <c r="C39" s="94" t="s">
+      <c r="C39" s="93" t="s">
         <v>84</v>
       </c>
-      <c r="D39" s="95" t="s">
+      <c r="D39" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="E39" s="96">
+      <c r="E39" s="95">
         <v>41169</v>
       </c>
       <c r="F39" s="51">
         <v>41620</v>
       </c>
-      <c r="G39" s="119">
+      <c r="G39" s="118">
         <v>2500000</v>
       </c>
-      <c r="H39" s="119">
+      <c r="H39" s="118">
         <v>23245773</v>
       </c>
-      <c r="I39" s="120">
+      <c r="I39" s="119">
         <v>135</v>
       </c>
-      <c r="J39" s="120">
+      <c r="J39" s="119">
         <v>171</v>
       </c>
-      <c r="K39" s="101" t="s">
-[...2 lines deleted...]
-      <c r="L39" s="95" t="s">
+      <c r="K39" s="100" t="s">
+        <v>141</v>
+      </c>
+      <c r="L39" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="M39" s="75">
+      <c r="M39" s="74">
         <v>20</v>
       </c>
     </row>
-    <row r="40" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="106" t="s">
+    <row r="40" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="105" t="s">
         <v>109</v>
       </c>
-      <c r="B40" s="114" t="s">
+      <c r="B40" s="113" t="s">
         <v>110</v>
       </c>
-      <c r="C40" s="106" t="s">
+      <c r="C40" s="105" t="s">
         <v>111</v>
       </c>
-      <c r="D40" s="107" t="s">
+      <c r="D40" s="106" t="s">
         <v>93</v>
       </c>
-      <c r="E40" s="108">
+      <c r="E40" s="107">
         <v>41702</v>
       </c>
-      <c r="F40" s="116">
+      <c r="F40" s="115">
         <v>41988</v>
       </c>
       <c r="G40" s="63">
         <v>1547831</v>
       </c>
-      <c r="H40" s="110">
+      <c r="H40" s="109">
         <v>13922854</v>
       </c>
-      <c r="I40" s="111">
+      <c r="I40" s="110">
         <v>122</v>
       </c>
-      <c r="J40" s="111">
+      <c r="J40" s="110">
         <v>92</v>
       </c>
-      <c r="K40" s="112" t="s">
+      <c r="K40" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L40" s="112" t="s">
+      <c r="L40" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M40" s="75" t="s">
+      <c r="M40" s="74" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="41" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="49" t="s">
         <v>380</v>
       </c>
       <c r="B41" s="49" t="s">
         <v>314</v>
       </c>
       <c r="C41" s="48" t="s">
         <v>398</v>
       </c>
       <c r="D41" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="E41" s="104">
+      <c r="E41" s="103">
         <v>43720</v>
       </c>
-      <c r="F41" s="109">
+      <c r="F41" s="108">
         <v>44126</v>
       </c>
       <c r="G41" s="64">
         <v>2500000</v>
       </c>
-      <c r="H41" s="121">
+      <c r="H41" s="120">
         <v>12911680</v>
       </c>
-      <c r="I41" s="122">
+      <c r="I41" s="121">
         <v>75</v>
       </c>
       <c r="J41" s="46">
         <v>69</v>
       </c>
       <c r="K41" s="46" t="s">
         <v>4</v>
       </c>
       <c r="L41" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M41" s="75" t="s">
+      <c r="M41" s="74" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="42" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="106" t="s">
+    <row r="42" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="B42" s="114" t="s">
+      <c r="B42" s="113" t="s">
         <v>155</v>
       </c>
-      <c r="C42" s="106" t="s">
+      <c r="C42" s="105" t="s">
         <v>133</v>
       </c>
-      <c r="D42" s="107" t="s">
+      <c r="D42" s="106" t="s">
         <v>132</v>
       </c>
-      <c r="E42" s="108">
+      <c r="E42" s="107">
         <v>41814</v>
       </c>
-      <c r="F42" s="109">
+      <c r="F42" s="108">
         <v>42282</v>
       </c>
       <c r="G42" s="63">
         <v>2500000</v>
       </c>
-      <c r="H42" s="110">
+      <c r="H42" s="109">
         <v>10911445</v>
       </c>
-      <c r="I42" s="111">
+      <c r="I42" s="110">
         <v>88</v>
       </c>
-      <c r="J42" s="111">
+      <c r="J42" s="110">
         <v>106</v>
       </c>
-      <c r="K42" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L42" s="112" t="s">
+      <c r="K42" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L42" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M42" s="75" t="s">
+      <c r="M42" s="74" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="43" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="44" t="s">
         <v>589</v>
       </c>
       <c r="B43" s="44" t="s">
         <v>491</v>
       </c>
       <c r="C43" s="48" t="s">
         <v>492</v>
       </c>
       <c r="D43" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="E43" s="105">
+      <c r="E43" s="104">
         <v>44733.477777777778</v>
       </c>
       <c r="F43" s="51">
         <v>45407</v>
       </c>
       <c r="G43" s="57">
         <v>3500000</v>
       </c>
       <c r="H43" s="71">
         <v>30717312</v>
       </c>
       <c r="I43" s="53">
         <v>154</v>
       </c>
       <c r="J43" s="46">
         <v>303</v>
       </c>
       <c r="K43" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L43" s="53" t="s">
         <v>493</v>
       </c>
-      <c r="M43" s="76">
+      <c r="M43" s="75">
         <v>40</v>
       </c>
     </row>
-    <row r="44" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="48" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="49" t="s">
         <v>290</v>
       </c>
       <c r="C44" s="48" t="s">
         <v>291</v>
       </c>
       <c r="D44" s="46" t="s">
         <v>292</v>
       </c>
-      <c r="E44" s="104">
+      <c r="E44" s="103">
         <v>43615</v>
       </c>
       <c r="F44" s="51">
         <v>44518</v>
       </c>
       <c r="G44" s="52">
         <v>2500000</v>
       </c>
       <c r="H44" s="52">
         <v>18672089</v>
       </c>
       <c r="I44" s="46">
         <v>153</v>
       </c>
       <c r="J44" s="46">
         <v>203</v>
       </c>
       <c r="K44" s="46" t="s">
         <v>4</v>
       </c>
       <c r="L44" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="M44" s="75" t="s">
+      <c r="M44" s="74" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="45" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="114" t="s">
+    <row r="45" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="B45" s="114" t="s">
+      <c r="B45" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="C45" s="106" t="s">
+      <c r="C45" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="D45" s="107" t="s">
+      <c r="D45" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E45" s="108">
+      <c r="E45" s="107">
         <v>41169</v>
       </c>
-      <c r="F45" s="123">
+      <c r="F45" s="122">
         <v>41466</v>
       </c>
-      <c r="G45" s="110">
+      <c r="G45" s="109">
         <v>1650000</v>
       </c>
-      <c r="H45" s="110">
+      <c r="H45" s="109">
         <v>31443889</v>
       </c>
-      <c r="I45" s="111">
+      <c r="I45" s="110">
         <v>252</v>
       </c>
-      <c r="J45" s="111">
+      <c r="J45" s="110">
         <v>236</v>
       </c>
-      <c r="K45" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L45" s="107" t="s">
+      <c r="K45" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L45" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M45" s="75">
+      <c r="M45" s="74">
         <v>6</v>
       </c>
     </row>
-    <row r="46" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="48" t="s">
         <v>286</v>
       </c>
       <c r="B46" s="48" t="s">
         <v>419</v>
       </c>
       <c r="C46" s="48" t="s">
         <v>430</v>
       </c>
       <c r="D46" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E46" s="104">
+      <c r="E46" s="103">
         <v>44266</v>
       </c>
       <c r="F46" s="51">
         <v>44805</v>
       </c>
       <c r="G46" s="52">
         <v>2500000</v>
       </c>
       <c r="H46" s="52">
         <v>37552411</v>
       </c>
       <c r="I46" s="46">
         <v>114</v>
       </c>
       <c r="J46" s="46">
         <v>348</v>
       </c>
       <c r="K46" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L46" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M46" s="75">
+      <c r="M46" s="74">
         <v>24</v>
       </c>
     </row>
-    <row r="47" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B47" s="49" t="s">
         <v>269</v>
       </c>
       <c r="C47" s="48" t="s">
         <v>271</v>
       </c>
       <c r="D47" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E47" s="104">
+      <c r="E47" s="103">
         <v>43277</v>
       </c>
       <c r="F47" s="51">
         <v>43816</v>
       </c>
       <c r="G47" s="52">
         <v>2500000</v>
       </c>
       <c r="H47" s="52">
         <v>14775251</v>
       </c>
       <c r="I47" s="46">
         <v>55</v>
       </c>
       <c r="J47" s="46">
         <v>139</v>
       </c>
       <c r="K47" s="46" t="s">
         <v>4</v>
       </c>
       <c r="L47" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M47" s="75">
+      <c r="M47" s="74">
         <v>24</v>
       </c>
     </row>
-    <row r="48" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="106" t="s">
+    <row r="48" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="105" t="s">
         <v>171</v>
       </c>
-      <c r="B48" s="106" t="s">
+      <c r="B48" s="105" t="s">
         <v>172</v>
       </c>
-      <c r="C48" s="106" t="s">
+      <c r="C48" s="105" t="s">
         <v>173</v>
       </c>
-      <c r="D48" s="107" t="s">
+      <c r="D48" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E48" s="108">
+      <c r="E48" s="107">
         <v>42432</v>
       </c>
-      <c r="F48" s="109">
+      <c r="F48" s="108">
         <v>42745</v>
       </c>
       <c r="G48" s="63">
         <v>1950000</v>
       </c>
-      <c r="H48" s="110">
+      <c r="H48" s="109">
         <v>20499293</v>
       </c>
-      <c r="I48" s="111">
+      <c r="I48" s="110">
         <v>153</v>
       </c>
-      <c r="J48" s="111">
+      <c r="J48" s="110">
         <v>129</v>
       </c>
-      <c r="K48" s="112" t="s">
+      <c r="K48" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L48" s="112" t="s">
+      <c r="L48" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M48" s="75">
+      <c r="M48" s="74">
         <v>6</v>
       </c>
     </row>
-    <row r="49" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="44" t="s">
         <v>459</v>
       </c>
       <c r="B49" s="44" t="s">
         <v>505</v>
       </c>
       <c r="C49" s="48" t="s">
         <v>506</v>
       </c>
       <c r="D49" s="53" t="s">
         <v>471</v>
       </c>
-      <c r="E49" s="105">
+      <c r="E49" s="104">
         <v>44685.586805555555</v>
       </c>
       <c r="F49" s="51">
         <v>45597</v>
       </c>
       <c r="G49" s="65">
         <v>3500000</v>
       </c>
       <c r="H49" s="71">
         <v>15310658</v>
       </c>
       <c r="I49" s="53">
         <v>80</v>
       </c>
       <c r="J49" s="46">
         <v>168</v>
       </c>
       <c r="K49" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L49" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M49" s="76" t="s">
+      <c r="M49" s="75" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="50" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="106" t="s">
+    <row r="50" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="105" t="s">
         <v>305</v>
       </c>
-      <c r="B50" s="106" t="s">
+      <c r="B50" s="105" t="s">
         <v>306</v>
       </c>
-      <c r="C50" s="106" t="s">
+      <c r="C50" s="105" t="s">
         <v>307</v>
       </c>
-      <c r="D50" s="107" t="s">
+      <c r="D50" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E50" s="108">
+      <c r="E50" s="107">
         <v>42256</v>
       </c>
-      <c r="F50" s="109">
+      <c r="F50" s="108">
         <v>43670</v>
       </c>
       <c r="G50" s="63">
         <v>2425000</v>
       </c>
-      <c r="H50" s="110">
+      <c r="H50" s="109">
         <v>16582279</v>
       </c>
-      <c r="I50" s="111">
+      <c r="I50" s="110">
         <v>60</v>
       </c>
-      <c r="J50" s="111">
+      <c r="J50" s="110">
         <v>142</v>
       </c>
-      <c r="K50" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L50" s="112" t="s">
+      <c r="K50" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L50" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M50" s="75">
+      <c r="M50" s="74">
         <v>45</v>
       </c>
     </row>
-    <row r="51" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="48" t="s">
         <v>598</v>
       </c>
       <c r="B51" s="44" t="s">
         <v>662</v>
       </c>
       <c r="C51" s="48" t="s">
         <v>599</v>
       </c>
       <c r="D51" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E51" s="103">
+      <c r="E51" s="102">
         <v>45320</v>
       </c>
       <c r="F51" s="51">
         <v>45442</v>
       </c>
       <c r="G51" s="52">
         <v>3500000</v>
       </c>
       <c r="H51" s="55">
         <v>53090932</v>
       </c>
       <c r="I51" s="53">
         <v>109</v>
       </c>
       <c r="J51" s="46">
         <v>546</v>
       </c>
       <c r="K51" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L51" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M51" s="76" t="s">
+      <c r="M51" s="75" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="52" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="44" t="s">
         <v>317</v>
       </c>
-      <c r="B52" s="124" t="s">
+      <c r="B52" s="123" t="s">
         <v>517</v>
       </c>
       <c r="C52" s="48" t="s">
         <v>516</v>
       </c>
       <c r="D52" s="53" t="s">
         <v>182</v>
       </c>
-      <c r="E52" s="105">
+      <c r="E52" s="104">
         <v>44083</v>
       </c>
       <c r="F52" s="51">
         <v>44849</v>
       </c>
       <c r="G52" s="57">
         <v>2500000</v>
       </c>
       <c r="H52" s="55">
         <v>13178821</v>
       </c>
       <c r="I52" s="53">
         <v>72</v>
       </c>
       <c r="J52" s="46">
         <v>153</v>
       </c>
       <c r="K52" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L52" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M52" s="76" t="s">
+      <c r="M52" s="75" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="53" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="48" t="s">
         <v>580</v>
       </c>
       <c r="B53" s="44" t="s">
         <v>572</v>
       </c>
       <c r="C53" s="48" t="s">
         <v>579</v>
       </c>
       <c r="D53" s="46" t="s">
         <v>182</v>
       </c>
-      <c r="E53" s="103">
+      <c r="E53" s="102">
         <v>45037</v>
       </c>
       <c r="F53" s="51">
         <v>45483</v>
       </c>
       <c r="G53" s="52">
         <v>2500000</v>
       </c>
       <c r="H53" s="71">
         <v>8198192</v>
       </c>
       <c r="I53" s="46">
         <v>32</v>
       </c>
       <c r="J53" s="46">
         <v>53</v>
       </c>
       <c r="K53" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L53" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M53" s="75" t="s">
+      <c r="M53" s="74" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="54" spans="1:20" s="125" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:20" s="124" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="44" t="s">
         <v>514</v>
       </c>
       <c r="B54" s="44" t="s">
         <v>513</v>
       </c>
       <c r="C54" s="48" t="s">
         <v>515</v>
       </c>
       <c r="D54" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="E54" s="105">
+      <c r="E54" s="104">
         <v>43894</v>
       </c>
       <c r="F54" s="51">
         <v>44761</v>
       </c>
       <c r="G54" s="57">
         <v>2500000</v>
       </c>
       <c r="H54" s="55">
         <v>18296935</v>
       </c>
       <c r="I54" s="53">
         <v>66</v>
       </c>
       <c r="J54" s="46">
         <v>333</v>
       </c>
       <c r="K54" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L54" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M54" s="76">
+      <c r="M54" s="75">
         <v>46</v>
       </c>
       <c r="N54" s="36"/>
       <c r="O54" s="36"/>
       <c r="P54" s="36"/>
       <c r="Q54" s="36"/>
       <c r="R54" s="36"/>
       <c r="S54" s="36"/>
       <c r="T54" s="36"/>
     </row>
-    <row r="55" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="48" t="s">
         <v>317</v>
       </c>
       <c r="B55" s="49" t="s">
         <v>315</v>
       </c>
       <c r="C55" s="48" t="s">
         <v>316</v>
       </c>
       <c r="D55" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="E55" s="104">
+      <c r="E55" s="103">
         <v>43759</v>
       </c>
       <c r="F55" s="51">
         <v>44368</v>
       </c>
       <c r="G55" s="52">
         <v>2500000</v>
       </c>
       <c r="H55" s="52">
         <v>24370163</v>
       </c>
       <c r="I55" s="46">
         <v>80</v>
       </c>
       <c r="J55" s="46">
         <v>236</v>
       </c>
       <c r="K55" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L55" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M55" s="75" t="s">
+      <c r="M55" s="74" t="s">
         <v>253</v>
       </c>
       <c r="N55" s="36"/>
       <c r="O55" s="36"/>
       <c r="P55" s="36"/>
       <c r="Q55" s="36"/>
       <c r="R55" s="36"/>
       <c r="S55" s="36"/>
       <c r="T55" s="36"/>
     </row>
-    <row r="56" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="44" t="s">
         <v>488</v>
       </c>
       <c r="B56" s="44" t="s">
         <v>500</v>
       </c>
       <c r="C56" s="48" t="s">
         <v>501</v>
       </c>
       <c r="D56" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E56" s="105">
+      <c r="E56" s="104">
         <v>44638.738888888889</v>
       </c>
       <c r="F56" s="51">
         <v>45819</v>
       </c>
       <c r="G56" s="65">
         <v>3500000</v>
       </c>
       <c r="H56" s="71">
         <v>28432484</v>
       </c>
       <c r="I56" s="53">
         <v>59</v>
       </c>
       <c r="J56" s="46">
         <v>286</v>
       </c>
       <c r="K56" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L56" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M56" s="76">
+      <c r="M56" s="75">
         <v>47</v>
       </c>
       <c r="N56" s="36"/>
       <c r="O56" s="36"/>
       <c r="P56" s="36"/>
       <c r="Q56" s="36"/>
       <c r="R56" s="36"/>
       <c r="S56" s="36"/>
       <c r="T56" s="36"/>
     </row>
-    <row r="57" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="106" t="s">
+    <row r="57" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="105" t="s">
         <v>192</v>
       </c>
-      <c r="B57" s="106" t="s">
+      <c r="B57" s="105" t="s">
         <v>240</v>
       </c>
-      <c r="C57" s="106" t="s">
+      <c r="C57" s="105" t="s">
         <v>193</v>
       </c>
-      <c r="D57" s="107" t="s">
+      <c r="D57" s="106" t="s">
         <v>191</v>
       </c>
-      <c r="E57" s="108">
+      <c r="E57" s="107">
         <v>42592</v>
       </c>
-      <c r="F57" s="109">
+      <c r="F57" s="108">
         <v>43251</v>
       </c>
       <c r="G57" s="64">
         <v>2500000</v>
       </c>
-      <c r="H57" s="121">
+      <c r="H57" s="120">
         <v>42487321</v>
       </c>
-      <c r="I57" s="122">
+      <c r="I57" s="121">
         <v>173</v>
       </c>
-      <c r="J57" s="126">
+      <c r="J57" s="125">
         <v>219</v>
       </c>
-      <c r="K57" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L57" s="112" t="s">
+      <c r="K57" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L57" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M57" s="75" t="s">
+      <c r="M57" s="74" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="58" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="49" t="s">
+    <row r="58" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="48" t="s">
+        <v>464</v>
+      </c>
+      <c r="B58" s="44" t="s">
+        <v>465</v>
+      </c>
+      <c r="C58" s="48" t="s">
+        <v>466</v>
+      </c>
+      <c r="D58" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E58" s="54">
+        <v>44524.667361111111</v>
+      </c>
+      <c r="F58" s="51">
+        <v>46268</v>
+      </c>
+      <c r="G58" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H58" s="71">
+        <v>24328730</v>
+      </c>
+      <c r="I58" s="53">
+        <v>76</v>
+      </c>
+      <c r="J58" s="46">
+        <v>250</v>
+      </c>
+      <c r="K58" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L58" s="53" t="s">
+        <v>467</v>
+      </c>
+      <c r="M58" s="75" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="49" t="s">
         <v>121</v>
       </c>
-      <c r="B58" s="49" t="s">
+      <c r="B59" s="49" t="s">
         <v>401</v>
       </c>
-      <c r="C58" s="48" t="s">
+      <c r="C59" s="48" t="s">
         <v>402</v>
       </c>
-      <c r="D58" s="46" t="s">
+      <c r="D59" s="46" t="s">
         <v>301</v>
       </c>
-      <c r="E58" s="104">
+      <c r="E59" s="103">
         <v>43920</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F59" s="108">
         <v>44182</v>
       </c>
-      <c r="G58" s="64">
+      <c r="G59" s="64">
         <v>2350000</v>
       </c>
-      <c r="H58" s="121">
+      <c r="H59" s="120">
         <v>10497687</v>
       </c>
-      <c r="I58" s="122">
+      <c r="I59" s="121">
         <v>36</v>
       </c>
-      <c r="J58" s="46">
+      <c r="J59" s="46">
         <v>78</v>
       </c>
-      <c r="K58" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L58" s="46" t="s">
+      <c r="K59" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L59" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M58" s="75">
+      <c r="M59" s="74">
         <v>6</v>
       </c>
     </row>
-    <row r="59" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="48" t="s">
+    <row r="60" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="48" t="s">
         <v>192</v>
       </c>
-      <c r="B59" s="48" t="s">
+      <c r="B60" s="48" t="s">
         <v>417</v>
       </c>
-      <c r="C59" s="48" t="s">
+      <c r="C60" s="48" t="s">
         <v>428</v>
       </c>
-      <c r="D59" s="46" t="s">
+      <c r="D60" s="46" t="s">
         <v>191</v>
       </c>
-      <c r="E59" s="104">
+      <c r="E60" s="103">
         <v>44230</v>
       </c>
-      <c r="F59" s="51">
+      <c r="F60" s="51">
         <v>45197</v>
       </c>
-      <c r="G59" s="52">
+      <c r="G60" s="52">
         <v>3500000</v>
       </c>
-      <c r="H59" s="70">
+      <c r="H60" s="70">
         <v>52505669</v>
       </c>
-      <c r="I59" s="46">
+      <c r="I60" s="46">
         <v>187</v>
       </c>
-      <c r="J59" s="46">
+      <c r="J60" s="46">
         <v>386</v>
       </c>
-      <c r="K59" s="46" t="s">
+      <c r="K60" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L59" s="46" t="s">
+      <c r="L60" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M59" s="75">
+      <c r="M60" s="74">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="49" t="s">
+      <c r="N60" s="112"/>
+      <c r="O60" s="112"/>
+      <c r="P60" s="112"/>
+      <c r="Q60" s="112"/>
+      <c r="R60" s="112"/>
+      <c r="S60" s="112"/>
+    </row>
+    <row r="61" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="49" t="s">
         <v>400</v>
       </c>
-      <c r="B60" s="49" t="s">
+      <c r="B61" s="49" t="s">
         <v>407</v>
       </c>
-      <c r="C60" s="48" t="s">
+      <c r="C61" s="48" t="s">
         <v>399</v>
       </c>
-      <c r="D60" s="46" t="s">
+      <c r="D61" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="E60" s="104">
+      <c r="E61" s="103">
         <v>43829</v>
       </c>
-      <c r="F60" s="109">
+      <c r="F61" s="108">
         <v>44182</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G61" s="64">
         <v>2200000</v>
       </c>
-      <c r="H60" s="121">
+      <c r="H61" s="120">
         <v>37426840</v>
       </c>
-      <c r="I60" s="122">
+      <c r="I61" s="121">
         <v>108</v>
       </c>
-      <c r="J60" s="46">
+      <c r="J61" s="46">
         <v>172</v>
       </c>
-      <c r="K60" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L60" s="46" t="s">
+      <c r="K61" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L61" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M60" s="75">
+      <c r="M61" s="74">
         <v>12</v>
-      </c>
-[...45 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N61" s="36"/>
       <c r="O61" s="36"/>
       <c r="P61" s="36"/>
       <c r="Q61" s="36"/>
       <c r="R61" s="36"/>
       <c r="S61" s="36"/>
       <c r="T61" s="36"/>
     </row>
-    <row r="62" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="48" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>311</v>
+      </c>
+      <c r="B62" s="49" t="s">
+        <v>312</v>
       </c>
       <c r="C62" s="48" t="s">
-        <v>431</v>
+        <v>313</v>
       </c>
       <c r="D62" s="46" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>44270</v>
+        <v>18</v>
+      </c>
+      <c r="E62" s="103">
+        <v>43658</v>
       </c>
       <c r="F62" s="51">
-        <v>45135</v>
+        <v>44741</v>
       </c>
       <c r="G62" s="52">
-        <v>3500000</v>
-[...2 lines deleted...]
-        <v>39827116</v>
+        <v>1400000</v>
+      </c>
+      <c r="H62" s="52">
+        <v>13320948</v>
       </c>
       <c r="I62" s="46">
-        <v>150</v>
+        <v>81</v>
       </c>
       <c r="J62" s="46">
-        <v>365</v>
+        <v>102</v>
       </c>
       <c r="K62" s="46" t="s">
         <v>4</v>
       </c>
       <c r="L62" s="46" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>26</v>
+      </c>
+      <c r="M62" s="74">
+        <v>46</v>
       </c>
       <c r="N62" s="36"/>
       <c r="O62" s="36"/>
       <c r="P62" s="36"/>
       <c r="Q62" s="36"/>
       <c r="R62" s="36"/>
       <c r="S62" s="36"/>
       <c r="T62" s="36"/>
     </row>
-    <row r="63" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="48" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>426</v>
+      </c>
+      <c r="B63" s="48" t="s">
+        <v>420</v>
       </c>
       <c r="C63" s="48" t="s">
-        <v>273</v>
+        <v>431</v>
       </c>
       <c r="D63" s="46" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>43353</v>
+        <v>3</v>
+      </c>
+      <c r="E63" s="103">
+        <v>44270</v>
       </c>
       <c r="F63" s="51">
-        <v>44227</v>
+        <v>45135</v>
       </c>
       <c r="G63" s="52">
-        <v>2500000</v>
-[...2 lines deleted...]
-        <v>17993770</v>
+        <v>3500000</v>
+      </c>
+      <c r="H63" s="70">
+        <v>39827116</v>
       </c>
       <c r="I63" s="46">
-        <v>55</v>
+        <v>150</v>
       </c>
       <c r="J63" s="46">
-        <v>168</v>
+        <v>365</v>
       </c>
       <c r="K63" s="46" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L63" s="46" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>28</v>
+      </c>
+      <c r="M63" s="74">
+        <v>24</v>
       </c>
       <c r="N63" s="36"/>
       <c r="O63" s="36"/>
       <c r="P63" s="36"/>
       <c r="Q63" s="36"/>
       <c r="R63" s="36"/>
       <c r="S63" s="36"/>
       <c r="T63" s="36"/>
     </row>
-    <row r="64" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>44</v>
+    <row r="64" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B64" s="49" t="s">
+        <v>272</v>
+      </c>
+      <c r="C64" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="D64" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E64" s="103">
+        <v>43353</v>
+      </c>
+      <c r="F64" s="51">
+        <v>44227</v>
+      </c>
+      <c r="G64" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H64" s="52">
+        <v>17993770</v>
+      </c>
+      <c r="I64" s="46">
+        <v>55</v>
+      </c>
+      <c r="J64" s="46">
+        <v>168</v>
+      </c>
+      <c r="K64" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L64" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M64" s="74">
+        <v>20</v>
       </c>
       <c r="N64" s="36"/>
       <c r="O64" s="36"/>
       <c r="P64" s="36"/>
       <c r="Q64" s="36"/>
       <c r="R64" s="36"/>
       <c r="S64" s="36"/>
       <c r="T64" s="36"/>
     </row>
-    <row r="65" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="L65" s="46" t="s">
+    <row r="65" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="93" t="s">
+        <v>27</v>
+      </c>
+      <c r="B65" s="93" t="s">
+        <v>183</v>
+      </c>
+      <c r="C65" s="93" t="s">
+        <v>184</v>
+      </c>
+      <c r="D65" s="94" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="95">
+        <v>42565</v>
+      </c>
+      <c r="F65" s="96">
+        <v>43081</v>
+      </c>
+      <c r="G65" s="41">
+        <v>2082919</v>
+      </c>
+      <c r="H65" s="116">
+        <v>21141071</v>
+      </c>
+      <c r="I65" s="98">
+        <v>94</v>
+      </c>
+      <c r="J65" s="99">
+        <v>164</v>
+      </c>
+      <c r="K65" s="100" t="s">
+        <v>141</v>
+      </c>
+      <c r="L65" s="100" t="s">
         <v>26</v>
       </c>
-      <c r="M65" s="75">
-        <v>20</v>
+      <c r="M65" s="101">
+        <v>44</v>
       </c>
       <c r="N65" s="36"/>
       <c r="O65" s="36"/>
       <c r="P65" s="36"/>
       <c r="Q65" s="36"/>
       <c r="R65" s="36"/>
       <c r="S65" s="36"/>
       <c r="T65" s="36"/>
     </row>
-    <row r="66" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>285</v>
+    <row r="66" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="48" t="s">
+        <v>366</v>
+      </c>
+      <c r="B66" s="48" t="s">
+        <v>362</v>
       </c>
       <c r="C66" s="48" t="s">
-        <v>386</v>
+        <v>367</v>
       </c>
       <c r="D66" s="46" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="G66" s="64">
+        <v>2</v>
+      </c>
+      <c r="E66" s="103">
+        <v>43987</v>
+      </c>
+      <c r="F66" s="51">
+        <v>44560</v>
+      </c>
+      <c r="G66" s="52">
         <v>2500000</v>
       </c>
-      <c r="H66" s="121">
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="H66" s="52">
+        <v>33622250</v>
+      </c>
+      <c r="I66" s="46">
+        <v>96</v>
       </c>
       <c r="J66" s="46">
-        <v>235</v>
+        <v>290</v>
       </c>
       <c r="K66" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L66" s="46" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>26</v>
+      </c>
+      <c r="M66" s="74">
+        <v>20</v>
       </c>
       <c r="N66" s="36"/>
       <c r="O66" s="36"/>
       <c r="P66" s="36"/>
       <c r="Q66" s="36"/>
       <c r="R66" s="36"/>
       <c r="S66" s="36"/>
       <c r="T66" s="36"/>
     </row>
-    <row r="67" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>344</v>
+    <row r="67" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="49" t="s">
+        <v>280</v>
+      </c>
+      <c r="B67" s="49" t="s">
+        <v>285</v>
       </c>
       <c r="C67" s="48" t="s">
-        <v>351</v>
+        <v>386</v>
       </c>
       <c r="D67" s="46" t="s">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="G67" s="52">
+        <v>18</v>
+      </c>
+      <c r="E67" s="103">
+        <v>43511</v>
+      </c>
+      <c r="F67" s="108">
+        <v>43950</v>
+      </c>
+      <c r="G67" s="64">
         <v>2500000</v>
       </c>
-      <c r="H67" s="52">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="H67" s="120">
+        <v>35536020</v>
+      </c>
+      <c r="I67" s="121">
+        <v>94</v>
       </c>
       <c r="J67" s="46">
-        <v>369</v>
+        <v>235</v>
       </c>
       <c r="K67" s="46" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L67" s="46" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>241</v>
+      </c>
+      <c r="M67" s="74" t="s">
+        <v>387</v>
       </c>
       <c r="N67" s="36"/>
       <c r="O67" s="36"/>
       <c r="P67" s="36"/>
       <c r="Q67" s="36"/>
       <c r="R67" s="36"/>
       <c r="S67" s="36"/>
       <c r="T67" s="36"/>
     </row>
-    <row r="68" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="106" t="s">
+    <row r="68" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="48" t="s">
         <v>232</v>
       </c>
-      <c r="B68" s="106" t="s">
-[...14 lines deleted...]
-      <c r="G68" s="63">
+      <c r="B68" s="48" t="s">
+        <v>344</v>
+      </c>
+      <c r="C68" s="48" t="s">
+        <v>351</v>
+      </c>
+      <c r="D68" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E68" s="103">
+        <v>43895</v>
+      </c>
+      <c r="F68" s="51">
+        <v>44539</v>
+      </c>
+      <c r="G68" s="52">
         <v>2500000</v>
       </c>
-      <c r="H68" s="110">
-[...8 lines deleted...]
-      <c r="K68" s="112" t="s">
+      <c r="H68" s="52">
+        <v>36566010</v>
+      </c>
+      <c r="I68" s="46">
+        <v>163</v>
+      </c>
+      <c r="J68" s="46">
+        <v>369</v>
+      </c>
+      <c r="K68" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L68" s="112" t="s">
+      <c r="L68" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M68" s="75">
-        <v>8</v>
+      <c r="M68" s="74">
+        <v>26</v>
       </c>
       <c r="N68" s="36"/>
       <c r="O68" s="36"/>
       <c r="P68" s="36"/>
       <c r="Q68" s="36"/>
       <c r="R68" s="36"/>
       <c r="S68" s="36"/>
       <c r="T68" s="36"/>
     </row>
-    <row r="69" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...30 lines deleted...]
-      <c r="K69" s="53" t="s">
+    <row r="69" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="105" t="s">
+        <v>232</v>
+      </c>
+      <c r="B69" s="105" t="s">
+        <v>263</v>
+      </c>
+      <c r="C69" s="105" t="s">
+        <v>233</v>
+      </c>
+      <c r="D69" s="106" t="s">
+        <v>2</v>
+      </c>
+      <c r="E69" s="107">
+        <v>42936</v>
+      </c>
+      <c r="F69" s="108">
+        <v>43482</v>
+      </c>
+      <c r="G69" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H69" s="109">
+        <v>17645094</v>
+      </c>
+      <c r="I69" s="110">
+        <v>80</v>
+      </c>
+      <c r="J69" s="110">
+        <v>300</v>
+      </c>
+      <c r="K69" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L69" s="53" t="s">
-[...3 lines deleted...]
-        <v>614</v>
+      <c r="L69" s="111" t="s">
+        <v>28</v>
+      </c>
+      <c r="M69" s="74">
+        <v>8</v>
       </c>
       <c r="N69" s="36"/>
       <c r="O69" s="36"/>
       <c r="P69" s="36"/>
       <c r="Q69" s="36"/>
       <c r="R69" s="36"/>
       <c r="S69" s="36"/>
       <c r="T69" s="36"/>
     </row>
-    <row r="70" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>256</v>
+    <row r="70" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="48" t="s">
+        <v>642</v>
+      </c>
+      <c r="B70" s="44" t="s">
+        <v>646</v>
+      </c>
+      <c r="C70" s="48" t="s">
+        <v>647</v>
       </c>
       <c r="D70" s="46" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>43103</v>
+        <v>14</v>
+      </c>
+      <c r="E70" s="102">
+        <v>45275</v>
       </c>
       <c r="F70" s="51">
-        <v>43783</v>
+        <v>45810</v>
       </c>
       <c r="G70" s="52">
-        <v>2500000</v>
-[...2 lines deleted...]
-        <v>16665834</v>
+        <v>0</v>
+      </c>
+      <c r="H70" s="71">
+        <v>47737496</v>
       </c>
       <c r="I70" s="46">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="J70" s="46">
-        <v>96</v>
-[...8 lines deleted...]
-        <v>217</v>
+        <v>296</v>
+      </c>
+      <c r="K70" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L70" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M70" s="74" t="s">
+        <v>614</v>
       </c>
       <c r="N70" s="36"/>
       <c r="O70" s="36"/>
       <c r="P70" s="36"/>
       <c r="Q70" s="36"/>
       <c r="R70" s="36"/>
       <c r="S70" s="36"/>
       <c r="T70" s="36"/>
     </row>
-    <row r="71" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G71" s="63">
+    <row r="71" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="126" t="s">
+        <v>254</v>
+      </c>
+      <c r="B71" s="127" t="s">
+        <v>255</v>
+      </c>
+      <c r="C71" s="127" t="s">
+        <v>256</v>
+      </c>
+      <c r="D71" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E71" s="103">
+        <v>43103</v>
+      </c>
+      <c r="F71" s="51">
+        <v>43783</v>
+      </c>
+      <c r="G71" s="52">
         <v>2500000</v>
       </c>
-      <c r="H71" s="110">
-[...15 lines deleted...]
-        <v>43</v>
+      <c r="H71" s="65">
+        <v>16665834</v>
+      </c>
+      <c r="I71" s="46">
+        <v>37</v>
+      </c>
+      <c r="J71" s="46">
+        <v>96</v>
+      </c>
+      <c r="K71" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L71" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M71" s="74" t="s">
+        <v>217</v>
       </c>
       <c r="N71" s="36"/>
       <c r="O71" s="36"/>
       <c r="P71" s="36"/>
       <c r="Q71" s="36"/>
       <c r="R71" s="36"/>
       <c r="S71" s="36"/>
       <c r="T71" s="36"/>
     </row>
-    <row r="72" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D72" s="107" t="s">
+    <row r="72" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="105" t="s">
+        <v>258</v>
+      </c>
+      <c r="B72" s="105" t="s">
+        <v>257</v>
+      </c>
+      <c r="C72" s="105" t="s">
+        <v>259</v>
+      </c>
+      <c r="D72" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E72" s="108">
-[...3 lines deleted...]
-        <v>42674</v>
+      <c r="E72" s="107">
+        <v>43129</v>
+      </c>
+      <c r="F72" s="108">
+        <v>43434</v>
       </c>
       <c r="G72" s="63">
-        <v>493823</v>
-[...17 lines deleted...]
-        <v>46</v>
+        <v>2500000</v>
+      </c>
+      <c r="H72" s="109">
+        <v>73012299</v>
+      </c>
+      <c r="I72" s="110">
+        <v>350</v>
+      </c>
+      <c r="J72" s="110">
+        <v>711</v>
+      </c>
+      <c r="K72" s="111" t="s">
+        <v>4</v>
+      </c>
+      <c r="L72" s="111" t="s">
+        <v>241</v>
+      </c>
+      <c r="M72" s="74">
+        <v>43</v>
       </c>
       <c r="N72" s="36"/>
       <c r="O72" s="36"/>
       <c r="P72" s="36"/>
       <c r="Q72" s="36"/>
       <c r="R72" s="36"/>
       <c r="S72" s="36"/>
       <c r="T72" s="36"/>
     </row>
-    <row r="73" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="L73" s="46" t="s">
+    <row r="73" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="105" t="s">
+        <v>131</v>
+      </c>
+      <c r="B73" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="C73" s="105" t="s">
+        <v>147</v>
+      </c>
+      <c r="D73" s="106" t="s">
+        <v>18</v>
+      </c>
+      <c r="E73" s="107">
+        <v>42163</v>
+      </c>
+      <c r="F73" s="108">
+        <v>42674</v>
+      </c>
+      <c r="G73" s="63">
+        <v>493823</v>
+      </c>
+      <c r="H73" s="109">
+        <v>23264896</v>
+      </c>
+      <c r="I73" s="110">
+        <v>68</v>
+      </c>
+      <c r="J73" s="110">
+        <v>224</v>
+      </c>
+      <c r="K73" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L73" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M73" s="75">
-        <v>18</v>
+      <c r="M73" s="74">
+        <v>46</v>
       </c>
       <c r="N73" s="36"/>
       <c r="O73" s="36"/>
       <c r="P73" s="36"/>
       <c r="Q73" s="36"/>
       <c r="R73" s="36"/>
       <c r="S73" s="36"/>
       <c r="T73" s="36"/>
     </row>
-    <row r="74" spans="1:20" s="40" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="44" t="s">
+    <row r="74" spans="1:20" s="40" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="49" t="s">
+        <v>395</v>
+      </c>
+      <c r="B74" s="49" t="s">
+        <v>393</v>
+      </c>
+      <c r="C74" s="48" t="s">
+        <v>394</v>
+      </c>
+      <c r="D74" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E74" s="103">
+        <v>43208</v>
+      </c>
+      <c r="F74" s="108">
+        <v>44071</v>
+      </c>
+      <c r="G74" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H74" s="120">
+        <v>33143076</v>
+      </c>
+      <c r="I74" s="121">
+        <v>94</v>
+      </c>
+      <c r="J74" s="46">
+        <v>357</v>
+      </c>
+      <c r="K74" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L74" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M74" s="74">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20" s="40" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="44" t="s">
         <v>459</v>
       </c>
-      <c r="B74" s="44" t="s">
+      <c r="B75" s="44" t="s">
         <v>502</v>
       </c>
-      <c r="C74" s="48" t="s">
+      <c r="C75" s="48" t="s">
         <v>503</v>
       </c>
-      <c r="D74" s="53" t="s">
+      <c r="D75" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="E74" s="105">
+      <c r="E75" s="104">
         <v>44699</v>
       </c>
-      <c r="F74" s="51">
+      <c r="F75" s="51">
         <v>45483</v>
       </c>
-      <c r="G74" s="65">
+      <c r="G75" s="65">
         <v>2500000</v>
       </c>
-      <c r="H74" s="71">
+      <c r="H75" s="71">
         <v>10883319.5</v>
       </c>
-      <c r="I74" s="53">
+      <c r="I75" s="53">
         <v>37</v>
       </c>
-      <c r="J74" s="46">
+      <c r="J75" s="46">
         <v>127</v>
-      </c>
-[...39 lines deleted...]
-        <v>241</v>
       </c>
       <c r="K75" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L75" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M75" s="75">
+      <c r="M75" s="75" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="48" t="s">
+        <v>542</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>520</v>
+      </c>
+      <c r="C76" s="48" t="s">
+        <v>541</v>
+      </c>
+      <c r="D76" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E76" s="102">
+        <v>44870.649305555555</v>
+      </c>
+      <c r="F76" s="51">
+        <v>46079</v>
+      </c>
+      <c r="G76" s="52">
+        <v>3000000</v>
+      </c>
+      <c r="H76" s="71">
+        <v>20771965</v>
+      </c>
+      <c r="I76" s="46">
+        <v>59</v>
+      </c>
+      <c r="J76" s="46">
+        <v>241</v>
+      </c>
+      <c r="K76" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L76" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M76" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="76" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="114" t="s">
+    <row r="77" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="B76" s="114" t="s">
+      <c r="B77" s="113" t="s">
         <v>47</v>
       </c>
-      <c r="C76" s="106" t="s">
+      <c r="C77" s="105" t="s">
         <v>81</v>
       </c>
-      <c r="D76" s="107" t="s">
+      <c r="D77" s="106" t="s">
         <v>46</v>
       </c>
-      <c r="E76" s="108">
+      <c r="E77" s="107">
         <v>41178</v>
       </c>
-      <c r="F76" s="123">
+      <c r="F77" s="122">
         <v>41480</v>
       </c>
-      <c r="G76" s="110">
+      <c r="G77" s="109">
         <v>792000</v>
       </c>
-      <c r="H76" s="110">
+      <c r="H77" s="109">
         <v>6154125</v>
       </c>
-      <c r="I76" s="111">
+      <c r="I77" s="110">
         <v>66</v>
       </c>
-      <c r="J76" s="111">
+      <c r="J77" s="110">
         <v>63</v>
       </c>
-      <c r="K76" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L76" s="107" t="s">
+      <c r="K77" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L77" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M76" s="75" t="s">
+      <c r="M77" s="74" t="s">
         <v>212</v>
-      </c>
-[...39 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N77" s="36"/>
       <c r="O77" s="36"/>
       <c r="P77" s="36"/>
       <c r="Q77" s="36"/>
       <c r="R77" s="36"/>
       <c r="S77" s="36"/>
     </row>
-    <row r="78" spans="1:20" s="113" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:20" s="112" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="48" t="s">
-        <v>488</v>
+        <v>459</v>
       </c>
       <c r="B78" s="44" t="s">
-        <v>683</v>
+        <v>523</v>
       </c>
       <c r="C78" s="48" t="s">
-        <v>686</v>
+        <v>532</v>
       </c>
       <c r="D78" s="46" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>45555</v>
+        <v>191</v>
+      </c>
+      <c r="E78" s="102">
+        <v>44874.387499999997</v>
       </c>
       <c r="F78" s="51">
-        <v>46162</v>
+        <v>45274</v>
       </c>
       <c r="G78" s="52">
         <v>3500000</v>
       </c>
       <c r="H78" s="71">
-        <v>29918840</v>
+        <v>31340372</v>
       </c>
       <c r="I78" s="46">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="J78" s="46">
-        <v>299</v>
-[...4 lines deleted...]
-      <c r="L78" s="46" t="s">
+        <v>273</v>
+      </c>
+      <c r="K78" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L78" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M78" s="75">
-        <v>8</v>
+      <c r="M78" s="74">
+        <v>31</v>
       </c>
       <c r="N78" s="36"/>
       <c r="O78" s="36"/>
       <c r="P78" s="36"/>
       <c r="Q78" s="36"/>
       <c r="R78" s="36"/>
       <c r="S78" s="36"/>
     </row>
-    <row r="79" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="114" t="s">
+    <row r="79" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="48" t="s">
+        <v>488</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>683</v>
+      </c>
+      <c r="C79" s="48" t="s">
+        <v>686</v>
+      </c>
+      <c r="D79" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="69">
+        <v>45555</v>
+      </c>
+      <c r="F79" s="51">
+        <v>46162</v>
+      </c>
+      <c r="G79" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H79" s="71">
+        <v>29918840</v>
+      </c>
+      <c r="I79" s="46">
+        <v>72</v>
+      </c>
+      <c r="J79" s="46">
+        <v>299</v>
+      </c>
+      <c r="K79" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L79" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M79" s="74">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="B79" s="114" t="s">
+      <c r="B80" s="113" t="s">
         <v>130</v>
       </c>
-      <c r="C79" s="106" t="s">
+      <c r="C80" s="105" t="s">
         <v>126</v>
       </c>
-      <c r="D79" s="107" t="s">
+      <c r="D80" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="E79" s="108">
+      <c r="E80" s="107">
         <v>41429</v>
       </c>
-      <c r="F79" s="116">
+      <c r="F80" s="115">
         <v>41780</v>
       </c>
-      <c r="G79" s="110">
+      <c r="G80" s="109">
         <v>2500000</v>
       </c>
-      <c r="H79" s="110">
+      <c r="H80" s="109">
         <v>14801177</v>
       </c>
-      <c r="I79" s="111">
+      <c r="I80" s="110">
         <v>98</v>
       </c>
-      <c r="J79" s="111">
+      <c r="J80" s="110">
         <v>95</v>
       </c>
-      <c r="K79" s="107" t="s">
+      <c r="K80" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L79" s="107" t="s">
+      <c r="L80" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M79" s="75" t="s">
+      <c r="M80" s="74" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="80" spans="1:20" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="106" t="s">
+    <row r="81" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="105" t="s">
         <v>127</v>
       </c>
-      <c r="B80" s="106" t="s">
+      <c r="B81" s="105" t="s">
         <v>150</v>
       </c>
-      <c r="C80" s="106" t="s">
+      <c r="C81" s="105" t="s">
         <v>134</v>
       </c>
-      <c r="D80" s="107" t="s">
+      <c r="D81" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E80" s="108">
+      <c r="E81" s="107">
         <v>41792</v>
       </c>
-      <c r="F80" s="116">
+      <c r="F81" s="115">
         <v>42207</v>
       </c>
-      <c r="G80" s="63">
+      <c r="G81" s="63">
         <v>2350000</v>
       </c>
-      <c r="H80" s="110">
+      <c r="H81" s="109">
         <v>7989287</v>
       </c>
-      <c r="I80" s="111">
+      <c r="I81" s="110">
         <v>47</v>
       </c>
-      <c r="J80" s="111">
+      <c r="J81" s="110">
         <v>78</v>
       </c>
-      <c r="K80" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L80" s="112" t="s">
+      <c r="K81" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L81" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M80" s="75">
+      <c r="M81" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="81" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="48" t="s">
+    <row r="82" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="48" t="s">
         <v>616</v>
       </c>
-      <c r="B81" s="44" t="s">
+      <c r="B82" s="44" t="s">
         <v>607</v>
       </c>
-      <c r="C81" s="48" t="s">
+      <c r="C82" s="48" t="s">
         <v>788</v>
       </c>
-      <c r="D81" s="46" t="s">
+      <c r="D82" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="E81" s="103">
+      <c r="E82" s="102">
         <v>45134.594444444447</v>
       </c>
-      <c r="F81" s="51">
+      <c r="F82" s="51">
         <v>46107</v>
       </c>
-      <c r="G81" s="52">
+      <c r="G82" s="52">
         <v>2500000</v>
       </c>
-      <c r="H81" s="71">
+      <c r="H82" s="71">
         <v>13547054</v>
       </c>
-      <c r="I81" s="46">
+      <c r="I82" s="46">
         <v>28</v>
       </c>
-      <c r="J81" s="46">
+      <c r="J82" s="46">
         <v>125</v>
       </c>
-      <c r="K81" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L81" s="53" t="s">
+      <c r="K82" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L82" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M81" s="75" t="s">
+      <c r="M82" s="74" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="82" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="106" t="s">
+    <row r="83" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="105" t="s">
         <v>71</v>
       </c>
-      <c r="B82" s="114" t="s">
+      <c r="B83" s="113" t="s">
         <v>52</v>
       </c>
-      <c r="C82" s="106" t="s">
+      <c r="C83" s="105" t="s">
         <v>88</v>
       </c>
-      <c r="D82" s="107" t="s">
+      <c r="D83" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E82" s="108">
+      <c r="E83" s="107">
         <v>41522</v>
       </c>
-      <c r="F82" s="116">
+      <c r="F83" s="115">
         <v>41780</v>
       </c>
-      <c r="G82" s="110">
+      <c r="G83" s="109">
         <v>2500000</v>
       </c>
-      <c r="H82" s="110">
+      <c r="H83" s="109">
         <v>53841543</v>
       </c>
-      <c r="I82" s="111">
+      <c r="I83" s="110">
         <v>266</v>
       </c>
-      <c r="J82" s="111">
+      <c r="J83" s="110">
         <v>539</v>
       </c>
-      <c r="K82" s="112" t="s">
+      <c r="K83" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L82" s="107" t="s">
+      <c r="L83" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M82" s="75">
+      <c r="M83" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="83" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-    <row r="84" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="48" t="s">
         <v>317</v>
       </c>
       <c r="B84" s="44" t="s">
-        <v>462</v>
+        <v>569</v>
       </c>
       <c r="C84" s="48" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>44524.425694444442</v>
+        <v>590</v>
+      </c>
+      <c r="D84" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E84" s="104">
+        <v>44504</v>
       </c>
       <c r="F84" s="51">
-        <v>45049</v>
+        <v>45048</v>
       </c>
       <c r="G84" s="52">
-        <v>3500000</v>
+        <v>3400000</v>
       </c>
       <c r="H84" s="71">
-        <v>24171799.780000001</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>25450833</v>
+      </c>
+      <c r="I84" s="46">
+        <v>68</v>
       </c>
       <c r="J84" s="46">
-        <v>228</v>
+        <v>123</v>
       </c>
       <c r="K84" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L84" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M84" s="76">
+      <c r="M84" s="74" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>462</v>
+      </c>
+      <c r="C85" s="48" t="s">
+        <v>463</v>
+      </c>
+      <c r="D85" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="104">
+        <v>44524.425694444442</v>
+      </c>
+      <c r="F85" s="51">
+        <v>45049</v>
+      </c>
+      <c r="G85" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H85" s="71">
+        <v>24171799.780000001</v>
+      </c>
+      <c r="I85" s="53">
+        <v>84</v>
+      </c>
+      <c r="J85" s="46">
+        <v>228</v>
+      </c>
+      <c r="K85" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L85" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M85" s="75">
         <v>6</v>
       </c>
     </row>
-    <row r="85" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="106" t="s">
+    <row r="86" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="105" t="s">
         <v>226</v>
       </c>
-      <c r="B85" s="106" t="s">
+      <c r="B86" s="105" t="s">
         <v>225</v>
       </c>
-      <c r="C85" s="106" t="s">
+      <c r="C86" s="105" t="s">
         <v>227</v>
       </c>
-      <c r="D85" s="107" t="s">
+      <c r="D86" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="E85" s="108">
+      <c r="E86" s="107">
         <v>42779</v>
       </c>
-      <c r="F85" s="109">
+      <c r="F86" s="108">
         <v>43281</v>
       </c>
-      <c r="G85" s="64">
+      <c r="G86" s="64">
         <v>2500000</v>
       </c>
-      <c r="H85" s="121">
+      <c r="H86" s="120">
         <v>36397870</v>
       </c>
-      <c r="I85" s="122">
+      <c r="I86" s="121">
         <v>110</v>
       </c>
-      <c r="J85" s="126">
+      <c r="J86" s="125">
         <v>287</v>
       </c>
-      <c r="K85" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L85" s="112" t="s">
+      <c r="K86" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L86" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M85" s="75">
+      <c r="M86" s="74">
         <v>19</v>
       </c>
     </row>
-    <row r="86" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="106" t="s">
+    <row r="87" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="105" t="s">
         <v>231</v>
       </c>
-      <c r="B86" s="106" t="s">
+      <c r="B87" s="105" t="s">
         <v>230</v>
       </c>
-      <c r="C86" s="106" t="s">
+      <c r="C87" s="105" t="s">
         <v>229</v>
       </c>
-      <c r="D86" s="107" t="s">
+      <c r="D87" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E86" s="108">
+      <c r="E87" s="107">
         <v>42849</v>
       </c>
-      <c r="F86" s="109">
+      <c r="F87" s="108">
         <v>43343</v>
       </c>
-      <c r="G86" s="63">
+      <c r="G87" s="63">
         <v>2500000</v>
       </c>
-      <c r="H86" s="110">
+      <c r="H87" s="109">
         <v>46305232</v>
       </c>
-      <c r="I86" s="111">
+      <c r="I87" s="110">
         <v>170</v>
       </c>
-      <c r="J86" s="111">
+      <c r="J87" s="110">
         <v>148</v>
       </c>
-      <c r="K86" s="112" t="s">
+      <c r="K87" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L86" s="112" t="s">
+      <c r="L87" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M86" s="75">
+      <c r="M87" s="74">
         <v>45</v>
       </c>
     </row>
-    <row r="87" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="48" t="s">
+    <row r="88" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="48" t="s">
         <v>461</v>
       </c>
-      <c r="B87" s="44" t="s">
+      <c r="B88" s="44" t="s">
         <v>551</v>
       </c>
-      <c r="C87" s="48" t="s">
+      <c r="C88" s="48" t="s">
         <v>563</v>
       </c>
-      <c r="D87" s="46" t="s">
+      <c r="D88" s="46" t="s">
         <v>191</v>
       </c>
-      <c r="E87" s="103">
+      <c r="E88" s="102">
         <v>44949</v>
       </c>
-      <c r="F87" s="51">
+      <c r="F88" s="51">
         <v>45154</v>
       </c>
-      <c r="G87" s="52">
+      <c r="G88" s="52">
         <v>3500000</v>
       </c>
-      <c r="H87" s="71">
+      <c r="H88" s="71">
         <v>46617019</v>
       </c>
-      <c r="I87" s="46">
+      <c r="I88" s="46">
         <v>154</v>
       </c>
-      <c r="J87" s="46">
+      <c r="J88" s="46">
         <v>348</v>
       </c>
-      <c r="K87" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L87" s="53" t="s">
+      <c r="K88" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L88" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M87" s="75" t="s">
+      <c r="M88" s="74" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="88" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="106" t="s">
+    <row r="89" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="105" t="s">
         <v>148</v>
       </c>
-      <c r="B88" s="106" t="s">
+      <c r="B89" s="105" t="s">
         <v>162</v>
       </c>
-      <c r="C88" s="106" t="s">
+      <c r="C89" s="105" t="s">
         <v>169</v>
       </c>
-      <c r="D88" s="107" t="s">
+      <c r="D89" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="E88" s="108">
+      <c r="E89" s="107">
         <v>41945</v>
       </c>
-      <c r="F88" s="109">
+      <c r="F89" s="108">
         <v>42838</v>
       </c>
-      <c r="G88" s="63">
+      <c r="G89" s="63">
         <v>1850000</v>
       </c>
-      <c r="H88" s="110">
+      <c r="H89" s="109">
         <v>18613636</v>
       </c>
-      <c r="I88" s="111">
+      <c r="I89" s="110">
         <v>75</v>
       </c>
-      <c r="J88" s="111">
+      <c r="J89" s="110">
         <v>221</v>
       </c>
-      <c r="K88" s="112" t="s">
+      <c r="K89" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L88" s="112" t="s">
+      <c r="L89" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M88" s="75">
+      <c r="M89" s="74">
         <v>20</v>
       </c>
     </row>
-    <row r="89" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="48" t="s">
+    <row r="90" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="48" t="s">
         <v>509</v>
       </c>
-      <c r="B89" s="48" t="s">
+      <c r="B90" s="48" t="s">
         <v>375</v>
       </c>
-      <c r="C89" s="48" t="s">
+      <c r="C90" s="48" t="s">
         <v>376</v>
       </c>
-      <c r="D89" s="46" t="s">
+      <c r="D90" s="46" t="s">
         <v>374</v>
       </c>
-      <c r="E89" s="104">
+      <c r="E90" s="103">
         <v>44068</v>
       </c>
-      <c r="F89" s="51">
+      <c r="F90" s="51">
         <v>44727</v>
       </c>
-      <c r="G89" s="52">
+      <c r="G90" s="52">
         <v>2500000</v>
       </c>
-      <c r="H89" s="52">
+      <c r="H90" s="52">
         <v>38203345</v>
       </c>
-      <c r="I89" s="46">
+      <c r="I90" s="46">
         <v>111</v>
       </c>
-      <c r="J89" s="46">
+      <c r="J90" s="46">
         <v>351</v>
       </c>
-      <c r="K89" s="46" t="s">
+      <c r="K90" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L89" s="46" t="s">
+      <c r="L90" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M89" s="75">
+      <c r="M90" s="74">
         <v>111</v>
       </c>
     </row>
-    <row r="90" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="48" t="s">
+    <row r="91" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="48" t="s">
         <v>531</v>
       </c>
-      <c r="B90" s="44" t="s">
+      <c r="B91" s="44" t="s">
         <v>521</v>
       </c>
-      <c r="C90" s="48" t="s">
+      <c r="C91" s="48" t="s">
         <v>543</v>
       </c>
-      <c r="D90" s="46" t="s">
+      <c r="D91" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E90" s="103">
+      <c r="E91" s="102">
         <v>44872</v>
       </c>
-      <c r="F90" s="51">
+      <c r="F91" s="51">
         <v>45532</v>
       </c>
-      <c r="G90" s="52">
+      <c r="G91" s="52">
         <v>3500000</v>
       </c>
-      <c r="H90" s="71">
+      <c r="H91" s="71">
         <v>51991307</v>
       </c>
-      <c r="I90" s="46">
+      <c r="I91" s="46">
         <v>121</v>
       </c>
-      <c r="J90" s="46">
+      <c r="J91" s="46">
         <v>473</v>
       </c>
-      <c r="K90" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L90" s="53" t="s">
+      <c r="K91" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L91" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M90" s="75">
+      <c r="M91" s="74">
         <v>18</v>
       </c>
     </row>
-    <row r="91" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-    <row r="92" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="48" t="s">
         <v>687</v>
       </c>
       <c r="B92" s="44" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="C92" s="48" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="D92" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E92" s="69">
+      <c r="E92" s="102">
         <v>44791</v>
       </c>
       <c r="F92" s="51">
-        <v>46135</v>
+        <v>45946</v>
       </c>
       <c r="G92" s="52">
-        <v>3500000</v>
+        <v>2500000</v>
       </c>
       <c r="H92" s="71">
-        <v>33187180</v>
+        <v>37245953</v>
       </c>
       <c r="I92" s="46">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="J92" s="46">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="K92" s="46" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="L92" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M92" s="75">
+      <c r="M92" s="74">
         <v>47</v>
       </c>
     </row>
-    <row r="93" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>287</v>
+    <row r="93" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="48" t="s">
+        <v>687</v>
+      </c>
+      <c r="B93" s="44" t="s">
+        <v>689</v>
       </c>
       <c r="C93" s="48" t="s">
-        <v>405</v>
+        <v>692</v>
       </c>
       <c r="D93" s="46" t="s">
-        <v>191</v>
-[...14 lines deleted...]
-        <v>78</v>
+        <v>3</v>
+      </c>
+      <c r="E93" s="69">
+        <v>44791</v>
+      </c>
+      <c r="F93" s="51">
+        <v>46135</v>
+      </c>
+      <c r="G93" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H93" s="71">
+        <v>33187180</v>
+      </c>
+      <c r="I93" s="46">
+        <v>102</v>
       </c>
       <c r="J93" s="46">
-        <v>228</v>
+        <v>352</v>
       </c>
       <c r="K93" s="46" t="s">
         <v>141</v>
       </c>
       <c r="L93" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M93" s="75" t="s">
+      <c r="M93" s="74">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="49" t="s">
+        <v>406</v>
+      </c>
+      <c r="B94" s="49" t="s">
+        <v>287</v>
+      </c>
+      <c r="C94" s="48" t="s">
+        <v>405</v>
+      </c>
+      <c r="D94" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E94" s="103">
+        <v>43524</v>
+      </c>
+      <c r="F94" s="108">
+        <v>44187</v>
+      </c>
+      <c r="G94" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H94" s="120">
+        <v>25475271</v>
+      </c>
+      <c r="I94" s="121">
+        <v>78</v>
+      </c>
+      <c r="J94" s="46">
+        <v>228</v>
+      </c>
+      <c r="K94" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L94" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M94" s="74" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="94" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="94" t="s">
+    <row r="95" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="93" t="s">
         <v>70</v>
       </c>
-      <c r="B94" s="118" t="s">
+      <c r="B95" s="117" t="s">
         <v>92</v>
       </c>
-      <c r="C94" s="94" t="s">
+      <c r="C95" s="93" t="s">
         <v>87</v>
       </c>
-      <c r="D94" s="95" t="s">
+      <c r="D95" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="E94" s="96">
+      <c r="E95" s="95">
         <v>41512</v>
       </c>
-      <c r="F94" s="51">
+      <c r="F95" s="51">
         <v>41620</v>
       </c>
-      <c r="G94" s="119">
+      <c r="G95" s="118">
         <v>2500000</v>
       </c>
-      <c r="H94" s="119">
+      <c r="H95" s="118">
         <v>11100207</v>
       </c>
-      <c r="I94" s="120">
+      <c r="I95" s="119">
         <v>53</v>
       </c>
-      <c r="J94" s="120">
+      <c r="J95" s="119">
         <v>108</v>
       </c>
-      <c r="K94" s="95" t="s">
+      <c r="K95" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="L94" s="95" t="s">
+      <c r="L95" s="94" t="s">
         <v>28</v>
       </c>
-      <c r="M94" s="75" t="s">
+      <c r="M95" s="74" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="95" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="94" t="s">
+    <row r="96" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="93" t="s">
         <v>242</v>
       </c>
-      <c r="B95" s="94" t="s">
+      <c r="B96" s="93" t="s">
         <v>243</v>
       </c>
-      <c r="C95" s="94" t="s">
+      <c r="C96" s="93" t="s">
         <v>250</v>
       </c>
-      <c r="D95" s="95" t="s">
+      <c r="D96" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="E95" s="96">
+      <c r="E96" s="95">
         <v>43069</v>
       </c>
-      <c r="F95" s="97">
+      <c r="F96" s="96">
         <v>43319</v>
       </c>
-      <c r="G95" s="41">
+      <c r="G96" s="41">
         <v>1275000</v>
       </c>
-      <c r="H95" s="117">
+      <c r="H96" s="116">
         <v>65092369</v>
       </c>
-      <c r="I95" s="99">
+      <c r="I96" s="98">
         <v>210</v>
       </c>
-      <c r="J95" s="100">
+      <c r="J96" s="99">
         <v>210</v>
       </c>
-      <c r="K95" s="101" t="s">
-[...2 lines deleted...]
-      <c r="L95" s="101" t="s">
+      <c r="K96" s="100" t="s">
+        <v>141</v>
+      </c>
+      <c r="L96" s="100" t="s">
         <v>28</v>
       </c>
-      <c r="M95" s="102" t="s">
+      <c r="M96" s="101" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="96" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="114" t="s">
+    <row r="97" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="B96" s="114" t="s">
+      <c r="B97" s="113" t="s">
         <v>20</v>
       </c>
-      <c r="C96" s="106" t="s">
+      <c r="C97" s="105" t="s">
         <v>82</v>
       </c>
-      <c r="D96" s="107" t="s">
+      <c r="D97" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E96" s="108">
+      <c r="E97" s="107">
         <v>41114</v>
       </c>
-      <c r="F96" s="123">
+      <c r="F97" s="122">
         <v>41536</v>
       </c>
-      <c r="G96" s="110">
+      <c r="G97" s="109">
         <v>2500000</v>
       </c>
-      <c r="H96" s="110">
+      <c r="H97" s="109">
         <v>15593787</v>
       </c>
-      <c r="I96" s="111">
+      <c r="I97" s="110">
         <v>64</v>
       </c>
-      <c r="J96" s="111">
+      <c r="J97" s="110">
         <v>145</v>
       </c>
-      <c r="K96" s="107" t="s">
-[...2 lines deleted...]
-      <c r="L96" s="107" t="s">
+      <c r="K97" s="106" t="s">
+        <v>141</v>
+      </c>
+      <c r="L97" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="M96" s="75">
+      <c r="M97" s="74">
         <v>45</v>
       </c>
     </row>
-    <row r="97" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="48" t="s">
+    <row r="98" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="B97" s="44" t="s">
+      <c r="B98" s="44" t="s">
         <v>592</v>
       </c>
-      <c r="C97" s="48" t="s">
+      <c r="C98" s="48" t="s">
         <v>593</v>
-      </c>
-[...39 lines deleted...]
-        <v>321</v>
       </c>
       <c r="D98" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="E98" s="104">
-        <v>43791</v>
+      <c r="E98" s="102">
+        <v>44084</v>
       </c>
       <c r="F98" s="51">
-        <v>44665</v>
+        <v>45359</v>
       </c>
       <c r="G98" s="52">
-        <v>1250000</v>
-[...2 lines deleted...]
-        <v>18253170</v>
+        <v>3500000</v>
+      </c>
+      <c r="H98" s="71">
+        <v>33797358</v>
       </c>
       <c r="I98" s="46">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="J98" s="46">
-        <v>116</v>
-[...13 lines deleted...]
-        <v>336</v>
+        <v>333</v>
+      </c>
+      <c r="K98" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L98" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M98" s="74" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="48" t="s">
+        <v>280</v>
       </c>
       <c r="B99" s="49" t="s">
-        <v>270</v>
+        <v>320</v>
       </c>
       <c r="C99" s="48" t="s">
-        <v>361</v>
+        <v>321</v>
       </c>
       <c r="D99" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="E99" s="104">
+      <c r="E99" s="103">
+        <v>43791</v>
+      </c>
+      <c r="F99" s="51">
+        <v>44665</v>
+      </c>
+      <c r="G99" s="52">
+        <v>1250000</v>
+      </c>
+      <c r="H99" s="52">
+        <v>18253170</v>
+      </c>
+      <c r="I99" s="46">
+        <v>64</v>
+      </c>
+      <c r="J99" s="46">
+        <v>116</v>
+      </c>
+      <c r="K99" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L99" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" s="74" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="49" t="s">
+        <v>336</v>
+      </c>
+      <c r="B100" s="49" t="s">
+        <v>270</v>
+      </c>
+      <c r="C100" s="48" t="s">
+        <v>361</v>
+      </c>
+      <c r="D100" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E100" s="103">
         <v>43292</v>
       </c>
-      <c r="F99" s="109">
+      <c r="F100" s="108">
         <v>43913</v>
       </c>
-      <c r="G99" s="64">
+      <c r="G100" s="64">
         <v>500000</v>
       </c>
-      <c r="H99" s="121">
+      <c r="H100" s="120">
         <v>28661910</v>
       </c>
-      <c r="I99" s="122">
+      <c r="I100" s="121">
         <v>83</v>
       </c>
-      <c r="J99" s="46">
+      <c r="J100" s="46">
         <v>301</v>
       </c>
-      <c r="K99" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L99" s="46" t="s">
+      <c r="K100" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L100" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M99" s="75" t="s">
+      <c r="M100" s="74" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="100" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="48" t="s">
+    <row r="101" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="48" t="s">
         <v>325</v>
       </c>
-      <c r="B100" s="44" t="s">
+      <c r="B101" s="44" t="s">
         <v>586</v>
       </c>
-      <c r="C100" s="48" t="s">
+      <c r="C101" s="48" t="s">
         <v>588</v>
-      </c>
-[...39 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D101" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="E101" s="104">
-        <v>44435</v>
+      <c r="E101" s="102">
+        <v>44629</v>
       </c>
       <c r="F101" s="51">
-        <v>45229</v>
+        <v>45552</v>
       </c>
       <c r="G101" s="52">
         <v>3500000</v>
       </c>
-      <c r="H101" s="70">
-        <v>52471993</v>
+      <c r="H101" s="71">
+        <v>12380700</v>
       </c>
       <c r="I101" s="46">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="J101" s="46">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="K101" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="K101" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="L101" s="46" t="s">
-[...2 lines deleted...]
-      <c r="M101" s="75">
+      <c r="L101" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="M101" s="74">
         <v>41</v>
       </c>
     </row>
-    <row r="102" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="48" t="s">
-        <v>325</v>
+        <v>280</v>
       </c>
       <c r="B102" s="48" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C102" s="48" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D102" s="46" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>44420</v>
+        <v>14</v>
+      </c>
+      <c r="E102" s="103">
+        <v>44435</v>
       </c>
       <c r="F102" s="51">
-        <v>45198</v>
+        <v>45229</v>
       </c>
       <c r="G102" s="52">
         <v>3500000</v>
       </c>
       <c r="H102" s="70">
+        <v>52471993</v>
+      </c>
+      <c r="I102" s="46">
+        <v>100</v>
+      </c>
+      <c r="J102" s="46">
+        <v>349</v>
+      </c>
+      <c r="K102" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L102" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M102" s="74">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="B103" s="48" t="s">
+        <v>448</v>
+      </c>
+      <c r="C103" s="48" t="s">
+        <v>456</v>
+      </c>
+      <c r="D103" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E103" s="103">
+        <v>44420</v>
+      </c>
+      <c r="F103" s="51">
+        <v>45198</v>
+      </c>
+      <c r="G103" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H103" s="70">
         <v>50153192</v>
       </c>
-      <c r="I102" s="46">
-[...2 lines deleted...]
-      <c r="J102" s="46">
+      <c r="I103" s="46">
+        <v>141</v>
+      </c>
+      <c r="J103" s="46">
         <v>404</v>
       </c>
-      <c r="K102" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L102" s="46" t="s">
+      <c r="K103" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L103" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M102" s="75">
+      <c r="M103" s="74">
         <v>20</v>
       </c>
     </row>
-    <row r="103" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="48" t="s">
+    <row r="104" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="48" t="s">
         <v>600</v>
       </c>
-      <c r="B103" s="44" t="s">
+      <c r="B104" s="44" t="s">
         <v>601</v>
       </c>
-      <c r="C103" s="48" t="s">
+      <c r="C104" s="48" t="s">
         <v>602</v>
       </c>
-      <c r="D103" s="46" t="s">
+      <c r="D104" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E103" s="103">
+      <c r="E104" s="102">
         <v>44697</v>
       </c>
-      <c r="F103" s="51">
+      <c r="F104" s="51">
         <v>45812</v>
       </c>
-      <c r="G103" s="52">
+      <c r="G104" s="52">
         <v>5000000</v>
       </c>
-      <c r="H103" s="71">
+      <c r="H104" s="71">
         <v>87214330</v>
       </c>
-      <c r="I103" s="46">
+      <c r="I104" s="46">
         <v>193</v>
       </c>
-      <c r="J103" s="46">
+      <c r="J104" s="46">
         <v>791</v>
       </c>
-      <c r="K103" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L103" s="53" t="s">
+      <c r="K104" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L104" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M103" s="75">
+      <c r="M104" s="74">
         <v>24</v>
       </c>
     </row>
-    <row r="104" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="114" t="s">
+    <row r="105" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="113" t="s">
         <v>29</v>
       </c>
-      <c r="B104" s="114" t="s">
+      <c r="B105" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="C104" s="106" t="s">
+      <c r="C105" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D104" s="107" t="s">
+      <c r="D105" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E104" s="108">
+      <c r="E105" s="107">
         <v>41053</v>
       </c>
-      <c r="F104" s="123">
+      <c r="F105" s="122">
         <v>41228</v>
       </c>
-      <c r="G104" s="110">
+      <c r="G105" s="109">
         <v>250000</v>
       </c>
-      <c r="H104" s="110">
+      <c r="H105" s="109">
         <v>10096700</v>
       </c>
-      <c r="I104" s="111">
+      <c r="I105" s="110">
         <v>101</v>
       </c>
-      <c r="J104" s="111">
+      <c r="J105" s="110">
         <v>73</v>
       </c>
-      <c r="K104" s="107" t="s">
+      <c r="K105" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L104" s="107" t="s">
+      <c r="L105" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M104" s="75">
+      <c r="M105" s="74">
         <v>47</v>
       </c>
     </row>
-    <row r="105" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="118" t="s">
+    <row r="106" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="117" t="s">
         <v>325</v>
       </c>
-      <c r="B105" s="129" t="s">
+      <c r="B106" s="128" t="s">
         <v>334</v>
       </c>
-      <c r="C105" s="130" t="s">
+      <c r="C106" s="129" t="s">
         <v>335</v>
       </c>
-      <c r="D105" s="107" t="s">
+      <c r="D106" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E105" s="108">
+      <c r="E106" s="107">
         <v>43539</v>
       </c>
-      <c r="F105" s="116">
+      <c r="F106" s="115">
         <v>43865</v>
       </c>
-      <c r="G105" s="64">
+      <c r="G106" s="64">
         <v>1075000</v>
       </c>
-      <c r="H105" s="121">
+      <c r="H106" s="120">
         <v>16357107</v>
       </c>
-      <c r="I105" s="122">
+      <c r="I106" s="121">
         <v>99</v>
       </c>
-      <c r="J105" s="126">
+      <c r="J106" s="125">
         <v>234</v>
       </c>
-      <c r="K105" s="112" t="s">
+      <c r="K106" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L105" s="46" t="s">
+      <c r="L106" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M105" s="75">
+      <c r="M106" s="74">
         <v>41</v>
       </c>
     </row>
-    <row r="106" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="114" t="s">
+    <row r="107" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="113" t="s">
         <v>29</v>
       </c>
-      <c r="B106" s="114" t="s">
+      <c r="B107" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="C106" s="106" t="s">
+      <c r="C107" s="105" t="s">
         <v>168</v>
       </c>
-      <c r="D106" s="107" t="s">
+      <c r="D107" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="E106" s="108">
+      <c r="E107" s="107">
         <v>41107</v>
       </c>
-      <c r="F106" s="123">
+      <c r="F107" s="122">
         <v>41220</v>
       </c>
-      <c r="G106" s="110">
+      <c r="G107" s="109">
         <v>250000</v>
       </c>
-      <c r="H106" s="110">
+      <c r="H107" s="109">
         <v>8807254</v>
       </c>
-      <c r="I106" s="111">
+      <c r="I107" s="110">
         <v>100</v>
       </c>
-      <c r="J106" s="111">
+      <c r="J107" s="110">
         <v>65</v>
       </c>
-      <c r="K106" s="107" t="s">
+      <c r="K107" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L106" s="107" t="s">
+      <c r="L107" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M106" s="75" t="s">
+      <c r="M107" s="74" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="106" t="s">
+    <row r="108" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="105" t="s">
         <v>55</v>
       </c>
-      <c r="B107" s="114" t="s">
+      <c r="B108" s="113" t="s">
         <v>98</v>
       </c>
-      <c r="C107" s="106" t="s">
+      <c r="C108" s="105" t="s">
         <v>99</v>
       </c>
-      <c r="D107" s="107" t="s">
+      <c r="D108" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="E107" s="108">
+      <c r="E108" s="107">
         <v>41673</v>
       </c>
-      <c r="F107" s="116">
+      <c r="F108" s="115">
         <v>41988</v>
       </c>
-      <c r="G107" s="110">
+      <c r="G108" s="109">
         <v>772000</v>
       </c>
-      <c r="H107" s="110">
+      <c r="H108" s="109">
         <v>7991865</v>
       </c>
-      <c r="I107" s="111">
+      <c r="I108" s="110">
         <v>81</v>
       </c>
-      <c r="J107" s="111">
+      <c r="J108" s="110">
         <v>62</v>
       </c>
-      <c r="K107" s="112" t="s">
+      <c r="K108" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L107" s="112" t="s">
+      <c r="L108" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M107" s="75" t="s">
+      <c r="M108" s="74" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="108" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-    <row r="109" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="48" t="s">
         <v>325</v>
       </c>
       <c r="B109" s="49" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C109" s="48" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D109" s="46" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="E109" s="104">
+        <v>330</v>
+      </c>
+      <c r="E109" s="103">
         <v>43817</v>
       </c>
       <c r="F109" s="51">
         <v>44490</v>
       </c>
       <c r="G109" s="52">
         <v>2500000</v>
       </c>
       <c r="H109" s="52">
-        <v>18463765</v>
+        <v>16310365</v>
       </c>
       <c r="I109" s="46">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="J109" s="46">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="K109" s="46" t="s">
         <v>4</v>
       </c>
       <c r="L109" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="M109" s="75" t="s">
+      <c r="M109" s="74" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="B110" s="49" t="s">
+        <v>326</v>
+      </c>
+      <c r="C110" s="48" t="s">
+        <v>327</v>
+      </c>
+      <c r="D110" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E110" s="103">
+        <v>43817</v>
+      </c>
+      <c r="F110" s="51">
+        <v>44490</v>
+      </c>
+      <c r="G110" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H110" s="52">
+        <v>18463765</v>
+      </c>
+      <c r="I110" s="46">
+        <v>101</v>
+      </c>
+      <c r="J110" s="46">
+        <v>114</v>
+      </c>
+      <c r="K110" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L110" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" s="74" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="110" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="114" t="s">
+    <row r="111" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="113" t="s">
         <v>55</v>
       </c>
-      <c r="B110" s="114" t="s">
+      <c r="B111" s="113" t="s">
         <v>54</v>
       </c>
-      <c r="C110" s="106" t="s">
+      <c r="C111" s="105" t="s">
         <v>115</v>
       </c>
-      <c r="D110" s="107" t="s">
+      <c r="D111" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E110" s="108">
+      <c r="E111" s="107">
         <v>41361</v>
       </c>
-      <c r="F110" s="115">
+      <c r="F111" s="114">
         <v>41697</v>
       </c>
-      <c r="G110" s="110">
+      <c r="G111" s="109">
         <v>1315155</v>
       </c>
-      <c r="H110" s="110">
+      <c r="H111" s="109">
         <v>9970901</v>
       </c>
-      <c r="I110" s="111">
+      <c r="I111" s="110">
         <v>105</v>
       </c>
-      <c r="J110" s="111">
+      <c r="J111" s="110">
         <v>74</v>
       </c>
-      <c r="K110" s="107" t="s">
+      <c r="K111" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L110" s="107" t="s">
+      <c r="L111" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M110" s="75" t="s">
+      <c r="M111" s="74" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="111" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="48" t="s">
+    <row r="112" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="48" t="s">
         <v>325</v>
       </c>
-      <c r="B111" s="49" t="s">
+      <c r="B112" s="49" t="s">
         <v>332</v>
       </c>
-      <c r="C111" s="48" t="s">
+      <c r="C112" s="48" t="s">
         <v>333</v>
       </c>
-      <c r="D111" s="46" t="s">
+      <c r="D112" s="46" t="s">
         <v>330</v>
       </c>
-      <c r="E111" s="104">
+      <c r="E112" s="103">
         <v>43818</v>
       </c>
-      <c r="F111" s="51">
+      <c r="F112" s="51">
         <v>44490</v>
       </c>
-      <c r="G111" s="52">
+      <c r="G112" s="52">
         <v>2500000</v>
       </c>
-      <c r="H111" s="52">
+      <c r="H112" s="52">
         <v>15797611</v>
       </c>
-      <c r="I111" s="46">
+      <c r="I112" s="46">
         <v>100</v>
       </c>
-      <c r="J111" s="46">
+      <c r="J112" s="46">
         <v>98</v>
       </c>
-      <c r="K111" s="46" t="s">
+      <c r="K112" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L111" s="46" t="s">
+      <c r="L112" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="M111" s="75">
+      <c r="M112" s="74">
         <v>13</v>
       </c>
     </row>
-    <row r="112" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="106" t="s">
+    <row r="113" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="105" t="s">
         <v>299</v>
       </c>
-      <c r="B112" s="106" t="s">
+      <c r="B113" s="105" t="s">
         <v>264</v>
       </c>
-      <c r="C112" s="106" t="s">
+      <c r="C113" s="105" t="s">
         <v>302</v>
       </c>
-      <c r="D112" s="107" t="s">
+      <c r="D113" s="106" t="s">
         <v>301</v>
       </c>
-      <c r="E112" s="108">
+      <c r="E113" s="107">
         <v>43182</v>
       </c>
-      <c r="F112" s="109">
+      <c r="F113" s="108">
         <v>43579</v>
-      </c>
-[...39 lines deleted...]
-        <v>43606</v>
       </c>
       <c r="G113" s="63">
         <v>2500000</v>
       </c>
-      <c r="H113" s="110">
+      <c r="H113" s="109">
+        <v>18753660</v>
+      </c>
+      <c r="I113" s="110">
+        <v>100</v>
+      </c>
+      <c r="J113" s="110">
+        <v>78</v>
+      </c>
+      <c r="K113" s="111" t="s">
+        <v>4</v>
+      </c>
+      <c r="L113" s="111" t="s">
+        <v>241</v>
+      </c>
+      <c r="M113" s="74">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="105" t="s">
+        <v>299</v>
+      </c>
+      <c r="B114" s="105" t="s">
+        <v>265</v>
+      </c>
+      <c r="C114" s="105" t="s">
+        <v>300</v>
+      </c>
+      <c r="D114" s="106" t="s">
+        <v>301</v>
+      </c>
+      <c r="E114" s="107">
+        <v>43182</v>
+      </c>
+      <c r="F114" s="108">
+        <v>43606</v>
+      </c>
+      <c r="G114" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H114" s="109">
         <v>15908680</v>
       </c>
-      <c r="I113" s="111">
+      <c r="I114" s="110">
         <v>101</v>
       </c>
-      <c r="J113" s="111">
+      <c r="J114" s="110">
         <v>76</v>
       </c>
-      <c r="K113" s="112" t="s">
+      <c r="K114" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L113" s="112" t="s">
+      <c r="L114" s="111" t="s">
         <v>241</v>
       </c>
-      <c r="M113" s="75">
+      <c r="M114" s="74">
         <v>44</v>
       </c>
     </row>
-    <row r="114" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="106" t="s">
+    <row r="115" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="B114" s="106" t="s">
+      <c r="B115" s="105" t="s">
         <v>187</v>
       </c>
-      <c r="C114" s="106" t="s">
+      <c r="C115" s="105" t="s">
         <v>188</v>
       </c>
-      <c r="D114" s="107" t="s">
+      <c r="D115" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E114" s="108">
+      <c r="E115" s="107">
         <v>42585</v>
       </c>
-      <c r="F114" s="109">
+      <c r="F115" s="108">
         <v>43251</v>
       </c>
-      <c r="G114" s="64">
+      <c r="G115" s="64">
         <v>2500000</v>
       </c>
-      <c r="H114" s="121">
+      <c r="H115" s="120">
         <v>16487662</v>
       </c>
-      <c r="I114" s="122">
+      <c r="I115" s="121">
         <v>53</v>
       </c>
-      <c r="J114" s="126">
+      <c r="J115" s="125">
         <v>93</v>
       </c>
-      <c r="K114" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L114" s="112" t="s">
+      <c r="K115" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L115" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M114" s="75">
+      <c r="M115" s="74">
         <v>22</v>
       </c>
     </row>
-    <row r="115" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="114" t="s">
+    <row r="116" spans="1:13" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="B115" s="114" t="s">
+      <c r="B116" s="113" t="s">
         <v>12</v>
       </c>
-      <c r="C115" s="106" t="s">
+      <c r="C116" s="105" t="s">
         <v>97</v>
       </c>
-      <c r="D115" s="107" t="s">
+      <c r="D116" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="E115" s="108">
+      <c r="E116" s="107">
         <v>41043</v>
       </c>
-      <c r="F115" s="123">
+      <c r="F116" s="122">
         <v>41333</v>
       </c>
-      <c r="G115" s="110">
+      <c r="G116" s="109">
         <v>1500000</v>
       </c>
-      <c r="H115" s="110">
+      <c r="H116" s="109">
         <v>23572539</v>
       </c>
-      <c r="I115" s="111">
+      <c r="I116" s="110">
         <v>125</v>
       </c>
-      <c r="J115" s="111">
+      <c r="J116" s="110">
         <v>199</v>
       </c>
-      <c r="K115" s="107" t="s">
-[...2 lines deleted...]
-      <c r="L115" s="107" t="s">
+      <c r="K116" s="106" t="s">
+        <v>141</v>
+      </c>
+      <c r="L116" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M115" s="75">
+      <c r="M116" s="74">
         <v>20</v>
       </c>
     </row>
-    <row r="116" spans="1:13" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="48" t="s">
+    <row r="117" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="48" t="s">
         <v>357</v>
       </c>
-      <c r="B116" s="48" t="s">
+      <c r="B117" s="48" t="s">
         <v>350</v>
       </c>
-      <c r="C116" s="48" t="s">
+      <c r="C117" s="48" t="s">
         <v>356</v>
       </c>
-      <c r="D116" s="46" t="s">
+      <c r="D117" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E116" s="104">
+      <c r="E117" s="103">
         <v>43999</v>
       </c>
-      <c r="F116" s="51">
+      <c r="F117" s="51">
         <v>44378</v>
       </c>
-      <c r="G116" s="52">
+      <c r="G117" s="52">
         <v>2500000</v>
       </c>
-      <c r="H116" s="52">
+      <c r="H117" s="52">
         <v>20446192</v>
       </c>
-      <c r="I116" s="46">
+      <c r="I117" s="46">
         <v>118</v>
       </c>
-      <c r="J116" s="46">
+      <c r="J117" s="46">
         <v>211</v>
       </c>
-      <c r="K116" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L116" s="46" t="s">
+      <c r="K117" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L117" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M116" s="75">
+      <c r="M117" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="117" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="48" t="s">
+    <row r="118" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="48" t="s">
         <v>247</v>
       </c>
-      <c r="B117" s="44" t="s">
+      <c r="B118" s="44" t="s">
         <v>457</v>
       </c>
-      <c r="C117" s="48" t="s">
+      <c r="C118" s="48" t="s">
         <v>458</v>
       </c>
-      <c r="D117" s="53" t="s">
+      <c r="D118" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="E117" s="105">
+      <c r="E118" s="104">
         <v>44477.453472222223</v>
       </c>
-      <c r="F117" s="51">
+      <c r="F118" s="51">
         <v>45489</v>
       </c>
-      <c r="G117" s="52">
+      <c r="G118" s="52">
         <v>3500000</v>
       </c>
-      <c r="H117" s="71">
+      <c r="H118" s="71">
         <v>35317459</v>
       </c>
-      <c r="I117" s="53">
+      <c r="I118" s="53">
         <v>76</v>
       </c>
-      <c r="J117" s="46">
+      <c r="J118" s="46">
         <v>320</v>
       </c>
-      <c r="K117" s="53" t="s">
+      <c r="K118" s="53" t="s">
         <v>348</v>
       </c>
-      <c r="L117" s="53" t="s">
+      <c r="L118" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M117" s="76" t="s">
+      <c r="M118" s="75" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="118" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="48" t="s">
+    <row r="119" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="48" t="s">
         <v>341</v>
       </c>
-      <c r="B118" s="48" t="s">
+      <c r="B119" s="48" t="s">
         <v>342</v>
       </c>
-      <c r="C118" s="48" t="s">
+      <c r="C119" s="48" t="s">
         <v>360</v>
       </c>
-      <c r="D118" s="46" t="s">
+      <c r="D119" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="E118" s="104">
+      <c r="E119" s="103">
         <v>43859</v>
       </c>
-      <c r="F118" s="51">
+      <c r="F119" s="51">
         <v>44736</v>
       </c>
-      <c r="G118" s="52">
+      <c r="G119" s="52">
         <v>2500000</v>
       </c>
-      <c r="H118" s="52">
+      <c r="H119" s="52">
         <v>35410443</v>
       </c>
-      <c r="I118" s="46">
+      <c r="I119" s="46">
         <v>103</v>
       </c>
-      <c r="J118" s="46">
+      <c r="J119" s="46">
         <v>305</v>
       </c>
-      <c r="K118" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L118" s="46" t="s">
+      <c r="K119" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L119" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M118" s="75">
+      <c r="M119" s="74">
         <v>46</v>
       </c>
     </row>
-    <row r="119" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="128" t="s">
+    <row r="120" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="127" t="s">
         <v>341</v>
       </c>
-      <c r="B119" s="128" t="s">
+      <c r="B120" s="127" t="s">
         <v>526</v>
       </c>
-      <c r="C119" s="128" t="s">
+      <c r="C120" s="127" t="s">
         <v>518</v>
       </c>
-      <c r="D119" s="131" t="s">
+      <c r="D120" s="130" t="s">
         <v>14</v>
       </c>
-      <c r="E119" s="132">
+      <c r="E120" s="131">
         <v>44267</v>
       </c>
-      <c r="F119" s="133">
+      <c r="F120" s="132">
         <v>44924</v>
       </c>
-      <c r="G119" s="134">
+      <c r="G120" s="133">
         <v>5200000</v>
       </c>
-      <c r="H119" s="134">
+      <c r="H120" s="133">
         <v>35410443</v>
       </c>
-      <c r="I119" s="131">
+      <c r="I120" s="130">
         <v>67</v>
       </c>
-      <c r="J119" s="131">
+      <c r="J120" s="130">
         <v>332</v>
       </c>
-      <c r="K119" s="131" t="s">
-[...2 lines deleted...]
-      <c r="L119" s="131" t="s">
+      <c r="K120" s="130" t="s">
+        <v>141</v>
+      </c>
+      <c r="L120" s="130" t="s">
         <v>28</v>
       </c>
-      <c r="M119" s="135">
+      <c r="M120" s="134">
         <v>46</v>
       </c>
     </row>
-    <row r="120" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="128" t="s">
+    <row r="121" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="127" t="s">
         <v>341</v>
       </c>
-      <c r="B120" s="44" t="s">
+      <c r="B121" s="44" t="s">
         <v>554</v>
       </c>
-      <c r="C120" s="48" t="s">
+      <c r="C121" s="48" t="s">
         <v>566</v>
-      </c>
-[...39 lines deleted...]
-        <v>620</v>
       </c>
       <c r="D121" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E121" s="103">
-        <v>45174.777083333334</v>
+      <c r="E121" s="102">
+        <v>44978</v>
       </c>
       <c r="F121" s="51">
-        <v>45818</v>
+        <v>45288</v>
       </c>
       <c r="G121" s="52">
         <v>3500000</v>
       </c>
       <c r="H121" s="71">
-        <v>51704658</v>
+        <v>69694256</v>
       </c>
       <c r="I121" s="46">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="J121" s="46">
-        <v>583</v>
+        <v>136</v>
       </c>
       <c r="K121" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L121" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M121" s="75" t="s">
+      <c r="M121" s="74" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="106" t="s">
+    <row r="122" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="127" t="s">
+        <v>341</v>
+      </c>
+      <c r="B122" s="44" t="s">
+        <v>625</v>
+      </c>
+      <c r="C122" s="48" t="s">
+        <v>620</v>
+      </c>
+      <c r="D122" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E122" s="102">
+        <v>45174.777083333334</v>
+      </c>
+      <c r="F122" s="51">
+        <v>45818</v>
+      </c>
+      <c r="G122" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H122" s="71">
+        <v>51704658</v>
+      </c>
+      <c r="I122" s="46">
+        <v>94</v>
+      </c>
+      <c r="J122" s="46">
+        <v>583</v>
+      </c>
+      <c r="K122" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L122" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M122" s="74" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="48" t="s">
+        <v>341</v>
+      </c>
+      <c r="B123" s="44" t="s">
+        <v>664</v>
+      </c>
+      <c r="C123" s="48" t="s">
+        <v>674</v>
+      </c>
+      <c r="D123" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E123" s="69">
+        <v>45447.138888888891</v>
+      </c>
+      <c r="F123" s="51">
+        <v>46239</v>
+      </c>
+      <c r="G123" s="52">
+        <v>3000000</v>
+      </c>
+      <c r="H123" s="55">
+        <v>38247617</v>
+      </c>
+      <c r="I123" s="53">
+        <v>60</v>
+      </c>
+      <c r="J123" s="46">
+        <v>356</v>
+      </c>
+      <c r="K123" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L123" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M123" s="74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="48" t="s">
+        <v>341</v>
+      </c>
+      <c r="B124" s="44" t="s">
+        <v>665</v>
+      </c>
+      <c r="C124" s="48" t="s">
+        <v>675</v>
+      </c>
+      <c r="D124" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E124" s="69">
+        <v>45447.152083333334</v>
+      </c>
+      <c r="F124" s="51">
+        <v>46239</v>
+      </c>
+      <c r="G124" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H124" s="55">
+        <v>47615610</v>
+      </c>
+      <c r="I124" s="53">
+        <v>90</v>
+      </c>
+      <c r="J124" s="46">
+        <v>407</v>
+      </c>
+      <c r="K124" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L124" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M124" s="74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" s="40" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="105" t="s">
         <v>181</v>
       </c>
-      <c r="B122" s="106" t="s">
+      <c r="B125" s="105" t="s">
         <v>204</v>
       </c>
-      <c r="C122" s="106" t="s">
+      <c r="C125" s="105" t="s">
         <v>179</v>
       </c>
-      <c r="D122" s="107" t="s">
+      <c r="D125" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="E122" s="108">
+      <c r="E125" s="107">
         <v>42467</v>
       </c>
-      <c r="F122" s="109">
+      <c r="F125" s="108">
         <v>42856</v>
       </c>
-      <c r="G122" s="63">
+      <c r="G125" s="63">
         <v>2150000</v>
       </c>
-      <c r="H122" s="110">
+      <c r="H125" s="109">
         <v>23324148</v>
       </c>
-      <c r="I122" s="111">
+      <c r="I125" s="110">
         <v>75</v>
       </c>
-      <c r="J122" s="111">
+      <c r="J125" s="110">
         <v>221</v>
       </c>
-      <c r="K122" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L122" s="112" t="s">
+      <c r="K125" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L125" s="111" t="s">
         <v>180</v>
       </c>
-      <c r="M122" s="75" t="s">
+      <c r="M125" s="74" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="123" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="114" t="s">
+    <row r="126" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="113" t="s">
         <v>23</v>
       </c>
-      <c r="B123" s="114" t="s">
+      <c r="B126" s="113" t="s">
         <v>24</v>
       </c>
-      <c r="C123" s="106" t="s">
+      <c r="C126" s="105" t="s">
         <v>73</v>
       </c>
-      <c r="D123" s="107" t="s">
+      <c r="D126" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E123" s="108">
+      <c r="E126" s="107">
         <v>41228</v>
       </c>
-      <c r="F123" s="116">
+      <c r="F126" s="115">
         <v>41114</v>
       </c>
-      <c r="G123" s="110">
+      <c r="G126" s="109">
         <v>1500000</v>
       </c>
-      <c r="H123" s="110">
+      <c r="H126" s="109">
         <v>16534690</v>
       </c>
-      <c r="I123" s="111">
+      <c r="I126" s="110">
         <v>140</v>
       </c>
-      <c r="J123" s="111">
+      <c r="J126" s="110">
         <v>106</v>
       </c>
-      <c r="K123" s="107" t="s">
-[...2 lines deleted...]
-      <c r="L123" s="107" t="s">
+      <c r="K126" s="106" t="s">
+        <v>141</v>
+      </c>
+      <c r="L126" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M123" s="75">
+      <c r="M126" s="74">
         <v>10</v>
       </c>
     </row>
-    <row r="124" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="106" t="s">
+    <row r="127" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="105" t="s">
         <v>135</v>
       </c>
-      <c r="B124" s="114" t="s">
+      <c r="B127" s="113" t="s">
         <v>136</v>
       </c>
-      <c r="C124" s="106" t="s">
+      <c r="C127" s="105" t="s">
         <v>137</v>
       </c>
-      <c r="D124" s="107" t="s">
+      <c r="D127" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E124" s="108">
+      <c r="E127" s="162">
         <v>41837</v>
       </c>
-      <c r="F124" s="109">
+      <c r="F127" s="108">
         <v>42402</v>
       </c>
-      <c r="G124" s="63">
+      <c r="G127" s="63">
         <v>1529314</v>
       </c>
-      <c r="H124" s="110">
+      <c r="H127" s="109">
         <v>21606568</v>
       </c>
-      <c r="I124" s="111">
+      <c r="I127" s="110">
         <v>125</v>
       </c>
-      <c r="J124" s="111">
+      <c r="J127" s="110">
         <v>191</v>
       </c>
-      <c r="K124" s="112" t="s">
+      <c r="K127" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L124" s="112" t="s">
+      <c r="L127" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M124" s="75">
+      <c r="M127" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="125" spans="1:13" s="40" customFormat="1" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="49" t="s">
+    <row r="128" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="49" t="s">
         <v>280</v>
       </c>
-      <c r="B125" s="49" t="s">
+      <c r="B128" s="49" t="s">
         <v>281</v>
       </c>
-      <c r="C125" s="48" t="s">
+      <c r="C128" s="48" t="s">
         <v>282</v>
       </c>
-      <c r="D125" s="46" t="s">
+      <c r="D128" s="46" t="s">
         <v>381</v>
       </c>
-      <c r="E125" s="104">
+      <c r="E128" s="103">
         <v>43482</v>
       </c>
-      <c r="F125" s="109">
+      <c r="F128" s="108">
         <v>44169</v>
       </c>
-      <c r="G125" s="64">
+      <c r="G128" s="64">
         <v>212000</v>
       </c>
-      <c r="H125" s="121">
+      <c r="H128" s="120">
         <v>24165987</v>
       </c>
-      <c r="I125" s="122">
+      <c r="I128" s="121">
         <v>120</v>
       </c>
-      <c r="J125" s="46">
+      <c r="J128" s="46">
         <v>136</v>
       </c>
-      <c r="K125" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L125" s="46" t="s">
+      <c r="K128" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L128" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M125" s="75" t="s">
+      <c r="M128" s="74" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="126" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="106" t="s">
+    <row r="129" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="105" t="s">
         <v>100</v>
       </c>
-      <c r="B126" s="114" t="s">
+      <c r="B129" s="113" t="s">
         <v>178</v>
       </c>
-      <c r="C126" s="106" t="s">
+      <c r="C129" s="105" t="s">
         <v>101</v>
       </c>
-      <c r="D126" s="107" t="s">
+      <c r="D129" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E126" s="108">
+      <c r="E129" s="107">
         <v>41673</v>
       </c>
-      <c r="F126" s="109">
+      <c r="F129" s="108">
         <v>42443</v>
       </c>
-      <c r="G126" s="63">
+      <c r="G129" s="63">
         <v>2500000</v>
       </c>
-      <c r="H126" s="110">
+      <c r="H129" s="109">
         <v>15159935</v>
       </c>
-      <c r="I126" s="111">
+      <c r="I129" s="110">
         <v>57</v>
       </c>
-      <c r="J126" s="111">
+      <c r="J129" s="110">
         <v>143</v>
       </c>
-      <c r="K126" s="112" t="s">
+      <c r="K129" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L126" s="112" t="s">
+      <c r="L129" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M126" s="75">
+      <c r="M129" s="74">
         <v>47</v>
       </c>
     </row>
-    <row r="127" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="48" t="s">
+    <row r="130" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="48" t="s">
         <v>539</v>
       </c>
-      <c r="B127" s="44" t="s">
+      <c r="B130" s="44" t="s">
         <v>690</v>
       </c>
-      <c r="C127" s="48" t="s">
+      <c r="C130" s="48" t="s">
         <v>680</v>
       </c>
-      <c r="D127" s="46" t="s">
+      <c r="D130" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="E127" s="158">
+      <c r="E130" s="102">
         <v>44783</v>
       </c>
-      <c r="F127" s="51">
+      <c r="F130" s="51">
         <v>45709</v>
       </c>
-      <c r="G127" s="52">
+      <c r="G130" s="52">
         <v>3500000</v>
       </c>
-      <c r="H127" s="55">
+      <c r="H130" s="55">
         <v>37672900</v>
       </c>
-      <c r="I127" s="53">
+      <c r="I130" s="53">
         <v>80</v>
       </c>
-      <c r="J127" s="46" t="s">
+      <c r="J130" s="46" t="s">
         <v>594</v>
       </c>
-      <c r="K127" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L127" s="53" t="s">
+      <c r="K130" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L130" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M127" s="75" t="s">
+      <c r="M130" s="74" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="128" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A128" s="49" t="s">
+    <row r="131" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="49" t="s">
         <v>286</v>
       </c>
-      <c r="B128" s="49" t="s">
+      <c r="B131" s="49" t="s">
         <v>276</v>
       </c>
-      <c r="C128" s="48" t="s">
+      <c r="C131" s="48" t="s">
         <v>392</v>
       </c>
-      <c r="D128" s="46" t="s">
+      <c r="D131" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E128" s="104">
+      <c r="E131" s="103">
         <v>43451</v>
       </c>
-      <c r="F128" s="109">
+      <c r="F131" s="108">
         <v>44021</v>
       </c>
-      <c r="G128" s="64">
+      <c r="G131" s="64">
         <v>2500000</v>
       </c>
-      <c r="H128" s="121">
+      <c r="H131" s="120">
         <v>21653136</v>
       </c>
-      <c r="I128" s="122">
+      <c r="I131" s="121">
         <v>84</v>
       </c>
-      <c r="J128" s="46">
+      <c r="J131" s="46">
         <v>198</v>
       </c>
-      <c r="K128" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L128" s="46" t="s">
+      <c r="K131" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L131" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M128" s="75">
+      <c r="M131" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="129" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A129" s="48" t="s">
+    <row r="132" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="48" t="s">
         <v>412</v>
       </c>
-      <c r="B129" s="48" t="s">
+      <c r="B132" s="48" t="s">
         <v>411</v>
       </c>
-      <c r="C129" s="48" t="s">
+      <c r="C132" s="48" t="s">
         <v>416</v>
       </c>
-      <c r="D129" s="46" t="s">
+      <c r="D132" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E129" s="104">
+      <c r="E132" s="103">
         <v>44101</v>
       </c>
-      <c r="F129" s="51">
+      <c r="F132" s="51">
         <v>44945</v>
       </c>
-      <c r="G129" s="52">
+      <c r="G132" s="52">
         <v>3500000</v>
       </c>
-      <c r="H129" s="70">
+      <c r="H132" s="70">
         <v>57321199</v>
       </c>
-      <c r="I129" s="46">
+      <c r="I132" s="46">
         <v>136</v>
       </c>
-      <c r="J129" s="46">
+      <c r="J132" s="46">
         <v>310</v>
       </c>
-      <c r="K129" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L129" s="46" t="s">
+      <c r="K132" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L132" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M129" s="75">
+      <c r="M132" s="74">
         <v>18</v>
       </c>
     </row>
-    <row r="130" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A130" s="114" t="s">
+    <row r="133" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="113" t="s">
         <v>27</v>
       </c>
-      <c r="B130" s="114" t="s">
+      <c r="B133" s="113" t="s">
         <v>57</v>
       </c>
-      <c r="C130" s="106" t="s">
+      <c r="C133" s="105" t="s">
         <v>77</v>
       </c>
-      <c r="D130" s="107" t="s">
+      <c r="D133" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="E130" s="108">
+      <c r="E133" s="107">
         <v>41078</v>
       </c>
-      <c r="F130" s="116">
+      <c r="F133" s="115">
         <v>41402</v>
       </c>
-      <c r="G130" s="110">
+      <c r="G133" s="109">
         <v>250000</v>
       </c>
-      <c r="H130" s="110">
+      <c r="H133" s="109">
         <v>18439724</v>
       </c>
-      <c r="I130" s="111">
+      <c r="I133" s="110">
         <v>52</v>
       </c>
-      <c r="J130" s="111">
+      <c r="J133" s="110">
         <v>152</v>
       </c>
-      <c r="K130" s="107" t="s">
-[...2 lines deleted...]
-      <c r="L130" s="107" t="s">
+      <c r="K133" s="106" t="s">
+        <v>141</v>
+      </c>
+      <c r="L133" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="M130" s="75">
+      <c r="M133" s="74">
         <v>20</v>
       </c>
     </row>
-    <row r="131" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="114" t="s">
+    <row r="134" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="B131" s="114" t="s">
+      <c r="B134" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="C131" s="106" t="s">
+      <c r="C134" s="105" t="s">
         <v>80</v>
       </c>
-      <c r="D131" s="107" t="s">
+      <c r="D134" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="E131" s="108">
+      <c r="E134" s="107">
         <v>41123</v>
       </c>
-      <c r="F131" s="123">
+      <c r="F134" s="122">
         <v>41480</v>
       </c>
-      <c r="G131" s="110">
+      <c r="G134" s="109">
         <v>576000</v>
       </c>
-      <c r="H131" s="110">
+      <c r="H134" s="109">
         <v>6242439</v>
       </c>
-      <c r="I131" s="111">
+      <c r="I134" s="110">
         <v>48</v>
       </c>
-      <c r="J131" s="111">
+      <c r="J134" s="110">
         <v>59</v>
       </c>
-      <c r="K131" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L131" s="107" t="s">
+      <c r="K134" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L134" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M131" s="75" t="s">
+      <c r="M134" s="74" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="49" t="s">
+    <row r="135" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="49" t="s">
         <v>391</v>
       </c>
-      <c r="B132" s="49" t="s">
+      <c r="B135" s="49" t="s">
         <v>388</v>
       </c>
-      <c r="C132" s="48" t="s">
+      <c r="C135" s="48" t="s">
         <v>389</v>
       </c>
-      <c r="D132" s="46" t="s">
+      <c r="D135" s="46" t="s">
         <v>108</v>
       </c>
-      <c r="E132" s="104">
+      <c r="E135" s="103">
         <v>43601</v>
       </c>
-      <c r="F132" s="109">
+      <c r="F135" s="108">
         <v>44021</v>
       </c>
-      <c r="G132" s="64">
+      <c r="G135" s="64">
         <v>400000</v>
       </c>
-      <c r="H132" s="121">
+      <c r="H135" s="120">
         <v>19383136</v>
       </c>
-      <c r="I132" s="122">
+      <c r="I135" s="121">
         <v>77</v>
       </c>
-      <c r="J132" s="46">
+      <c r="J135" s="46">
         <v>100</v>
       </c>
-      <c r="K132" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L132" s="46" t="s">
+      <c r="K135" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L135" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M132" s="75" t="s">
+      <c r="M135" s="74" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="133" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="94" t="s">
+    <row r="136" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="93" t="s">
         <v>27</v>
       </c>
-      <c r="B133" s="94" t="s">
+      <c r="B136" s="93" t="s">
         <v>185</v>
       </c>
-      <c r="C133" s="94" t="s">
+      <c r="C136" s="93" t="s">
         <v>186</v>
       </c>
-      <c r="D133" s="95" t="s">
+      <c r="D136" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="E133" s="96">
+      <c r="E136" s="95">
         <v>42573</v>
       </c>
-      <c r="F133" s="97">
+      <c r="F136" s="96">
         <v>43081</v>
       </c>
-      <c r="G133" s="41">
+      <c r="G136" s="41">
         <v>1000000</v>
       </c>
-      <c r="H133" s="117">
+      <c r="H136" s="116">
         <v>31351421</v>
       </c>
-      <c r="I133" s="99">
+      <c r="I136" s="98">
         <v>126</v>
       </c>
-      <c r="J133" s="100">
+      <c r="J136" s="99">
         <v>159</v>
       </c>
-      <c r="K133" s="101" t="s">
-[...2 lines deleted...]
-      <c r="L133" s="101" t="s">
+      <c r="K136" s="100" t="s">
+        <v>141</v>
+      </c>
+      <c r="L136" s="100" t="s">
         <v>26</v>
       </c>
-      <c r="M133" s="102">
+      <c r="M136" s="101">
         <v>46</v>
       </c>
     </row>
-    <row r="134" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A134" s="44" t="s">
+    <row r="137" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="44" t="s">
         <v>459</v>
       </c>
-      <c r="B134" s="44" t="s">
+      <c r="B137" s="44" t="s">
         <v>507</v>
       </c>
-      <c r="C134" s="48" t="s">
+      <c r="C137" s="48" t="s">
         <v>508</v>
       </c>
-      <c r="D134" s="53" t="s">
+      <c r="D137" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="E134" s="105">
+      <c r="E137" s="104">
         <v>44743.575694444444</v>
       </c>
-      <c r="F134" s="51">
+      <c r="F137" s="51">
         <v>45610</v>
       </c>
-      <c r="G134" s="65">
+      <c r="G137" s="65">
         <v>3500000</v>
       </c>
-      <c r="H134" s="71">
+      <c r="H137" s="71">
         <v>27871937.289999999</v>
       </c>
-      <c r="I134" s="53">
+      <c r="I137" s="53">
         <v>99</v>
       </c>
-      <c r="J134" s="46">
+      <c r="J137" s="46">
         <v>287</v>
       </c>
-      <c r="K134" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L134" s="53" t="s">
+      <c r="K137" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L137" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M134" s="76" t="s">
+      <c r="M137" s="75" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="135" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="106" t="s">
+    <row r="138" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="105" t="s">
         <v>116</v>
       </c>
-      <c r="B135" s="114" t="s">
+      <c r="B138" s="113" t="s">
         <v>157</v>
       </c>
-      <c r="C135" s="106" t="s">
+      <c r="C138" s="105" t="s">
         <v>117</v>
       </c>
-      <c r="D135" s="107" t="s">
+      <c r="D138" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="E135" s="108">
+      <c r="E138" s="107">
         <v>41724</v>
       </c>
-      <c r="F135" s="109">
+      <c r="F138" s="108">
         <v>42293</v>
       </c>
-      <c r="G135" s="63">
+      <c r="G138" s="63">
         <v>2500000</v>
       </c>
-      <c r="H135" s="110">
+      <c r="H138" s="109">
         <v>24583831</v>
       </c>
-      <c r="I135" s="111">
+      <c r="I138" s="110">
         <v>84</v>
       </c>
-      <c r="J135" s="111">
+      <c r="J138" s="110">
         <v>176</v>
       </c>
-      <c r="K135" s="112" t="s">
+      <c r="K138" s="111" t="s">
         <v>118</v>
       </c>
-      <c r="L135" s="112" t="s">
+      <c r="L138" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M135" s="75" t="s">
+      <c r="M138" s="74" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="136" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="106" t="s">
+    <row r="139" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="105" t="s">
         <v>194</v>
       </c>
-      <c r="B136" s="106" t="s">
+      <c r="B139" s="105" t="s">
         <v>195</v>
       </c>
-      <c r="C136" s="106" t="s">
+      <c r="C139" s="105" t="s">
         <v>196</v>
       </c>
-      <c r="D136" s="107" t="s">
+      <c r="D139" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E136" s="108">
+      <c r="E139" s="107">
         <v>42475</v>
       </c>
-      <c r="F136" s="109">
+      <c r="F139" s="108">
         <v>42881</v>
       </c>
-      <c r="G136" s="63">
+      <c r="G139" s="63">
         <v>2500000</v>
       </c>
-      <c r="H136" s="110">
+      <c r="H139" s="109">
         <v>12058998</v>
       </c>
-      <c r="I136" s="111">
+      <c r="I139" s="110">
         <v>55</v>
       </c>
-      <c r="J136" s="111">
+      <c r="J139" s="110">
         <v>104</v>
       </c>
-      <c r="K136" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L136" s="112" t="s">
+      <c r="K139" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L139" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M136" s="75" t="s">
+      <c r="M139" s="74" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="137" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="48" t="s">
+    <row r="140" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="48" t="s">
         <v>317</v>
       </c>
-      <c r="B137" s="48" t="s">
+      <c r="B140" s="48" t="s">
         <v>413</v>
       </c>
-      <c r="C137" s="48" t="s">
+      <c r="C140" s="48" t="s">
         <v>414</v>
       </c>
-      <c r="D137" s="46" t="s">
+      <c r="D140" s="46" t="s">
         <v>415</v>
       </c>
-      <c r="E137" s="104">
+      <c r="E140" s="103">
         <v>43707</v>
       </c>
-      <c r="F137" s="51">
+      <c r="F140" s="51">
         <v>44329</v>
-      </c>
-[...119 lines deleted...]
-        <v>44624</v>
       </c>
       <c r="G140" s="52">
         <v>2500000</v>
       </c>
       <c r="H140" s="52">
+        <v>19446913</v>
+      </c>
+      <c r="I140" s="46">
+        <v>131</v>
+      </c>
+      <c r="J140" s="46">
+        <v>186</v>
+      </c>
+      <c r="K140" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L140" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M140" s="74">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="127" t="s">
+        <v>262</v>
+      </c>
+      <c r="B141" s="127" t="s">
+        <v>260</v>
+      </c>
+      <c r="C141" s="48" t="s">
+        <v>261</v>
+      </c>
+      <c r="D141" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E141" s="103">
+        <v>43131</v>
+      </c>
+      <c r="F141" s="51">
+        <v>43791</v>
+      </c>
+      <c r="G141" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H141" s="65">
+        <v>51953852</v>
+      </c>
+      <c r="I141" s="46">
+        <v>203</v>
+      </c>
+      <c r="J141" s="46">
+        <v>368</v>
+      </c>
+      <c r="K141" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L141" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M141" s="74">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="135" t="s">
+        <v>547</v>
+      </c>
+      <c r="B142" s="127" t="s">
+        <v>546</v>
+      </c>
+      <c r="C142" s="136" t="s">
+        <v>548</v>
+      </c>
+      <c r="D142" s="130" t="s">
+        <v>7</v>
+      </c>
+      <c r="E142" s="131">
+        <v>43941</v>
+      </c>
+      <c r="F142" s="132">
+        <v>44784</v>
+      </c>
+      <c r="G142" s="133">
+        <v>2500000</v>
+      </c>
+      <c r="H142" s="133">
+        <v>35389518</v>
+      </c>
+      <c r="I142" s="137">
+        <v>94</v>
+      </c>
+      <c r="J142" s="137"/>
+      <c r="K142" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L142" s="130" t="s">
+        <v>28</v>
+      </c>
+      <c r="M142" s="134" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="48" t="s">
+        <v>377</v>
+      </c>
+      <c r="B143" s="48" t="s">
+        <v>378</v>
+      </c>
+      <c r="C143" s="48" t="s">
+        <v>379</v>
+      </c>
+      <c r="D143" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E143" s="103">
+        <v>44113</v>
+      </c>
+      <c r="F143" s="51">
+        <v>44624</v>
+      </c>
+      <c r="G143" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H143" s="52">
         <v>19859522</v>
       </c>
-      <c r="I140" s="46">
+      <c r="I143" s="46">
         <v>56</v>
       </c>
-      <c r="J140" s="46">
+      <c r="J143" s="46">
         <v>135</v>
       </c>
-      <c r="K140" s="46" t="s">
+      <c r="K143" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L140" s="46" t="s">
+      <c r="L143" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M140" s="75">
+      <c r="M143" s="74">
         <v>14</v>
       </c>
     </row>
-    <row r="141" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="106" t="s">
+    <row r="144" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="155" t="s">
         <v>244</v>
       </c>
-      <c r="B141" s="106" t="s">
+      <c r="B144" s="105" t="s">
         <v>245</v>
       </c>
-      <c r="C141" s="106" t="s">
+      <c r="C144" s="105" t="s">
         <v>252</v>
       </c>
-      <c r="D141" s="107" t="s">
+      <c r="D144" s="106" t="s">
         <v>46</v>
       </c>
-      <c r="E141" s="108">
+      <c r="E144" s="107">
         <v>43075</v>
       </c>
-      <c r="F141" s="109">
+      <c r="F144" s="108">
         <v>43482</v>
       </c>
-      <c r="G141" s="63">
+      <c r="G144" s="63">
         <v>340000</v>
       </c>
-      <c r="H141" s="110">
+      <c r="H144" s="109">
         <v>13961337</v>
       </c>
-      <c r="I141" s="111">
+      <c r="I144" s="110">
         <v>96</v>
       </c>
-      <c r="J141" s="111">
+      <c r="J144" s="110">
         <v>96</v>
       </c>
-      <c r="K141" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L141" s="112" t="s">
+      <c r="K144" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L144" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M141" s="75" t="s">
+      <c r="M144" s="74" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="142" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="114" t="s">
+    <row r="145" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="B142" s="114" t="s">
+      <c r="B145" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="C142" s="106" t="s">
+      <c r="C145" s="105" t="s">
         <v>83</v>
       </c>
-      <c r="D142" s="107" t="s">
+      <c r="D145" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="E142" s="108">
+      <c r="E145" s="107">
         <v>41064</v>
       </c>
-      <c r="F142" s="123">
+      <c r="F145" s="122">
         <v>41624</v>
       </c>
-      <c r="G142" s="110">
+      <c r="G145" s="109">
         <v>1500000</v>
       </c>
-      <c r="H142" s="110">
+      <c r="H145" s="109">
         <v>14270364</v>
       </c>
-      <c r="I142" s="111">
+      <c r="I145" s="110">
         <v>43</v>
       </c>
-      <c r="J142" s="111">
+      <c r="J145" s="110">
         <v>100</v>
       </c>
-      <c r="K142" s="107" t="s">
+      <c r="K145" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L142" s="107" t="s">
+      <c r="L145" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="M142" s="75" t="s">
+      <c r="M145" s="74" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="143" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="106" t="s">
+    <row r="146" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="105" t="s">
         <v>303</v>
       </c>
-      <c r="B143" s="106" t="s">
+      <c r="B146" s="105" t="s">
         <v>246</v>
       </c>
-      <c r="C143" s="106" t="s">
+      <c r="C146" s="105" t="s">
         <v>304</v>
       </c>
-      <c r="D143" s="107" t="s">
+      <c r="D146" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="E143" s="108">
+      <c r="E146" s="107">
         <v>43041</v>
       </c>
-      <c r="F143" s="109">
+      <c r="F146" s="108">
         <v>43573</v>
       </c>
-      <c r="G143" s="63">
+      <c r="G146" s="63">
         <v>2500000</v>
       </c>
-      <c r="H143" s="110">
+      <c r="H146" s="109">
         <v>22289193</v>
       </c>
-      <c r="I143" s="111">
+      <c r="I146" s="110">
         <v>86</v>
       </c>
-      <c r="J143" s="111">
+      <c r="J146" s="110">
         <v>181</v>
       </c>
-      <c r="K143" s="112" t="s">
+      <c r="K146" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L143" s="112" t="s">
+      <c r="L146" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M143" s="75" t="s">
+      <c r="M146" s="74" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="144" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="156" t="s">
+    <row r="147" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="105" t="s">
         <v>295</v>
       </c>
-      <c r="B144" s="106" t="s">
+      <c r="B147" s="105" t="s">
         <v>294</v>
       </c>
-      <c r="C144" s="106" t="s">
+      <c r="C147" s="105" t="s">
         <v>296</v>
       </c>
-      <c r="D144" s="107" t="s">
+      <c r="D147" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="E144" s="108">
+      <c r="E147" s="107">
         <v>43060</v>
       </c>
-      <c r="F144" s="109">
+      <c r="F147" s="108">
         <v>43644</v>
       </c>
-      <c r="G144" s="63">
+      <c r="G147" s="63">
         <v>2500000</v>
       </c>
-      <c r="H144" s="110">
+      <c r="H147" s="109">
         <v>29459204</v>
       </c>
-      <c r="I144" s="111">
+      <c r="I147" s="110">
         <v>68</v>
       </c>
-      <c r="J144" s="111">
+      <c r="J147" s="110">
         <v>272</v>
       </c>
-      <c r="K144" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L144" s="112" t="s">
+      <c r="K147" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L147" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M144" s="75">
+      <c r="M147" s="74">
         <v>20</v>
       </c>
     </row>
-    <row r="145" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="139" t="s">
+    <row r="148" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="138" t="s">
         <v>32</v>
       </c>
-      <c r="B145" s="139" t="s">
+      <c r="B148" s="138" t="s">
         <v>65</v>
       </c>
-      <c r="C145" s="140" t="s">
+      <c r="C148" s="139" t="s">
         <v>86</v>
       </c>
-      <c r="D145" s="107" t="s">
+      <c r="D148" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="E145" s="108">
+      <c r="E148" s="107">
         <v>41446</v>
       </c>
-      <c r="F145" s="116">
+      <c r="F148" s="115">
         <v>41927</v>
       </c>
-      <c r="G145" s="110">
+      <c r="G148" s="109">
         <v>3583350</v>
       </c>
-      <c r="H145" s="110">
+      <c r="H148" s="109">
         <v>44825722</v>
       </c>
-      <c r="I145" s="111">
+      <c r="I148" s="110">
         <v>149</v>
       </c>
-      <c r="J145" s="111">
+      <c r="J148" s="110">
         <v>434</v>
       </c>
-      <c r="K145" s="107" t="s">
+      <c r="K148" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L145" s="107" t="s">
+      <c r="L148" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="M145" s="75">
+      <c r="M148" s="74">
         <v>20</v>
       </c>
     </row>
-    <row r="146" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A146" s="48" t="s">
+    <row r="149" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="48" t="s">
         <v>459</v>
       </c>
-      <c r="B146" s="44" t="s">
+      <c r="B149" s="44" t="s">
         <v>480</v>
       </c>
-      <c r="C146" s="48" t="s">
+      <c r="C149" s="48" t="s">
         <v>460</v>
       </c>
-      <c r="D146" s="53" t="s">
+      <c r="D149" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="E146" s="105">
+      <c r="E149" s="104">
         <v>44483.522222222222</v>
       </c>
-      <c r="F146" s="51">
+      <c r="F149" s="51">
         <v>45218</v>
       </c>
-      <c r="G146" s="52">
+      <c r="G149" s="52">
         <v>3000000</v>
       </c>
-      <c r="H146" s="71">
+      <c r="H149" s="71">
         <v>28592880</v>
       </c>
-      <c r="I146" s="53">
+      <c r="I149" s="53">
         <v>60</v>
       </c>
-      <c r="J146" s="46">
+      <c r="J149" s="46">
         <v>214</v>
       </c>
-      <c r="K146" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L146" s="53" t="s">
+      <c r="K149" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L149" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M146" s="76">
+      <c r="M149" s="75">
         <v>20</v>
       </c>
     </row>
-    <row r="147" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="48" t="s">
+    <row r="150" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="48" t="s">
         <v>380</v>
       </c>
-      <c r="B147" s="48" t="s">
+      <c r="B150" s="48" t="s">
         <v>433</v>
       </c>
-      <c r="C147" s="48" t="s">
+      <c r="C150" s="48" t="s">
         <v>434</v>
       </c>
-      <c r="D147" s="46" t="s">
+      <c r="D150" s="46" t="s">
         <v>424</v>
       </c>
-      <c r="E147" s="104">
+      <c r="E150" s="103">
         <v>44312.542361111111</v>
       </c>
-      <c r="F147" s="51">
+      <c r="F150" s="51">
         <v>45000</v>
       </c>
-      <c r="G147" s="52">
+      <c r="G150" s="52">
         <v>2700000</v>
       </c>
-      <c r="H147" s="70">
+      <c r="H150" s="70">
         <v>13209488</v>
       </c>
-      <c r="I147" s="46">
+      <c r="I150" s="46">
         <v>54</v>
       </c>
-      <c r="J147" s="46">
+      <c r="J150" s="46">
         <v>124</v>
       </c>
-      <c r="K147" s="46" t="s">
+      <c r="K150" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L147" s="46" t="s">
+      <c r="L150" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M147" s="75">
+      <c r="M150" s="74">
         <v>36</v>
       </c>
     </row>
-    <row r="148" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="49" t="s">
+    <row r="151" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="49" t="s">
         <v>404</v>
       </c>
-      <c r="B148" s="49" t="s">
+      <c r="B151" s="49" t="s">
         <v>343</v>
       </c>
-      <c r="C148" s="48" t="s">
+      <c r="C151" s="48" t="s">
         <v>403</v>
       </c>
-      <c r="D148" s="46" t="s">
+      <c r="D151" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E148" s="104">
+      <c r="E151" s="103">
         <v>43882</v>
       </c>
-      <c r="F148" s="109">
+      <c r="F151" s="108">
         <v>44186</v>
       </c>
-      <c r="G148" s="64">
+      <c r="G151" s="64">
         <v>2500000</v>
       </c>
-      <c r="H148" s="121">
+      <c r="H151" s="120">
         <v>39981740</v>
       </c>
-      <c r="I148" s="122">
+      <c r="I151" s="121">
         <v>87</v>
       </c>
-      <c r="J148" s="46">
+      <c r="J151" s="46">
         <v>226</v>
       </c>
-      <c r="K148" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L148" s="46" t="s">
+      <c r="K151" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L151" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="M148" s="75">
+      <c r="M151" s="74">
         <v>14</v>
       </c>
     </row>
-    <row r="149" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="106" t="s">
+    <row r="152" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="105" t="s">
         <v>205</v>
       </c>
-      <c r="B149" s="106" t="s">
+      <c r="B152" s="105" t="s">
         <v>202</v>
       </c>
-      <c r="C149" s="106" t="s">
+      <c r="C152" s="105" t="s">
         <v>203</v>
       </c>
-      <c r="D149" s="107" t="s">
+      <c r="D152" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E149" s="108">
+      <c r="E152" s="107">
         <v>42627</v>
       </c>
-      <c r="F149" s="109">
+      <c r="F152" s="108">
         <v>43823</v>
       </c>
-      <c r="G149" s="64">
+      <c r="G152" s="64">
         <v>2500000</v>
       </c>
-      <c r="H149" s="121">
+      <c r="H152" s="120">
         <v>20020245</v>
       </c>
-      <c r="I149" s="122">
+      <c r="I152" s="121">
         <v>64</v>
       </c>
-      <c r="J149" s="126">
+      <c r="J152" s="125">
         <v>192</v>
       </c>
-      <c r="K149" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L149" s="112" t="s">
+      <c r="K152" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L152" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M149" s="75">
+      <c r="M152" s="74">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A150" s="49" t="s">
+      <c r="N152" s="40"/>
+    </row>
+    <row r="153" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="49" t="s">
         <v>247</v>
       </c>
-      <c r="B150" s="44" t="s">
+      <c r="B153" s="44" t="s">
         <v>655</v>
       </c>
-      <c r="C150" s="48" t="s">
+      <c r="C153" s="48" t="s">
         <v>615</v>
       </c>
-      <c r="D150" s="46" t="s">
+      <c r="D153" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E150" s="103">
+      <c r="E153" s="102">
         <v>45314.708333333336</v>
       </c>
-      <c r="F150" s="51">
+      <c r="F153" s="51">
         <v>46057</v>
       </c>
-      <c r="G150" s="52">
+      <c r="G153" s="52">
         <v>3500000</v>
       </c>
-      <c r="H150" s="55">
+      <c r="H153" s="55">
         <v>90384556</v>
       </c>
-      <c r="I150" s="53">
+      <c r="I153" s="53">
         <v>154</v>
       </c>
-      <c r="J150" s="46">
+      <c r="J153" s="46">
         <v>901</v>
       </c>
-      <c r="K150" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L150" s="53" t="s">
+      <c r="K153" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L153" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M150" s="76" t="s">
+      <c r="M153" s="75" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="151" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="136" t="s">
+    <row r="154" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="135" t="s">
         <v>549</v>
       </c>
-      <c r="B151" s="128" t="s">
+      <c r="B154" s="127" t="s">
         <v>545</v>
       </c>
-      <c r="C151" s="137" t="s">
+      <c r="C154" s="136" t="s">
         <v>550</v>
       </c>
-      <c r="D151" s="131" t="s">
+      <c r="D154" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="E151" s="132">
+      <c r="E154" s="131">
         <v>43867</v>
       </c>
-      <c r="F151" s="133">
+      <c r="F154" s="132">
         <v>44764</v>
       </c>
-      <c r="G151" s="134">
+      <c r="G154" s="133">
         <v>3500000</v>
       </c>
-      <c r="H151" s="134">
+      <c r="H154" s="133">
         <v>33894067</v>
       </c>
-      <c r="I151" s="138">
+      <c r="I154" s="137">
         <v>96</v>
       </c>
-      <c r="J151" s="138"/>
-      <c r="K151" s="131" t="s">
+      <c r="J154" s="137"/>
+      <c r="K154" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="L151" s="131" t="s">
+      <c r="L154" s="130" t="s">
         <v>28</v>
       </c>
-      <c r="M151" s="135" t="s">
+      <c r="M154" s="134" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="152" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="106" t="s">
+    <row r="155" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="105" t="s">
         <v>159</v>
       </c>
-      <c r="B152" s="106" t="s">
+      <c r="B155" s="105" t="s">
         <v>160</v>
       </c>
-      <c r="C152" s="106" t="s">
+      <c r="C155" s="105" t="s">
         <v>161</v>
       </c>
-      <c r="D152" s="107" t="s">
+      <c r="D155" s="106" t="s">
         <v>158</v>
       </c>
-      <c r="E152" s="108">
+      <c r="E155" s="107">
         <v>42354</v>
       </c>
-      <c r="F152" s="109">
+      <c r="F155" s="108">
         <v>42716</v>
       </c>
-      <c r="G152" s="63">
+      <c r="G155" s="63">
         <v>2500000</v>
       </c>
-      <c r="H152" s="110">
+      <c r="H155" s="109">
         <v>14913934</v>
       </c>
-      <c r="I152" s="111">
+      <c r="I155" s="110">
         <v>67</v>
       </c>
-      <c r="J152" s="111">
+      <c r="J155" s="110">
         <v>226</v>
       </c>
-      <c r="K152" s="112" t="s">
+      <c r="K155" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L152" s="112" t="s">
+      <c r="L155" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M152" s="75" t="s">
+      <c r="M155" s="74" t="s">
         <v>223</v>
       </c>
-      <c r="N152" s="40"/>
-[...2 lines deleted...]
-      <c r="A153" s="114" t="s">
+    </row>
+    <row r="156" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="113" t="s">
         <v>34</v>
       </c>
-      <c r="B153" s="114" t="s">
+      <c r="B156" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="C153" s="106" t="s">
+      <c r="C156" s="105" t="s">
         <v>79</v>
       </c>
-      <c r="D153" s="107" t="s">
+      <c r="D156" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="E153" s="108">
+      <c r="E156" s="107">
         <v>41108</v>
       </c>
-      <c r="F153" s="123">
+      <c r="F156" s="122">
         <v>41480</v>
       </c>
-      <c r="G153" s="110">
+      <c r="G156" s="109">
         <v>1500000</v>
       </c>
-      <c r="H153" s="110">
+      <c r="H156" s="109">
         <v>16004031</v>
       </c>
-      <c r="I153" s="111">
+      <c r="I156" s="110">
         <v>128</v>
       </c>
-      <c r="J153" s="111">
+      <c r="J156" s="110">
         <v>148</v>
       </c>
-      <c r="K153" s="107" t="s">
-[...2 lines deleted...]
-      <c r="L153" s="107" t="s">
+      <c r="K156" s="106" t="s">
+        <v>141</v>
+      </c>
+      <c r="L156" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="M153" s="75" t="s">
+      <c r="M156" s="74" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="154" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="106" t="s">
+    <row r="157" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="105" t="s">
         <v>175</v>
       </c>
-      <c r="B154" s="106" t="s">
+      <c r="B157" s="105" t="s">
         <v>293</v>
       </c>
-      <c r="C154" s="106" t="s">
+      <c r="C157" s="105" t="s">
         <v>297</v>
       </c>
-      <c r="D154" s="107" t="s">
+      <c r="D157" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="E154" s="108">
+      <c r="E157" s="107">
         <v>43048</v>
       </c>
-      <c r="F154" s="109">
+      <c r="F157" s="108">
         <v>43643</v>
       </c>
-      <c r="G154" s="63">
+      <c r="G157" s="63">
         <v>2500000</v>
       </c>
-      <c r="H154" s="110">
+      <c r="H157" s="109">
         <v>13063435</v>
       </c>
-      <c r="I154" s="111">
+      <c r="I157" s="110">
         <v>69</v>
       </c>
-      <c r="J154" s="111">
+      <c r="J157" s="110">
         <v>111</v>
       </c>
-      <c r="K154" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L154" s="112" t="s">
+      <c r="K157" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L157" s="111" t="s">
         <v>241</v>
       </c>
-      <c r="M154" s="75" t="s">
+      <c r="M157" s="74" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="155" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A155" s="48" t="s">
+    <row r="158" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="48" t="s">
         <v>539</v>
       </c>
-      <c r="B155" s="44" t="s">
+      <c r="B158" s="44" t="s">
         <v>632</v>
       </c>
-      <c r="C155" s="48" t="s">
+      <c r="C158" s="48" t="s">
         <v>633</v>
       </c>
-      <c r="D155" s="46" t="s">
+      <c r="D158" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E155" s="69">
+      <c r="E158" s="69">
         <v>45210</v>
       </c>
-      <c r="F155" s="51">
+      <c r="F158" s="51">
         <v>46114</v>
-      </c>
-[...121 lines deleted...]
-        <v>45770</v>
       </c>
       <c r="G158" s="52">
         <v>3500000</v>
       </c>
       <c r="H158" s="71">
+        <v>99657863</v>
+      </c>
+      <c r="I158" s="46">
+        <v>237</v>
+      </c>
+      <c r="J158" s="46">
+        <v>915</v>
+      </c>
+      <c r="K158" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L158" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M158" s="74" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="48" t="s">
+        <v>247</v>
+      </c>
+      <c r="B159" s="49" t="s">
+        <v>340</v>
+      </c>
+      <c r="C159" s="48" t="s">
+        <v>358</v>
+      </c>
+      <c r="D159" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="E159" s="103">
+        <v>43854</v>
+      </c>
+      <c r="F159" s="51">
+        <v>44656</v>
+      </c>
+      <c r="G159" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H159" s="52">
+        <v>22609627</v>
+      </c>
+      <c r="I159" s="46">
+        <v>76</v>
+      </c>
+      <c r="J159" s="46">
+        <v>205</v>
+      </c>
+      <c r="K159" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L159" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M159" s="74">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="49" t="s">
+        <v>148</v>
+      </c>
+      <c r="B160" s="49" t="s">
+        <v>275</v>
+      </c>
+      <c r="C160" s="48" t="s">
+        <v>396</v>
+      </c>
+      <c r="D160" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E160" s="103">
+        <v>43395</v>
+      </c>
+      <c r="F160" s="108">
+        <v>44130</v>
+      </c>
+      <c r="G160" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H160" s="120">
+        <v>34046782</v>
+      </c>
+      <c r="I160" s="121">
+        <v>137</v>
+      </c>
+      <c r="J160" s="46">
+        <v>291</v>
+      </c>
+      <c r="K160" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L160" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M160" s="74">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="48" t="s">
+        <v>536</v>
+      </c>
+      <c r="B161" s="44" t="s">
+        <v>524</v>
+      </c>
+      <c r="C161" s="48" t="s">
+        <v>535</v>
+      </c>
+      <c r="D161" s="46" t="s">
+        <v>132</v>
+      </c>
+      <c r="E161" s="102">
+        <v>44909.597916666666</v>
+      </c>
+      <c r="F161" s="51">
+        <v>45770</v>
+      </c>
+      <c r="G161" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H161" s="71">
         <v>15844759.9</v>
       </c>
-      <c r="I158" s="46">
+      <c r="I161" s="46">
         <v>68</v>
       </c>
-      <c r="J158" s="46">
+      <c r="J161" s="46">
         <v>182</v>
       </c>
-      <c r="K158" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L158" s="53" t="s">
+      <c r="K161" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L161" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M158" s="75">
+      <c r="M161" s="74">
         <v>36</v>
       </c>
     </row>
-    <row r="159" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="106" t="s">
+    <row r="162" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="105" t="s">
         <v>152</v>
       </c>
-      <c r="B159" s="114" t="s">
+      <c r="B162" s="113" t="s">
         <v>154</v>
       </c>
-      <c r="C159" s="106" t="s">
+      <c r="C162" s="105" t="s">
         <v>153</v>
       </c>
-      <c r="D159" s="107" t="s">
+      <c r="D162" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E159" s="108">
+      <c r="E162" s="107">
         <v>41820</v>
       </c>
-      <c r="F159" s="109">
+      <c r="F162" s="108">
         <v>42352</v>
       </c>
-      <c r="G159" s="63">
+      <c r="G162" s="63">
         <v>2500000</v>
       </c>
-      <c r="H159" s="110">
+      <c r="H162" s="109">
         <v>41212730</v>
       </c>
-      <c r="I159" s="111">
+      <c r="I162" s="110">
         <v>200</v>
       </c>
-      <c r="J159" s="111">
+      <c r="J162" s="110">
         <v>177</v>
       </c>
-      <c r="K159" s="112" t="s">
+      <c r="K162" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L159" s="112" t="s">
+      <c r="L162" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M159" s="75">
+      <c r="M162" s="74">
         <v>11</v>
       </c>
     </row>
-    <row r="160" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="106" t="s">
+    <row r="163" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="105" t="s">
         <v>148</v>
       </c>
-      <c r="B160" s="106" t="s">
+      <c r="B163" s="105" t="s">
         <v>149</v>
       </c>
-      <c r="C160" s="106" t="s">
+      <c r="C163" s="105" t="s">
         <v>228</v>
       </c>
-      <c r="D160" s="107" t="s">
+      <c r="D163" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E160" s="108">
+      <c r="E163" s="107">
         <v>42166</v>
       </c>
-      <c r="F160" s="109">
+      <c r="F163" s="108">
         <v>42886</v>
       </c>
-      <c r="G160" s="63">
+      <c r="G163" s="63">
         <v>2500000</v>
       </c>
-      <c r="H160" s="110">
+      <c r="H163" s="109">
         <v>27945710</v>
       </c>
-      <c r="I160" s="111">
+      <c r="I163" s="110">
         <v>122</v>
       </c>
-      <c r="J160" s="111">
+      <c r="J163" s="110">
         <v>241</v>
       </c>
-      <c r="K160" s="112" t="s">
+      <c r="K163" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L160" s="112" t="s">
+      <c r="L163" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M160" s="75">
+      <c r="M163" s="74">
         <v>7</v>
       </c>
     </row>
-    <row r="161" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="106" t="s">
+    <row r="164" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="105" t="s">
         <v>121</v>
       </c>
-      <c r="B161" s="114" t="s">
+      <c r="B164" s="113" t="s">
         <v>122</v>
       </c>
-      <c r="C161" s="106" t="s">
+      <c r="C164" s="105" t="s">
         <v>123</v>
       </c>
-      <c r="D161" s="107" t="s">
+      <c r="D164" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E161" s="108">
+      <c r="E164" s="107">
         <v>41746</v>
       </c>
-      <c r="F161" s="109">
+      <c r="F164" s="108">
         <v>42353</v>
       </c>
-      <c r="G161" s="63">
+      <c r="G164" s="63">
         <v>2250000</v>
       </c>
-      <c r="H161" s="110">
+      <c r="H164" s="109">
         <v>33420619</v>
       </c>
-      <c r="I161" s="111">
+      <c r="I164" s="110">
         <v>150</v>
       </c>
-      <c r="J161" s="111">
+      <c r="J164" s="110">
         <v>286</v>
       </c>
-      <c r="K161" s="112" t="s">
+      <c r="K164" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L161" s="112" t="s">
+      <c r="L164" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M161" s="75">
+      <c r="M164" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="162" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="48" t="s">
+    <row r="165" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="48" t="s">
         <v>584</v>
       </c>
-      <c r="B162" s="44" t="s">
+      <c r="B165" s="44" t="s">
         <v>574</v>
       </c>
-      <c r="C162" s="48" t="s">
+      <c r="C165" s="48" t="s">
         <v>583</v>
       </c>
-      <c r="D162" s="46" t="s">
+      <c r="D165" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="E162" s="103">
+      <c r="E165" s="102">
         <v>45083</v>
       </c>
-      <c r="F162" s="51">
+      <c r="F165" s="51">
         <v>46100</v>
       </c>
-      <c r="G162" s="52">
+      <c r="G165" s="52">
         <v>2600000</v>
       </c>
-      <c r="H162" s="71">
+      <c r="H165" s="163">
         <v>10708351</v>
       </c>
-      <c r="I162" s="46">
+      <c r="I165" s="46">
         <v>52</v>
       </c>
-      <c r="J162" s="46">
+      <c r="J165" s="46">
         <v>68</v>
       </c>
-      <c r="K162" s="53" t="s">
+      <c r="K165" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="L162" s="53" t="s">
+      <c r="L165" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M162" s="75" t="s">
+      <c r="M165" s="74" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="163" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="114" t="s">
+    <row r="166" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="B163" s="114" t="s">
+      <c r="B166" s="113" t="s">
         <v>59</v>
       </c>
-      <c r="C163" s="106" t="s">
+      <c r="C166" s="105" t="s">
         <v>75</v>
       </c>
-      <c r="D163" s="107" t="s">
+      <c r="D166" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E163" s="108">
+      <c r="E166" s="107">
         <v>41044</v>
       </c>
-      <c r="F163" s="123">
+      <c r="F166" s="122">
         <v>41361</v>
       </c>
-      <c r="G163" s="110">
+      <c r="G166" s="109">
         <v>2000000</v>
       </c>
-      <c r="H163" s="110">
+      <c r="H166" s="109">
         <v>16479525</v>
       </c>
-      <c r="I163" s="111">
+      <c r="I166" s="110">
         <v>90</v>
       </c>
-      <c r="J163" s="111">
+      <c r="J166" s="110">
         <v>143</v>
       </c>
-      <c r="K163" s="107" t="s">
+      <c r="K166" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L163" s="107" t="s">
+      <c r="L166" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="M163" s="75" t="s">
+      <c r="M166" s="74" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="164" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="48" t="s">
+    <row r="167" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="48" t="s">
         <v>539</v>
       </c>
-      <c r="B164" s="44" t="s">
+      <c r="B167" s="44" t="s">
         <v>552</v>
       </c>
-      <c r="C164" s="48" t="s">
+      <c r="C167" s="48" t="s">
         <v>562</v>
       </c>
-      <c r="D164" s="46" t="s">
+      <c r="D167" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E164" s="103">
+      <c r="E167" s="102">
         <v>44957.61041666667</v>
       </c>
-      <c r="F164" s="51">
+      <c r="F167" s="51">
         <v>45552</v>
       </c>
-      <c r="G164" s="52">
+      <c r="G167" s="52">
         <v>2950000</v>
       </c>
-      <c r="H164" s="71">
+      <c r="H167" s="71">
         <v>23544635</v>
       </c>
-      <c r="I164" s="46">
+      <c r="I167" s="46">
         <v>59</v>
       </c>
-      <c r="J164" s="46">
+      <c r="J167" s="46">
         <v>232</v>
-      </c>
-[...121 lines deleted...]
-        <v>376</v>
       </c>
       <c r="K167" s="53" t="s">
         <v>4</v>
       </c>
       <c r="L167" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="M167" s="75" t="s">
+      <c r="M167" s="74" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="113" t="s">
+        <v>33</v>
+      </c>
+      <c r="B168" s="113" t="s">
+        <v>60</v>
+      </c>
+      <c r="C168" s="105" t="s">
+        <v>76</v>
+      </c>
+      <c r="D168" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="E168" s="107">
+        <v>41044</v>
+      </c>
+      <c r="F168" s="122">
+        <v>41361</v>
+      </c>
+      <c r="G168" s="109">
+        <v>2000000</v>
+      </c>
+      <c r="H168" s="109">
+        <v>16225013</v>
+      </c>
+      <c r="I168" s="110">
+        <v>102</v>
+      </c>
+      <c r="J168" s="110">
+        <v>155</v>
+      </c>
+      <c r="K168" s="106" t="s">
+        <v>4</v>
+      </c>
+      <c r="L168" s="106" t="s">
+        <v>28</v>
+      </c>
+      <c r="M168" s="74">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="48" t="s">
+        <v>568</v>
+      </c>
+      <c r="B169" s="44" t="s">
+        <v>555</v>
+      </c>
+      <c r="C169" s="48" t="s">
+        <v>567</v>
+      </c>
+      <c r="D169" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E169" s="102">
+        <v>45009</v>
+      </c>
+      <c r="F169" s="51">
+        <v>45798</v>
+      </c>
+      <c r="G169" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H169" s="71">
+        <v>25629092</v>
+      </c>
+      <c r="I169" s="46">
+        <v>116</v>
+      </c>
+      <c r="J169" s="46">
+        <v>295</v>
+      </c>
+      <c r="K169" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L169" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M169" s="74" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="48" t="s">
+        <v>565</v>
+      </c>
+      <c r="B170" s="44" t="s">
+        <v>553</v>
+      </c>
+      <c r="C170" s="48" t="s">
+        <v>564</v>
+      </c>
+      <c r="D170" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E170" s="102">
+        <v>44958.452777777777</v>
+      </c>
+      <c r="F170" s="51">
+        <v>45912</v>
+      </c>
+      <c r="G170" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H170" s="71">
+        <v>37466036.799999997</v>
+      </c>
+      <c r="I170" s="46">
+        <v>137</v>
+      </c>
+      <c r="J170" s="46">
+        <v>376</v>
+      </c>
+      <c r="K170" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L170" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M170" s="74" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="168" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="48" t="s">
+    <row r="171" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="48" t="s">
         <v>630</v>
       </c>
-      <c r="B168" s="44" t="s">
+      <c r="B171" s="44" t="s">
         <v>627</v>
       </c>
-      <c r="C168" s="48" t="s">
+      <c r="C171" s="48" t="s">
         <v>628</v>
       </c>
-      <c r="D168" s="46" t="s">
+      <c r="D171" s="46" t="s">
         <v>629</v>
       </c>
-      <c r="E168" s="103">
+      <c r="E171" s="102">
         <v>44412</v>
       </c>
-      <c r="F168" s="51">
+      <c r="F171" s="51">
         <v>45372</v>
       </c>
-      <c r="G168" s="52">
+      <c r="G171" s="52">
         <v>2860000</v>
       </c>
-      <c r="H168" s="71">
+      <c r="H171" s="71">
         <v>30171453</v>
       </c>
-      <c r="I168" s="46">
+      <c r="I171" s="46">
         <v>100</v>
       </c>
-      <c r="J168" s="46">
+      <c r="J171" s="46">
         <v>355</v>
       </c>
-      <c r="K168" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L168" s="53" t="s">
+      <c r="K171" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L171" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="M168" s="75" t="s">
+      <c r="M171" s="74" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="169" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="48" t="s">
+    <row r="172" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="48" t="s">
         <v>477</v>
       </c>
-      <c r="B169" s="48" t="s">
+      <c r="B172" s="48" t="s">
         <v>478</v>
       </c>
-      <c r="C169" s="48" t="s">
+      <c r="C172" s="48" t="s">
         <v>479</v>
       </c>
-      <c r="D169" s="46" t="s">
+      <c r="D172" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="E169" s="104">
+      <c r="E172" s="103">
         <v>44470</v>
       </c>
-      <c r="F169" s="51">
+      <c r="F172" s="51">
         <v>45483</v>
       </c>
-      <c r="G169" s="52">
+      <c r="G172" s="52">
         <v>1850000</v>
       </c>
-      <c r="H169" s="70">
+      <c r="H172" s="70">
         <v>55934143</v>
       </c>
-      <c r="I169" s="46">
+      <c r="I172" s="46">
         <v>179</v>
       </c>
-      <c r="J169" s="46">
+      <c r="J172" s="46">
         <v>539</v>
       </c>
-      <c r="K169" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L169" s="46" t="s">
+      <c r="K172" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L172" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M169" s="75" t="s">
+      <c r="M172" s="74" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="170" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="44" t="s">
+    <row r="173" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="44" t="s">
         <v>482</v>
       </c>
-      <c r="B170" s="44" t="s">
+      <c r="B173" s="44" t="s">
         <v>483</v>
       </c>
-      <c r="C170" s="48" t="s">
+      <c r="C173" s="48" t="s">
         <v>484</v>
       </c>
-      <c r="D170" s="53" t="s">
+      <c r="D173" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="E170" s="105">
+      <c r="E173" s="104">
         <v>44641.350694444445</v>
       </c>
-      <c r="F170" s="51">
+      <c r="F173" s="51">
         <v>45429</v>
       </c>
-      <c r="G170" s="57">
+      <c r="G173" s="57">
         <v>3500000</v>
       </c>
-      <c r="H170" s="71">
+      <c r="H173" s="71">
         <v>14767788</v>
       </c>
-      <c r="I170" s="53">
+      <c r="I173" s="53">
         <v>71</v>
       </c>
-      <c r="J170" s="46">
+      <c r="J173" s="46">
         <v>177</v>
       </c>
-      <c r="K170" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L170" s="53" t="s">
+      <c r="K173" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L173" s="53" t="s">
         <v>337</v>
-      </c>
-[...121 lines deleted...]
-        <v>28</v>
       </c>
       <c r="M173" s="75">
         <v>44</v>
       </c>
     </row>
-    <row r="174" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="48" t="s">
-        <v>317</v>
+        <v>450</v>
       </c>
       <c r="B174" s="48" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C174" s="48" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="D174" s="46" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>44145</v>
+        <v>18</v>
+      </c>
+      <c r="E174" s="103">
+        <v>44383</v>
       </c>
       <c r="F174" s="51">
-        <v>44518</v>
+        <v>44904</v>
       </c>
       <c r="G174" s="52">
         <v>2500000</v>
       </c>
       <c r="H174" s="52">
-        <v>12533736</v>
+        <v>46379604</v>
       </c>
       <c r="I174" s="46">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="J174" s="46">
-        <v>108</v>
+        <v>361</v>
       </c>
       <c r="K174" s="46" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L174" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M174" s="75" t="s">
-        <v>216</v>
+      <c r="M174" s="74">
+        <v>40</v>
       </c>
       <c r="N174" s="40"/>
     </row>
-    <row r="175" spans="1:14" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G175" s="52">
+    <row r="175" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="105" t="s">
+        <v>308</v>
+      </c>
+      <c r="B175" s="105" t="s">
+        <v>309</v>
+      </c>
+      <c r="C175" s="105" t="s">
+        <v>310</v>
+      </c>
+      <c r="D175" s="106" t="s">
+        <v>3</v>
+      </c>
+      <c r="E175" s="107">
+        <v>42852</v>
+      </c>
+      <c r="F175" s="108">
+        <v>43685</v>
+      </c>
+      <c r="G175" s="63">
         <v>2500000</v>
       </c>
-      <c r="H175" s="70">
-[...11 lines deleted...]
-      <c r="L175" s="46" t="s">
+      <c r="H175" s="109">
+        <v>60169500</v>
+      </c>
+      <c r="I175" s="110">
+        <v>252</v>
+      </c>
+      <c r="J175" s="110">
+        <v>530</v>
+      </c>
+      <c r="K175" s="111" t="s">
+        <v>4</v>
+      </c>
+      <c r="L175" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M175" s="75">
-[...20 lines deleted...]
-        <v>42159</v>
+      <c r="M175" s="74">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="B176" s="105" t="s">
+        <v>189</v>
+      </c>
+      <c r="C176" s="105" t="s">
+        <v>190</v>
+      </c>
+      <c r="D176" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="E176" s="107">
+        <v>42586</v>
+      </c>
+      <c r="F176" s="108">
+        <v>42837</v>
       </c>
       <c r="G176" s="63">
         <v>2500000</v>
       </c>
-      <c r="H176" s="110">
+      <c r="H176" s="109">
+        <v>19229712</v>
+      </c>
+      <c r="I176" s="110">
+        <v>61</v>
+      </c>
+      <c r="J176" s="110">
+        <v>246</v>
+      </c>
+      <c r="K176" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L176" s="111" t="s">
+        <v>28</v>
+      </c>
+      <c r="M176" s="74">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="B177" s="48" t="s">
+        <v>439</v>
+      </c>
+      <c r="C177" s="48" t="s">
+        <v>440</v>
+      </c>
+      <c r="D177" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="E177" s="103">
+        <v>44145</v>
+      </c>
+      <c r="F177" s="51">
+        <v>44518</v>
+      </c>
+      <c r="G177" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H177" s="52">
+        <v>12533736</v>
+      </c>
+      <c r="I177" s="46">
+        <v>82</v>
+      </c>
+      <c r="J177" s="46">
+        <v>108</v>
+      </c>
+      <c r="K177" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L177" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="M177" s="74" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="48" t="s">
+        <v>624</v>
+      </c>
+      <c r="B178" s="44" t="s">
+        <v>611</v>
+      </c>
+      <c r="C178" s="48" t="s">
+        <v>623</v>
+      </c>
+      <c r="D178" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E178" s="69">
+        <v>45569</v>
+      </c>
+      <c r="F178" s="51">
+        <v>46279</v>
+      </c>
+      <c r="G178" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H178" s="71">
+        <v>11150839</v>
+      </c>
+      <c r="I178" s="46">
+        <v>34</v>
+      </c>
+      <c r="J178" s="46">
+        <v>103</v>
+      </c>
+      <c r="K178" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L178" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M178" s="74" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="48" t="s">
+        <v>286</v>
+      </c>
+      <c r="B179" s="48" t="s">
+        <v>421</v>
+      </c>
+      <c r="C179" s="48" t="s">
+        <v>432</v>
+      </c>
+      <c r="D179" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E179" s="103">
+        <v>44295.597222222219</v>
+      </c>
+      <c r="F179" s="51">
+        <v>44966</v>
+      </c>
+      <c r="G179" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H179" s="70">
+        <v>27109042</v>
+      </c>
+      <c r="I179" s="46">
+        <v>78</v>
+      </c>
+      <c r="J179" s="46">
+        <v>223</v>
+      </c>
+      <c r="K179" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L179" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="M179" s="74">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="105" t="s">
+        <v>113</v>
+      </c>
+      <c r="B180" s="113" t="s">
+        <v>144</v>
+      </c>
+      <c r="C180" s="105" t="s">
+        <v>114</v>
+      </c>
+      <c r="D180" s="106" t="s">
+        <v>112</v>
+      </c>
+      <c r="E180" s="107">
+        <v>41702</v>
+      </c>
+      <c r="F180" s="115">
+        <v>42159</v>
+      </c>
+      <c r="G180" s="63">
+        <v>2500000</v>
+      </c>
+      <c r="H180" s="109">
         <v>11661431</v>
       </c>
-      <c r="I176" s="111">
+      <c r="I180" s="110">
         <v>100</v>
       </c>
-      <c r="J176" s="111">
+      <c r="J180" s="110">
         <v>118</v>
       </c>
-      <c r="K176" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L176" s="112" t="s">
+      <c r="K180" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L180" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M176" s="75" t="s">
+      <c r="M180" s="74" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="177" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A177" s="106" t="s">
+    <row r="181" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="105" t="s">
         <v>142</v>
       </c>
-      <c r="B177" s="106" t="s">
+      <c r="B181" s="105" t="s">
         <v>207</v>
       </c>
-      <c r="C177" s="106" t="s">
+      <c r="C181" s="105" t="s">
         <v>143</v>
       </c>
-      <c r="D177" s="107" t="s">
+      <c r="D181" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="E177" s="108">
+      <c r="E181" s="107">
         <v>41672</v>
       </c>
-      <c r="F177" s="109">
+      <c r="F181" s="108">
         <v>42695</v>
       </c>
-      <c r="G177" s="63">
+      <c r="G181" s="63">
         <v>2500000</v>
       </c>
-      <c r="H177" s="110">
+      <c r="H181" s="109">
         <v>23798107</v>
       </c>
-      <c r="I177" s="111">
+      <c r="I181" s="110">
         <v>105</v>
       </c>
-      <c r="J177" s="111">
+      <c r="J181" s="110">
         <v>286</v>
       </c>
-      <c r="K177" s="112" t="s">
+      <c r="K181" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L177" s="112" t="s">
+      <c r="L181" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M177" s="75">
+      <c r="M181" s="74">
         <v>20</v>
       </c>
     </row>
-    <row r="178" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="48" t="s">
+    <row r="182" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B178" s="44" t="s">
+      <c r="B182" s="44" t="s">
         <v>790</v>
       </c>
-      <c r="C178" s="48" t="s">
+      <c r="C182" s="48" t="s">
         <v>791</v>
       </c>
-      <c r="D178" s="46" t="s">
+      <c r="D182" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="E178" s="69">
+      <c r="E182" s="69">
         <v>44791</v>
       </c>
-      <c r="F178" s="51">
+      <c r="F182" s="51">
         <v>46170</v>
       </c>
-      <c r="G178" s="52">
+      <c r="G182" s="52">
         <v>3400000</v>
       </c>
-      <c r="H178" s="71">
+      <c r="H182" s="71">
         <v>22882812</v>
-      </c>
-[...162 lines deleted...]
-        <v>27918616.949999999</v>
       </c>
       <c r="I182" s="46">
         <v>68</v>
       </c>
       <c r="J182" s="46">
-        <v>252</v>
-[...13 lines deleted...]
-        <v>539</v>
+        <v>223</v>
+      </c>
+      <c r="K182" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L182" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" s="74" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="49" t="s">
+        <v>679</v>
       </c>
       <c r="B183" s="44" t="s">
-        <v>585</v>
+        <v>677</v>
       </c>
       <c r="C183" s="48" t="s">
-        <v>587</v>
+        <v>678</v>
       </c>
       <c r="D183" s="46" t="s">
         <v>191</v>
       </c>
-      <c r="E183" s="103">
-        <v>44985</v>
+      <c r="E183" s="102">
+        <v>44606</v>
       </c>
       <c r="F183" s="51">
-        <v>45961</v>
+        <v>45645</v>
       </c>
       <c r="G183" s="52">
         <v>3500000</v>
       </c>
-      <c r="H183" s="71">
-[...6 lines deleted...]
-        <v>303</v>
+      <c r="H183" s="55">
+        <v>209404560</v>
+      </c>
+      <c r="I183" s="53">
+        <v>762</v>
+      </c>
+      <c r="J183" s="46" t="s">
+        <v>594</v>
       </c>
       <c r="K183" s="53" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="L183" s="53" t="s">
         <v>337</v>
       </c>
       <c r="M183" s="75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="49" t="s">
+        <v>244</v>
+      </c>
+      <c r="B184" s="49" t="s">
+        <v>397</v>
+      </c>
+      <c r="C184" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="D184" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="E184" s="103">
+        <v>43536</v>
+      </c>
+      <c r="F184" s="108">
+        <v>44126</v>
+      </c>
+      <c r="G184" s="64">
+        <v>1057588</v>
+      </c>
+      <c r="H184" s="120">
+        <v>11402994</v>
+      </c>
+      <c r="I184" s="121">
+        <v>70</v>
+      </c>
+      <c r="J184" s="46">
+        <v>76</v>
+      </c>
+      <c r="K184" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="L184" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M184" s="74">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="44" t="s">
+        <v>497</v>
+      </c>
+      <c r="B185" s="44" t="s">
+        <v>498</v>
+      </c>
+      <c r="C185" s="48" t="s">
+        <v>499</v>
+      </c>
+      <c r="D185" s="53" t="s">
+        <v>468</v>
+      </c>
+      <c r="E185" s="104">
+        <v>44601</v>
+      </c>
+      <c r="F185" s="51">
+        <v>45275</v>
+      </c>
+      <c r="G185" s="57">
+        <v>3500000</v>
+      </c>
+      <c r="H185" s="71">
+        <v>67187464.650000006</v>
+      </c>
+      <c r="I185" s="53">
+        <v>204</v>
+      </c>
+      <c r="J185" s="46">
+        <v>427</v>
+      </c>
+      <c r="K185" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L185" s="53" t="s">
+        <v>496</v>
+      </c>
+      <c r="M185" s="75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="73" t="s">
+        <v>539</v>
+      </c>
+      <c r="B186" s="44" t="s">
+        <v>525</v>
+      </c>
+      <c r="C186" s="48" t="s">
+        <v>540</v>
+      </c>
+      <c r="D186" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="E186" s="102">
+        <v>44924</v>
+      </c>
+      <c r="F186" s="51">
+        <v>45709</v>
+      </c>
+      <c r="G186" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H186" s="71">
+        <v>27918616.949999999</v>
+      </c>
+      <c r="I186" s="46">
+        <v>68</v>
+      </c>
+      <c r="J186" s="46">
+        <v>252</v>
+      </c>
+      <c r="K186" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L186" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="M186" s="74" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="B187" s="44" t="s">
+        <v>585</v>
+      </c>
+      <c r="C187" s="48" t="s">
+        <v>587</v>
+      </c>
+      <c r="D187" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E187" s="102">
+        <v>44985</v>
+      </c>
+      <c r="F187" s="51">
+        <v>45961</v>
+      </c>
+      <c r="G187" s="52">
+        <v>3500000</v>
+      </c>
+      <c r="H187" s="71">
+        <v>20811581</v>
+      </c>
+      <c r="I187" s="46">
+        <v>71</v>
+      </c>
+      <c r="J187" s="46">
+        <v>303</v>
+      </c>
+      <c r="K187" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="L187" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M187" s="74">
         <v>30</v>
       </c>
     </row>
-    <row r="184" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A184" s="106" t="s">
+    <row r="188" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="105" t="s">
         <v>267</v>
       </c>
-      <c r="B184" s="106" t="s">
+      <c r="B188" s="105" t="s">
         <v>266</v>
       </c>
-      <c r="C184" s="106" t="s">
+      <c r="C188" s="105" t="s">
         <v>268</v>
       </c>
-      <c r="D184" s="107" t="s">
+      <c r="D188" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="E184" s="108">
+      <c r="E188" s="107">
         <v>42493</v>
       </c>
-      <c r="F184" s="109">
+      <c r="F188" s="108">
         <v>43434</v>
       </c>
-      <c r="G184" s="63">
+      <c r="G188" s="63">
         <v>1530000</v>
       </c>
-      <c r="H184" s="110">
+      <c r="H188" s="109">
         <v>24233802</v>
       </c>
-      <c r="I184" s="111">
+      <c r="I188" s="110">
         <v>122</v>
       </c>
-      <c r="J184" s="111">
+      <c r="J188" s="110">
         <v>220</v>
       </c>
-      <c r="K184" s="112" t="s">
+      <c r="K188" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L184" s="112" t="s">
+      <c r="L188" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="M184" s="75">
+      <c r="M188" s="74">
         <v>14</v>
       </c>
     </row>
-    <row r="185" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A185" s="48" t="s">
+    <row r="189" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="48" t="s">
         <v>368</v>
       </c>
-      <c r="B185" s="48" t="s">
+      <c r="B189" s="48" t="s">
         <v>369</v>
       </c>
-      <c r="C185" s="48" t="s">
+      <c r="C189" s="48" t="s">
         <v>370</v>
       </c>
-      <c r="D185" s="46" t="s">
+      <c r="D189" s="46" t="s">
         <v>292</v>
       </c>
-      <c r="E185" s="104">
+      <c r="E189" s="103">
         <v>44029</v>
       </c>
-      <c r="F185" s="51">
+      <c r="F189" s="51">
         <v>45048</v>
-      </c>
-[...162 lines deleted...]
-        <v>44637</v>
       </c>
       <c r="G189" s="52">
         <v>2500000</v>
       </c>
-      <c r="H189" s="52">
+      <c r="H189" s="70">
+        <v>13364706</v>
+      </c>
+      <c r="I189" s="46">
+        <v>96</v>
+      </c>
+      <c r="J189" s="46">
+        <v>123</v>
+      </c>
+      <c r="K189" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L189" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M189" s="74" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="49" t="s">
+        <v>385</v>
+      </c>
+      <c r="B190" s="49" t="s">
+        <v>382</v>
+      </c>
+      <c r="C190" s="48" t="s">
+        <v>383</v>
+      </c>
+      <c r="D190" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="E190" s="103">
+        <v>43384</v>
+      </c>
+      <c r="F190" s="108">
+        <v>43951</v>
+      </c>
+      <c r="G190" s="64">
+        <v>2500000</v>
+      </c>
+      <c r="H190" s="120">
+        <v>18486603</v>
+      </c>
+      <c r="I190" s="121">
+        <v>100</v>
+      </c>
+      <c r="J190" s="46">
+        <v>188</v>
+      </c>
+      <c r="K190" s="46" t="s">
+        <v>384</v>
+      </c>
+      <c r="L190" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="M190" s="74" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="105" t="s">
+        <v>35</v>
+      </c>
+      <c r="B191" s="113" t="s">
+        <v>146</v>
+      </c>
+      <c r="C191" s="105" t="s">
+        <v>128</v>
+      </c>
+      <c r="D191" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="E191" s="107">
+        <v>41792</v>
+      </c>
+      <c r="F191" s="115">
+        <v>42150</v>
+      </c>
+      <c r="G191" s="63">
+        <v>2340000</v>
+      </c>
+      <c r="H191" s="109">
+        <v>10276816</v>
+      </c>
+      <c r="I191" s="110">
+        <v>59</v>
+      </c>
+      <c r="J191" s="110">
+        <v>66</v>
+      </c>
+      <c r="K191" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L191" s="111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M191" s="74" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="B192" s="113" t="s">
+        <v>95</v>
+      </c>
+      <c r="C192" s="105" t="s">
+        <v>96</v>
+      </c>
+      <c r="D192" s="106" t="s">
+        <v>93</v>
+      </c>
+      <c r="E192" s="107">
+        <v>41641</v>
+      </c>
+      <c r="F192" s="115">
+        <v>41984</v>
+      </c>
+      <c r="G192" s="109">
+        <v>2000000</v>
+      </c>
+      <c r="H192" s="109">
+        <v>38762721</v>
+      </c>
+      <c r="I192" s="110">
+        <v>291</v>
+      </c>
+      <c r="J192" s="110">
+        <v>320</v>
+      </c>
+      <c r="K192" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L192" s="111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M192" s="74" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="48" t="s">
+        <v>364</v>
+      </c>
+      <c r="B193" s="48" t="s">
+        <v>363</v>
+      </c>
+      <c r="C193" s="48" t="s">
+        <v>365</v>
+      </c>
+      <c r="D193" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E193" s="103">
+        <v>43987</v>
+      </c>
+      <c r="F193" s="51">
+        <v>44637</v>
+      </c>
+      <c r="G193" s="52">
+        <v>2500000</v>
+      </c>
+      <c r="H193" s="52">
         <v>18150857</v>
       </c>
-      <c r="I189" s="46">
+      <c r="I193" s="46">
         <v>75</v>
       </c>
-      <c r="J189" s="46">
+      <c r="J193" s="46">
         <v>181</v>
       </c>
-      <c r="K189" s="46" t="s">
+      <c r="K193" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="L189" s="46" t="s">
+      <c r="L193" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="M189" s="75">
+      <c r="M193" s="74">
         <v>41</v>
       </c>
     </row>
-    <row r="190" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A190" s="106" t="s">
+    <row r="194" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="105" t="s">
         <v>139</v>
       </c>
-      <c r="B190" s="106" t="s">
+      <c r="B194" s="105" t="s">
         <v>156</v>
       </c>
-      <c r="C190" s="106" t="s">
+      <c r="C194" s="105" t="s">
         <v>140</v>
       </c>
-      <c r="D190" s="107" t="s">
+      <c r="D194" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E190" s="108">
+      <c r="E194" s="107">
         <v>41877</v>
       </c>
-      <c r="F190" s="109">
+      <c r="F194" s="108">
         <v>42282</v>
       </c>
-      <c r="G190" s="63">
+      <c r="G194" s="63">
         <v>2000000</v>
       </c>
-      <c r="H190" s="110">
+      <c r="H194" s="109">
         <v>71553202</v>
       </c>
-      <c r="I190" s="111">
+      <c r="I194" s="110">
         <v>506</v>
       </c>
-      <c r="J190" s="111">
+      <c r="J194" s="110">
         <v>404</v>
       </c>
-      <c r="K190" s="112" t="s">
-[...2 lines deleted...]
-      <c r="L190" s="112" t="s">
+      <c r="K194" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="L194" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M190" s="75">
+      <c r="M194" s="74">
         <v>25</v>
       </c>
     </row>
-    <row r="191" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A191" s="48" t="s">
+    <row r="195" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="48" t="s">
         <v>353</v>
       </c>
-      <c r="B191" s="48" t="s">
+      <c r="B195" s="48" t="s">
         <v>345</v>
       </c>
-      <c r="C191" s="48" t="s">
+      <c r="C195" s="48" t="s">
         <v>352</v>
       </c>
-      <c r="D191" s="46" t="s">
+      <c r="D195" s="46" t="s">
         <v>191</v>
       </c>
-      <c r="E191" s="104">
+      <c r="E195" s="103">
         <v>43923</v>
       </c>
-      <c r="F191" s="51">
+      <c r="F195" s="51">
         <v>44587</v>
       </c>
-      <c r="G191" s="52">
+      <c r="G195" s="52">
         <v>2500000</v>
       </c>
-      <c r="H191" s="52">
+      <c r="H195" s="52">
         <v>52426109</v>
       </c>
-      <c r="I191" s="46">
+      <c r="I195" s="46">
         <v>144</v>
       </c>
-      <c r="J191" s="46">
+      <c r="J195" s="46">
         <v>268</v>
       </c>
-      <c r="K191" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L191" s="46" t="s">
+      <c r="K195" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="L195" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="M191" s="75">
+      <c r="M195" s="74">
         <v>30</v>
       </c>
     </row>
-    <row r="192" spans="1:13" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A192" s="106" t="s">
+    <row r="196" spans="1:13" ht="47.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="105" t="s">
         <v>194</v>
       </c>
-      <c r="B192" s="114" t="s">
+      <c r="B196" s="113" t="s">
         <v>119</v>
       </c>
-      <c r="C192" s="106" t="s">
+      <c r="C196" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="D192" s="107" t="s">
+      <c r="D196" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="E192" s="108">
+      <c r="E196" s="107">
         <v>41746</v>
       </c>
-      <c r="F192" s="109">
+      <c r="F196" s="108">
         <v>42345</v>
       </c>
-      <c r="G192" s="63">
+      <c r="G196" s="63">
         <v>961773</v>
       </c>
-      <c r="H192" s="110">
+      <c r="H196" s="109">
         <v>31306276</v>
       </c>
-      <c r="I192" s="111">
+      <c r="I196" s="110">
         <v>175</v>
       </c>
-      <c r="J192" s="111">
+      <c r="J196" s="110">
         <v>243</v>
       </c>
-      <c r="K192" s="112" t="s">
+      <c r="K196" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="L192" s="112" t="s">
+      <c r="L196" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="M192" s="75">
+      <c r="M196" s="74">
         <v>40</v>
       </c>
     </row>
-    <row r="193" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A193" s="86" t="s">
+    <row r="197" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A197" s="85" t="s">
         <v>237</v>
       </c>
-      <c r="B193" s="87"/>
-[...16 lines deleted...]
-      <c r="J193" s="92">
+      <c r="B197" s="86"/>
+      <c r="C197" s="87"/>
+      <c r="D197" s="86"/>
+      <c r="E197" s="88"/>
+      <c r="F197" s="89"/>
+      <c r="G197" s="90">
+        <f>SUM(G3:G196)</f>
+        <v>492029065</v>
+      </c>
+      <c r="H197" s="90">
+        <f>SUM(H3:H196)</f>
+        <v>5667489973.9099998</v>
+      </c>
+      <c r="I197" s="91">
+        <f>SUM(I3:I196)</f>
+        <v>21183</v>
+      </c>
+      <c r="J197" s="91">
         <f>SUM(J3:J192)</f>
-        <v>43823</v>
-[...15 lines deleted...]
-      <c r="A197" s="141" t="s">
+        <v>43843</v>
+      </c>
+      <c r="K197" s="92"/>
+      <c r="L197" s="92"/>
+      <c r="M197" s="92"/>
+    </row>
+    <row r="198" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="164"/>
+      <c r="B198" s="164"/>
+      <c r="C198" s="165"/>
+      <c r="D198" s="164"/>
+      <c r="E198" s="166"/>
+      <c r="F198" s="167"/>
+      <c r="G198" s="168"/>
+      <c r="H198" s="168"/>
+      <c r="I198" s="169"/>
+      <c r="J198" s="169"/>
+      <c r="K198" s="164"/>
+      <c r="L198" s="164"/>
+      <c r="M198" s="154"/>
+    </row>
+    <row r="199" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="I199" s="67"/>
+      <c r="J199" s="67"/>
+    </row>
+    <row r="200" spans="1:13" ht="28.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="66">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A201" s="140" t="s">
         <v>789</v>
       </c>
-      <c r="C197" s="36"/>
-[...16 lines deleted...]
-      <c r="J199" s="36"/>
+      <c r="C201" s="36"/>
+      <c r="F201" s="43"/>
+    </row>
+    <row r="202" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C202" s="36"/>
+      <c r="F202" s="43"/>
+      <c r="G202" s="36"/>
+      <c r="H202" s="36"/>
+      <c r="I202" s="36"/>
+      <c r="J202" s="36"/>
+    </row>
+    <row r="203" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C203" s="36"/>
+      <c r="F203" s="43"/>
+      <c r="G203" s="36"/>
+      <c r="H203" s="36"/>
+      <c r="I203" s="36"/>
+      <c r="J203" s="36"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:M187">
     <sortCondition ref="B3:B187"/>
   </sortState>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="70" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010012D2809D534E2E4791F34A639EDE4B8D" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f952c9c9f8901f2d17956aa47c4ffba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bff1912dda2c34800ae3d5e8677634f0" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="4" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -15956,151 +16528,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B3E8EB-117D-4C6D-B23F-CA4A2BF15BCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{856DD963-62E7-4EA5-910B-E106581FFBCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E084B7C-333A-4E43-90DB-6C468E29A3CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Other reserved funds</vt:lpstr>
       <vt:lpstr>RHW PIPELINE</vt:lpstr>
       <vt:lpstr>RHW CLOSED</vt:lpstr>
       <vt:lpstr>'RHW CLOSED'!Print_Area</vt:lpstr>
       <vt:lpstr>'RHW PIPELINE'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Maryland- DHCD IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Rental Housing Works Report 06-30-2026</dc:title>
+  <dc:title>Rental Housing Works Report as of September 30, 2026</dc:title>
   <dc:creator>Hare</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010012D2809D534E2E4791F34A639EDE4B8D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>44200</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>